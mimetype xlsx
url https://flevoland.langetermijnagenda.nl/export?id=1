--- v5 (2026-07-21)
+++ v6 (2026-09-05)
@@ -1658,102 +1658,102 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:mv="urn:schemas-microsoft-com:mac:vml"><sheetPr><pageSetUpPr fitToPage="1"/></sheetPr><dimension ref="A1:M2078"/><sheetViews><sheetView tabSelected="1" topLeftCell="F1" zoomScaleNormal="100" workbookViewId="0"><pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/><selection pane="bottomLeft" activeCell="K2" sqref="K2"/></sheetView></sheetViews><sheetFormatPr defaultRowHeight="15"/><cols><col min="1" max="1" width="9.140625" style="1"/><col min="2" max="2" width="26" style="1"/><col min="3" max="3" width="41.7109375" style="1"/><col min="4" max="4" width="103.42578125" style="1"/><col min="5" max="5" width="26" style="1"/><col min="6" max="6" width="18.28515625" style="4" customWidth="1"/><col min="7" max="7" width="26" style="1"/><col min="8" max="8" width="21" style="1"/><col min="9" max="9" width="26" style="1"/><col min="10" max="10" width="28.5703125" style="1" customWidth="1"/><col min="11" max="11" width="20" style="4" customWidth="1"/><col min="12" max="12" width="2" style="1" customWidth="1"/><col min="13" max="13" width="15.42578125" style="1" customWidth="1"/><col min="14" max="1024" width="9.140625" style="1"/></cols><sheetData><row r="1" spans="1:13" s="2" customFormat="1" ht="12"><c r="A1" s="2" t="s"><v>0</v></c><c r="B1" s="2" t="s"><v>1</v></c><c r="C1" s="2" t="s"><v>2</v></c><c r="D1" s="2" t="s"><v>3</v></c><c r="E1" s="2" t="s"><v>4</v></c><c r="F1" s="3" t="s"><v>5</v></c><c r="G1" s="2" t="s"><v>6</v></c><c r="H1" s="2" t="s"><v>7</v></c><c r="I1" s="2" t="s"><v>10</v></c><c r="J1" s="2" t="s"><v>8</v></c><c r="K1" s="3" t="s"><v>9</v></c><c r="M1" s="2" t="s"><v>11</v></c></row><row r="2" spans="1:13" customFormat="false"><c r="A2" s="1"><v>50</v></c><c r="B2" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C2" s="1" t="str"><v>Politiek aan het roer - visie Statengriffie</v></c><c r="D2" s="1" t="str"><v/></c><c r="E2" s="1" t="str"><v/></c><c r="F2" s="4" t="str"><v/></c><c r="G2" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H2" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I2" s="1" t="str"><v>Statengriffie</v></c><c r="J2" s="1" t="str"><v>Provinciale Staten</v></c><c r="K2" s="4"><v>44951.0</v></c><c r="L2" s="1"><v>1</v></c><c r="M2" s="1" t="str"><f>IF(L2&gt;0,"Ja","Nee")</f><v>Nee</v></c></row><row r="3" spans="1:13" customFormat="false"><c r="A3" s="1"><v>53</v></c><c r="B3" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C3" s="1" t="str"><v>Herijking Planning &amp; Control-cyclus, opdrachtgeverschap accountant en continue kennisdeling</v></c><c r="D3" s="1" t="str"><v/></c><c r="E3" s="1" t="str"><v/></c><c r="F3" s="4" t="str"><v/></c><c r="G3" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H3" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I3" s="1" t="str"><v>Statengriffie</v></c><c r="J3" s="1" t="str"><v>Beeldvorming Integrale Commissie</v></c><c r="K3" s="4"><v>45021.0</v></c><c r="L3" s="1"><v>1</v></c><c r="M3" s="1"/></row><row r="4" spans="1:13" customFormat="false"><c r="A4" s="1"><v>53</v></c><c r="B4" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C4" s="1" t="str"><v>Herijking Planning &amp; Control-cyclus, opdrachtgeverschap accountant en continue kennisdeling</v></c><c r="D4" s="1" t="str"><v/></c><c r="E4" s="1" t="str"><v/></c><c r="F4" s="4" t="str"><v/></c><c r="G4" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H4" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I4" s="1" t="str"><v>Statengriffie</v></c><c r="J4" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K4" s="4"><v>45063.0</v></c><c r="L4" s="1"><v>1</v></c><c r="M4" s="1"/></row><row r="5" spans="1:13" customFormat="false"><c r="A5" s="1"><v>53</v></c><c r="B5" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C5" s="1" t="str"><v>Herijking Planning &amp; Control-cyclus, opdrachtgeverschap accountant en continue kennisdeling</v></c><c r="D5" s="1" t="str"><v/></c><c r="E5" s="1" t="str"><v/></c><c r="F5" s="4" t="str"><v/></c><c r="G5" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H5" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I5" s="1" t="str"><v>Statengriffie</v></c><c r="J5" s="1" t="str"><v>Provinciale Staten</v></c><c r="K5" s="4"><v>45077.0</v></c><c r="L5" s="1"><v>1</v></c><c r="M5" s="1"/></row><row r="6" spans="1:13" customFormat="false"><c r="A6" s="1"><v>54</v></c><c r="B6" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C6" s="1" t="str"><v>Benoemingsprocedure CvdK profielschets, verordening vertrouwenscommissie, instellen vertrouwenscommissie</v></c><c r="D6" s="1" t="str"><v/></c><c r="E6" s="1" t="str"><v/></c><c r="F6" s="4" t="str"><v/></c><c r="G6" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H6" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I6" s="1" t="str"><v>Statengriffie</v></c><c r="J6" s="1" t="str"><v>Provinciale Staten</v></c><c r="K6" s="4"><v>45035.0</v></c><c r="L6" s="1"><v>0</v></c><c r="M6" s="1"/></row><row r="7" spans="1:13" customFormat="false"><c r="A7" s="1"><v>64</v></c><c r="B7" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C7" s="1" t="str"><v>Benoemingsprocedure CvdK: aanbevelingen kandidaat aan Minister van BZK</v></c><c r="D7" s="1" t="str"><v/></c><c r="E7" s="1" t="str"><v/></c><c r="F7" s="4" t="str"><v/></c><c r="G7" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H7" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I7" s="1" t="str"><v>Statengriffie</v></c><c r="J7" s="1" t="str"><v>Provinciale Staten</v></c><c r="K7" s="4"><v>45112.0</v></c><c r="L7" s="1"><v>1</v></c><c r="M7" s="1"/></row><row r="8" spans="1:13" customFormat="false"><c r="A8" s="1"><v>86</v></c><c r="B8" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C8" s="1" t="str"><v>Benoeming burgerleden</v></c><c r="D8" s="1" t="str"><v/></c><c r="E8" s="1" t="str"><v/></c><c r="F8" s="4"><v>45028.0</v></c><c r="G8" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H8" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I8" s="1" t="str"><v>Statengriffie</v></c><c r="J8" s="1" t="str"><v>Provinciale Staten</v></c><c r="K8" s="4"><v>45042.0</v></c><c r="L8" s="1"><v>0</v></c><c r="M8" s="1"/></row><row r="9" spans="1:13" customFormat="false"><c r="A9" s="1"><v>112</v></c><c r="B9" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C9" s="1" t="str"><v>Afdoening Moties (en Toezeggingen)</v></c><c r="D9" s="1" t="str"><v>Drie keer per jaar wordt een voorstel tot afdoen van de moties &amp; toezeggingen aan Provinciale Staten voorgelegd</v></c><c r="E9" s="1" t="str"><v/></c><c r="F9" s="4" t="str"><v/></c><c r="G9" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H9" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I9" s="1" t="str"><v>Statengriffie</v></c><c r="J9" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K9" s="4"><v>45182.0</v></c><c r="L9" s="1"><v>1</v></c><c r="M9" s="1"/></row><row r="10" spans="1:13" customFormat="false"><c r="A10" s="1"><v>112</v></c><c r="B10" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C10" s="1" t="str"><v>Afdoening Moties (en Toezeggingen)</v></c><c r="D10" s="1" t="str"><v>Drie keer per jaar wordt een voorstel tot afdoen van de moties &amp; toezeggingen aan Provinciale Staten voorgelegd</v></c><c r="E10" s="1" t="str"><v/></c><c r="F10" s="4" t="str"><v/></c><c r="G10" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H10" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I10" s="1" t="str"><v>Statengriffie</v></c><c r="J10" s="1" t="str"><v>Oordeelsvorming RND</v></c><c r="K10" s="4"><v>45182.0</v></c><c r="L10" s="1"><v>1</v></c><c r="M10" s="1"/></row><row r="11" spans="1:13" customFormat="false"><c r="A11" s="1"><v>112</v></c><c r="B11" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C11" s="1" t="str"><v>Afdoening Moties (en Toezeggingen)</v></c><c r="D11" s="1" t="str"><v>Drie keer per jaar wordt een voorstel tot afdoen van de moties &amp; toezeggingen aan Provinciale Staten voorgelegd</v></c><c r="E11" s="1" t="str"><v/></c><c r="F11" s="4" t="str"><v/></c><c r="G11" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H11" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I11" s="1" t="str"><v>Statengriffie</v></c><c r="J11" s="1" t="str"><v>Provinciale Staten</v></c><c r="K11" s="4"><v>45196.0</v></c><c r="L11" s="1"><v>1</v></c><c r="M11" s="1"/></row><row r="12" spans="1:13" customFormat="false"><c r="A12" s="1"><v>112</v></c><c r="B12" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C12" s="1" t="str"><v>Afdoening Moties (en Toezeggingen)</v></c><c r="D12" s="1" t="str"><v>Drie keer per jaar wordt een voorstel tot afdoen van de moties &amp; toezeggingen aan Provinciale Staten voorgelegd</v></c><c r="E12" s="1" t="str"><v/></c><c r="F12" s="4" t="str"><v/></c><c r="G12" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H12" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I12" s="1" t="str"><v>Statengriffie</v></c><c r="J12" s="1" t="str"><v>Oordeelsvorming RND</v></c><c r="K12" s="4"><v>45259.0</v></c><c r="L12" s="1"><v>1</v></c><c r="M12" s="1"/></row><row r="13" spans="1:13" customFormat="false"><c r="A13" s="1"><v>112</v></c><c r="B13" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C13" s="1" t="str"><v>Afdoening Moties (en Toezeggingen)</v></c><c r="D13" s="1" t="str"><v>Drie keer per jaar wordt een voorstel tot afdoen van de moties &amp; toezeggingen aan Provinciale Staten voorgelegd</v></c><c r="E13" s="1" t="str"><v/></c><c r="F13" s="4" t="str"><v/></c><c r="G13" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H13" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I13" s="1" t="str"><v>Statengriffie</v></c><c r="J13" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K13" s="4"><v>45259.0</v></c><c r="L13" s="1"><v>1</v></c><c r="M13" s="1"/></row><row r="14" spans="1:13" customFormat="false"><c r="A14" s="1"><v>112</v></c><c r="B14" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C14" s="1" t="str"><v>Afdoening Moties (en Toezeggingen)</v></c><c r="D14" s="1" t="str"><v>Drie keer per jaar wordt een voorstel tot afdoen van de moties &amp; toezeggingen aan Provinciale Staten voorgelegd</v></c><c r="E14" s="1" t="str"><v/></c><c r="F14" s="4" t="str"><v/></c><c r="G14" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H14" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I14" s="1" t="str"><v>Statengriffie</v></c><c r="J14" s="1" t="str"><v>Provinciale Staten</v></c><c r="K14" s="4"><v>45273.0</v></c><c r="L14" s="1"><v>1</v></c><c r="M14" s="1"/></row><row r="15" spans="1:13" customFormat="false"><c r="A15" s="1"><v>112</v></c><c r="B15" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C15" s="1" t="str"><v>Afdoening Moties (en Toezeggingen)</v></c><c r="D15" s="1" t="str"><v>Drie keer per jaar wordt een voorstel tot afdoen van de moties &amp; toezeggingen aan Provinciale Staten voorgelegd</v></c><c r="E15" s="1" t="str"><v/></c><c r="F15" s="4" t="str"><v/></c><c r="G15" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H15" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I15" s="1" t="str"><v>Statengriffie</v></c><c r="J15" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K15" s="4"><v>45357.0</v></c><c r="L15" s="1"><v>1</v></c><c r="M15" s="1"/></row><row r="16" spans="1:13" customFormat="false"><c r="A16" s="1"><v>112</v></c><c r="B16" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C16" s="1" t="str"><v>Afdoening Moties (en Toezeggingen)</v></c><c r="D16" s="1" t="str"><v>Drie keer per jaar wordt een voorstel tot afdoen van de moties &amp; toezeggingen aan Provinciale Staten voorgelegd</v></c><c r="E16" s="1" t="str"><v/></c><c r="F16" s="4" t="str"><v/></c><c r="G16" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H16" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I16" s="1" t="str"><v>Statengriffie</v></c><c r="J16" s="1" t="str"><v>Oordeelsvorming RND</v></c><c r="K16" s="4"><v>45371.0</v></c><c r="L16" s="1"><v>1</v></c><c r="M16" s="1"/></row><row r="17" spans="1:13" customFormat="false"><c r="A17" s="1"><v>112</v></c><c r="B17" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C17" s="1" t="str"><v>Afdoening Moties (en Toezeggingen)</v></c><c r="D17" s="1" t="str"><v>Drie keer per jaar wordt een voorstel tot afdoen van de moties &amp; toezeggingen aan Provinciale Staten voorgelegd</v></c><c r="E17" s="1" t="str"><v/></c><c r="F17" s="4" t="str"><v/></c><c r="G17" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H17" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I17" s="1" t="str"><v>Statengriffie</v></c><c r="J17" s="1" t="str"><v>Provinciale Staten</v></c><c r="K17" s="4"><v>45378.0</v></c><c r="L17" s="1"><v>1</v></c><c r="M17" s="1"/></row><row r="18" spans="1:13" customFormat="false"><c r="A18" s="1"><v>112</v></c><c r="B18" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C18" s="1" t="str"><v>Afdoening Moties (en Toezeggingen)</v></c><c r="D18" s="1" t="str"><v>Drie keer per jaar wordt een voorstel tot afdoen van de moties &amp; toezeggingen aan Provinciale Staten voorgelegd</v></c><c r="E18" s="1" t="str"><v/></c><c r="F18" s="4" t="str"><v/></c><c r="G18" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H18" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I18" s="1" t="str"><v>Statengriffie</v></c><c r="J18" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K18" s="4"><v>45476.0</v></c><c r="L18" s="1"><v>1</v></c><c r="M18" s="1"/></row><row r="19" spans="1:13" customFormat="false"><c r="A19" s="1"><v>112</v></c><c r="B19" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C19" s="1" t="str"><v>Afdoening Moties (en Toezeggingen)</v></c><c r="D19" s="1" t="str"><v>Drie keer per jaar wordt een voorstel tot afdoen van de moties &amp; toezeggingen aan Provinciale Staten voorgelegd</v></c><c r="E19" s="1" t="str"><v/></c><c r="F19" s="4" t="str"><v/></c><c r="G19" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H19" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I19" s="1" t="str"><v>Statengriffie</v></c><c r="J19" s="1" t="str"><v>Oordeelsvorming RND</v></c><c r="K19" s="4"><v>45483.0</v></c><c r="L19" s="1"><v>1</v></c><c r="M19" s="1"/></row><row r="20" spans="1:13" customFormat="false"><c r="A20" s="1"><v>112</v></c><c r="B20" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C20" s="1" t="str"><v>Afdoening Moties (en Toezeggingen)</v></c><c r="D20" s="1" t="str"><v>Drie keer per jaar wordt een voorstel tot afdoen van de moties &amp; toezeggingen aan Provinciale Staten voorgelegd</v></c><c r="E20" s="1" t="str"><v/></c><c r="F20" s="4" t="str"><v/></c><c r="G20" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H20" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I20" s="1" t="str"><v>Statengriffie</v></c><c r="J20" s="1" t="str"><v>Provinciale Staten</v></c><c r="K20" s="4"><v>45490.0</v></c><c r="L20" s="1"><v>1</v></c><c r="M20" s="1"/></row><row r="21" spans="1:13" customFormat="false"><c r="A21" s="1"><v>112</v></c><c r="B21" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C21" s="1" t="str"><v>Afdoening Moties (en Toezeggingen)</v></c><c r="D21" s="1" t="str"><v>Drie keer per jaar wordt een voorstel tot afdoen van de moties &amp; toezeggingen aan Provinciale Staten voorgelegd</v></c><c r="E21" s="1" t="str"><v/></c><c r="F21" s="4" t="str"><v/></c><c r="G21" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H21" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I21" s="1" t="str"><v>Statengriffie</v></c><c r="J21" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K21" s="4"><v>45616.0</v></c><c r="L21" s="1"><v>1</v></c><c r="M21" s="1"/></row><row r="22" spans="1:13" customFormat="false"><c r="A22" s="1"><v>112</v></c><c r="B22" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C22" s="1" t="str"><v>Afdoening Moties (en Toezeggingen)</v></c><c r="D22" s="1" t="str"><v>Drie keer per jaar wordt een voorstel tot afdoen van de moties &amp; toezeggingen aan Provinciale Staten voorgelegd</v></c><c r="E22" s="1" t="str"><v/></c><c r="F22" s="4" t="str"><v/></c><c r="G22" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H22" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I22" s="1" t="str"><v>Statengriffie</v></c><c r="J22" s="1" t="str"><v>Oordeelsvorming RND</v></c><c r="K22" s="4"><v>45623.0</v></c><c r="L22" s="1"><v>1</v></c><c r="M22" s="1"/></row><row r="23" spans="1:13" customFormat="false"><c r="A23" s="1"><v>112</v></c><c r="B23" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C23" s="1" t="str"><v>Afdoening Moties (en Toezeggingen)</v></c><c r="D23" s="1" t="str"><v>Drie keer per jaar wordt een voorstel tot afdoen van de moties &amp; toezeggingen aan Provinciale Staten voorgelegd</v></c><c r="E23" s="1" t="str"><v/></c><c r="F23" s="4" t="str"><v/></c><c r="G23" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H23" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I23" s="1" t="str"><v>Statengriffie</v></c><c r="J23" s="1" t="str"><v>Provinciale Staten</v></c><c r="K23" s="4"><v>45637.0</v></c><c r="L23" s="1"><v>1</v></c><c r="M23" s="1"/></row><row r="24" spans="1:13" customFormat="false"><c r="A24" s="1"><v>112</v></c><c r="B24" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C24" s="1" t="str"><v>Afdoening Moties (en Toezeggingen)</v></c><c r="D24" s="1" t="str"><v>Drie keer per jaar wordt een voorstel tot afdoen van de moties &amp; toezeggingen aan Provinciale Staten voorgelegd</v></c><c r="E24" s="1" t="str"><v/></c><c r="F24" s="4" t="str"><v/></c><c r="G24" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H24" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I24" s="1" t="str"><v>Statengriffie</v></c><c r="J24" s="1" t="str"><v>Oordeelsvorming RND</v></c><c r="K24" s="4"><v>45721.0</v></c><c r="L24" s="1"><v>1</v></c><c r="M24" s="1"/></row><row r="25" spans="1:13" customFormat="false"><c r="A25" s="1"><v>112</v></c><c r="B25" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C25" s="1" t="str"><v>Afdoening Moties (en Toezeggingen)</v></c><c r="D25" s="1" t="str"><v>Drie keer per jaar wordt een voorstel tot afdoen van de moties &amp; toezeggingen aan Provinciale Staten voorgelegd</v></c><c r="E25" s="1" t="str"><v/></c><c r="F25" s="4" t="str"><v/></c><c r="G25" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H25" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I25" s="1" t="str"><v>Statengriffie</v></c><c r="J25" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K25" s="4"><v>45721.0</v></c><c r="L25" s="1"><v>1</v></c><c r="M25" s="1"/></row><row r="26" spans="1:13" customFormat="false"><c r="A26" s="1"><v>112</v></c><c r="B26" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C26" s="1" t="str"><v>Afdoening Moties (en Toezeggingen)</v></c><c r="D26" s="1" t="str"><v>Drie keer per jaar wordt een voorstel tot afdoen van de moties &amp; toezeggingen aan Provinciale Staten voorgelegd</v></c><c r="E26" s="1" t="str"><v/></c><c r="F26" s="4" t="str"><v/></c><c r="G26" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H26" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I26" s="1" t="str"><v>Statengriffie</v></c><c r="J26" s="1" t="str"><v>Provinciale Staten</v></c><c r="K26" s="4"><v>45742.0</v></c><c r="L26" s="1"><v>1</v></c><c r="M26" s="1"/></row><row r="27" spans="1:13" customFormat="false"><c r="A27" s="1"><v>112</v></c><c r="B27" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C27" s="1" t="str"><v>Afdoening Moties (en Toezeggingen)</v></c><c r="D27" s="1" t="str"><v>Drie keer per jaar wordt een voorstel tot afdoen van de moties &amp; toezeggingen aan Provinciale Staten voorgelegd</v></c><c r="E27" s="1" t="str"><v/></c><c r="F27" s="4" t="str"><v/></c><c r="G27" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H27" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I27" s="1" t="str"><v>Statengriffie</v></c><c r="J27" s="1" t="str"><v>Oordeelsvorming RND</v></c><c r="K27" s="4"><v>45840.0</v></c><c r="L27" s="1"><v>1</v></c><c r="M27" s="1"/></row><row r="28" spans="1:13" customFormat="false"><c r="A28" s="1"><v>112</v></c><c r="B28" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C28" s="1" t="str"><v>Afdoening Moties (en Toezeggingen)</v></c><c r="D28" s="1" t="str"><v>Drie keer per jaar wordt een voorstel tot afdoen van de moties &amp; toezeggingen aan Provinciale Staten voorgelegd</v></c><c r="E28" s="1" t="str"><v/></c><c r="F28" s="4" t="str"><v/></c><c r="G28" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H28" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I28" s="1" t="str"><v>Statengriffie</v></c><c r="J28" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K28" s="4"><v>45840.0</v></c><c r="L28" s="1"><v>1</v></c><c r="M28" s="1"/></row><row r="29" spans="1:13" customFormat="false"><c r="A29" s="1"><v>112</v></c><c r="B29" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C29" s="1" t="str"><v>Afdoening Moties (en Toezeggingen)</v></c><c r="D29" s="1" t="str"><v>Drie keer per jaar wordt een voorstel tot afdoen van de moties &amp; toezeggingen aan Provinciale Staten voorgelegd</v></c><c r="E29" s="1" t="str"><v/></c><c r="F29" s="4" t="str"><v/></c><c r="G29" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H29" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I29" s="1" t="str"><v>Statengriffie</v></c><c r="J29" s="1" t="str"><v>Provinciale Staten</v></c><c r="K29" s="4"><v>45847.0</v></c><c r="L29" s="1"><v>1</v></c><c r="M29" s="1"/></row><row r="30" spans="1:13" customFormat="false"><c r="A30" s="1"><v>112</v></c><c r="B30" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C30" s="1" t="str"><v>Afdoening Moties (en Toezeggingen)</v></c><c r="D30" s="1" t="str"><v>Drie keer per jaar wordt een voorstel tot afdoen van de moties &amp; toezeggingen aan Provinciale Staten voorgelegd</v></c><c r="E30" s="1" t="str"><v/></c><c r="F30" s="4" t="str"><v/></c><c r="G30" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H30" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I30" s="1" t="str"><v>Statengriffie</v></c><c r="J30" s="1" t="str"><v>Oordeelsvorming RND</v></c><c r="K30" s="4"><v>45994.0</v></c><c r="L30" s="1"><v>1</v></c><c r="M30" s="1"/></row><row r="31" spans="1:13" customFormat="false"><c r="A31" s="1"><v>112</v></c><c r="B31" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C31" s="1" t="str"><v>Afdoening Moties (en Toezeggingen)</v></c><c r="D31" s="1" t="str"><v>Drie keer per jaar wordt een voorstel tot afdoen van de moties &amp; toezeggingen aan Provinciale Staten voorgelegd</v></c><c r="E31" s="1" t="str"><v/></c><c r="F31" s="4" t="str"><v/></c><c r="G31" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H31" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I31" s="1" t="str"><v>Statengriffie</v></c><c r="J31" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K31" s="4"><v>45994.0</v></c><c r="L31" s="1"><v>1</v></c><c r="M31" s="1"/></row><row r="32" spans="1:13" customFormat="false"><c r="A32" s="1"><v>112</v></c><c r="B32" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C32" s="1" t="str"><v>Afdoening Moties (en Toezeggingen)</v></c><c r="D32" s="1" t="str"><v>Drie keer per jaar wordt een voorstel tot afdoen van de moties &amp; toezeggingen aan Provinciale Staten voorgelegd</v></c><c r="E32" s="1" t="str"><v/></c><c r="F32" s="4" t="str"><v/></c><c r="G32" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H32" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I32" s="1" t="str"><v>Statengriffie</v></c><c r="J32" s="1" t="str"><v>Provinciale Staten</v></c><c r="K32" s="4"><v>46008.0</v></c><c r="L32" s="1"><v>1</v></c><c r="M32" s="1"/></row><row r="33" spans="1:13" customFormat="false"><c r="A33" s="1"><v>112</v></c><c r="B33" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C33" s="1" t="str"><v>Afdoening Moties (en Toezeggingen)</v></c><c r="D33" s="1" t="str"><v>Drie keer per jaar wordt een voorstel tot afdoen van de moties &amp; toezeggingen aan Provinciale Staten voorgelegd</v></c><c r="E33" s="1" t="str"><v/></c><c r="F33" s="4" t="str"><v/></c><c r="G33" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H33" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I33" s="1" t="str"><v>Statengriffie</v></c><c r="J33" s="1" t="str"><v>Oordeelsvorming RND</v></c><c r="K33" s="4"><v>46127.0</v></c><c r="L33" s="1"><v>1</v></c><c r="M33" s="1"/></row><row r="34" spans="1:13" customFormat="false"><c r="A34" s="1"><v>112</v></c><c r="B34" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C34" s="1" t="str"><v>Afdoening Moties (en Toezeggingen)</v></c><c r="D34" s="1" t="str"><v>Drie keer per jaar wordt een voorstel tot afdoen van de moties &amp; toezeggingen aan Provinciale Staten voorgelegd</v></c><c r="E34" s="1" t="str"><v/></c><c r="F34" s="4" t="str"><v/></c><c r="G34" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H34" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I34" s="1" t="str"><v>Statengriffie</v></c><c r="J34" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K34" s="4"><v>46127.0</v></c><c r="L34" s="1"><v>1</v></c><c r="M34" s="1"/></row><row r="35" spans="1:13" customFormat="false"><c r="A35" s="1"><v>112</v></c><c r="B35" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C35" s="1" t="str"><v>Afdoening Moties (en Toezeggingen)</v></c><c r="D35" s="1" t="str"><v>Drie keer per jaar wordt een voorstel tot afdoen van de moties &amp; toezeggingen aan Provinciale Staten voorgelegd</v></c><c r="E35" s="1" t="str"><v/></c><c r="F35" s="4" t="str"><v/></c><c r="G35" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H35" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I35" s="1" t="str"><v>Statengriffie</v></c><c r="J35" s="1" t="str"><v>Provinciale Staten</v></c><c r="K35" s="4"><v>46134.0</v></c><c r="L35" s="1"><v>1</v></c><c r="M35" s="1"/></row><row r="36" spans="1:13" customFormat="false"><c r="A36" s="1"><v>112</v></c><c r="B36" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C36" s="1" t="str"><v>Afdoening Moties (en Toezeggingen)</v></c><c r="D36" s="1" t="str"><v>Drie keer per jaar wordt een voorstel tot afdoen van de moties &amp; toezeggingen aan Provinciale Staten voorgelegd</v></c><c r="E36" s="1" t="str"><v/></c><c r="F36" s="4" t="str"><v/></c><c r="G36" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H36" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I36" s="1" t="str"><v>Statengriffie</v></c><c r="J36" s="1" t="str"><v>Oordeelsvorming RND</v></c><c r="K36" s="4"><v>46267.0</v></c><c r="L36" s="1"><v>0</v></c><c r="M36" s="1"/></row><row r="37" spans="1:13" customFormat="false"><c r="A37" s="1"><v>112</v></c><c r="B37" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C37" s="1" t="str"><v>Afdoening Moties (en Toezeggingen)</v></c><c r="D37" s="1" t="str"><v>Drie keer per jaar wordt een voorstel tot afdoen van de moties &amp; toezeggingen aan Provinciale Staten voorgelegd</v></c><c r="E37" s="1" t="str"><v/></c><c r="F37" s="4" t="str"><v/></c><c r="G37" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H37" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I37" s="1" t="str"><v>Statengriffie</v></c><c r="J37" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K37" s="4"><v>46267.0</v></c><c r="L37" s="1"><v>0</v></c><c r="M37" s="1"/></row><row r="38" spans="1:13" customFormat="false"><c r="A38" s="1"><v>112</v></c><c r="B38" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C38" s="1" t="str"><v>Afdoening Moties (en Toezeggingen)</v></c><c r="D38" s="1" t="str"><v>Drie keer per jaar wordt een voorstel tot afdoen van de moties &amp; toezeggingen aan Provinciale Staten voorgelegd</v></c><c r="E38" s="1" t="str"><v/></c><c r="F38" s="4" t="str"><v/></c><c r="G38" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H38" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I38" s="1" t="str"><v>Statengriffie</v></c><c r="J38" s="1" t="str"><v>Provinciale Staten</v></c><c r="K38" s="4"><v>46281.0</v></c><c r="L38" s="1"><v>0</v></c><c r="M38" s="1"/></row><row r="39" spans="1:13" customFormat="false"><c r="A39" s="1"><v>112</v></c><c r="B39" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C39" s="1" t="str"><v>Afdoening Moties (en Toezeggingen)</v></c><c r="D39" s="1" t="str"><v>Drie keer per jaar wordt een voorstel tot afdoen van de moties &amp; toezeggingen aan Provinciale Staten voorgelegd</v></c><c r="E39" s="1" t="str"><v/></c><c r="F39" s="4" t="str"><v/></c><c r="G39" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H39" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I39" s="1" t="str"><v>Statengriffie</v></c><c r="J39" s="1" t="str"><v>Oordeelsvorming RND</v></c><c r="K39" s="4"><v>46351.0</v></c><c r="L39" s="1"><v>0</v></c><c r="M39" s="1"/></row><row r="40" spans="1:13" customFormat="false"><c r="A40" s="1"><v>112</v></c><c r="B40" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C40" s="1" t="str"><v>Afdoening Moties (en Toezeggingen)</v></c><c r="D40" s="1" t="str"><v>Drie keer per jaar wordt een voorstel tot afdoen van de moties &amp; toezeggingen aan Provinciale Staten voorgelegd</v></c><c r="E40" s="1" t="str"><v/></c><c r="F40" s="4" t="str"><v/></c><c r="G40" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H40" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I40" s="1" t="str"><v>Statengriffie</v></c><c r="J40" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K40" s="4"><v>46351.0</v></c><c r="L40" s="1"><v>0</v></c><c r="M40" s="1"/></row><row r="41" spans="1:13" customFormat="false"><c r="A41" s="1"><v>112</v></c><c r="B41" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C41" s="1" t="str"><v>Afdoening Moties (en Toezeggingen)</v></c><c r="D41" s="1" t="str"><v>Drie keer per jaar wordt een voorstel tot afdoen van de moties &amp; toezeggingen aan Provinciale Staten voorgelegd</v></c><c r="E41" s="1" t="str"><v/></c><c r="F41" s="4" t="str"><v/></c><c r="G41" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H41" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I41" s="1" t="str"><v>Statengriffie</v></c><c r="J41" s="1" t="str"><v>Provinciale Staten</v></c><c r="K41" s="4"><v>46372.0</v></c><c r="L41" s="1"><v>0</v></c><c r="M41" s="1"/></row><row r="42" spans="1:13" customFormat="false"><c r="A42" s="1"><v>117</v></c><c r="B42" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C42" s="1" t="str"><v xml:space="preserve">Opheffen geheimhouding </v></c><c r="D42" s="1" t="str"><v xml:space="preserve">Drie keer per jaar wordt aan Provinciale Staten een voorstel tot het opheffen&#13;
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:mv="urn:schemas-microsoft-com:mac:vml"><sheetPr><pageSetUpPr fitToPage="1"/></sheetPr><dimension ref="A1:M2079"/><sheetViews><sheetView tabSelected="1" topLeftCell="F1" zoomScaleNormal="100" workbookViewId="0"><pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/><selection pane="bottomLeft" activeCell="K2" sqref="K2"/></sheetView></sheetViews><sheetFormatPr defaultRowHeight="15"/><cols><col min="1" max="1" width="9.140625" style="1"/><col min="2" max="2" width="26" style="1"/><col min="3" max="3" width="41.7109375" style="1"/><col min="4" max="4" width="103.42578125" style="1"/><col min="5" max="5" width="26" style="1"/><col min="6" max="6" width="18.28515625" style="4" customWidth="1"/><col min="7" max="7" width="26" style="1"/><col min="8" max="8" width="21" style="1"/><col min="9" max="9" width="26" style="1"/><col min="10" max="10" width="28.5703125" style="1" customWidth="1"/><col min="11" max="11" width="20" style="4" customWidth="1"/><col min="12" max="12" width="2" style="1" customWidth="1"/><col min="13" max="13" width="15.42578125" style="1" customWidth="1"/><col min="14" max="1024" width="9.140625" style="1"/></cols><sheetData><row r="1" spans="1:13" s="2" customFormat="1" ht="12"><c r="A1" s="2" t="s"><v>0</v></c><c r="B1" s="2" t="s"><v>1</v></c><c r="C1" s="2" t="s"><v>2</v></c><c r="D1" s="2" t="s"><v>3</v></c><c r="E1" s="2" t="s"><v>4</v></c><c r="F1" s="3" t="s"><v>5</v></c><c r="G1" s="2" t="s"><v>6</v></c><c r="H1" s="2" t="s"><v>7</v></c><c r="I1" s="2" t="s"><v>10</v></c><c r="J1" s="2" t="s"><v>8</v></c><c r="K1" s="3" t="s"><v>9</v></c><c r="M1" s="2" t="s"><v>11</v></c></row><row r="2" spans="1:13" customFormat="false"><c r="A2" s="1"><v>50</v></c><c r="B2" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C2" s="1" t="str"><v>Politiek aan het roer - visie Statengriffie</v></c><c r="D2" s="1" t="str"><v/></c><c r="E2" s="1" t="str"><v/></c><c r="F2" s="4" t="str"><v/></c><c r="G2" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H2" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I2" s="1" t="str"><v>Statengriffie</v></c><c r="J2" s="1" t="str"><v>Provinciale Staten</v></c><c r="K2" s="4"><v>44951.0</v></c><c r="L2" s="1"><v>1</v></c><c r="M2" s="1" t="str"><f>IF(L2&gt;0,"Ja","Nee")</f><v>Nee</v></c></row><row r="3" spans="1:13" customFormat="false"><c r="A3" s="1"><v>53</v></c><c r="B3" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C3" s="1" t="str"><v>Herijking Planning &amp; Control-cyclus, opdrachtgeverschap accountant en continue kennisdeling</v></c><c r="D3" s="1" t="str"><v/></c><c r="E3" s="1" t="str"><v/></c><c r="F3" s="4" t="str"><v/></c><c r="G3" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H3" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I3" s="1" t="str"><v>Statengriffie</v></c><c r="J3" s="1" t="str"><v>Beeldvorming Integrale Commissie</v></c><c r="K3" s="4"><v>45021.0</v></c><c r="L3" s="1"><v>1</v></c><c r="M3" s="1"/></row><row r="4" spans="1:13" customFormat="false"><c r="A4" s="1"><v>53</v></c><c r="B4" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C4" s="1" t="str"><v>Herijking Planning &amp; Control-cyclus, opdrachtgeverschap accountant en continue kennisdeling</v></c><c r="D4" s="1" t="str"><v/></c><c r="E4" s="1" t="str"><v/></c><c r="F4" s="4" t="str"><v/></c><c r="G4" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H4" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I4" s="1" t="str"><v>Statengriffie</v></c><c r="J4" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K4" s="4"><v>45063.0</v></c><c r="L4" s="1"><v>1</v></c><c r="M4" s="1"/></row><row r="5" spans="1:13" customFormat="false"><c r="A5" s="1"><v>53</v></c><c r="B5" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C5" s="1" t="str"><v>Herijking Planning &amp; Control-cyclus, opdrachtgeverschap accountant en continue kennisdeling</v></c><c r="D5" s="1" t="str"><v/></c><c r="E5" s="1" t="str"><v/></c><c r="F5" s="4" t="str"><v/></c><c r="G5" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H5" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I5" s="1" t="str"><v>Statengriffie</v></c><c r="J5" s="1" t="str"><v>Provinciale Staten</v></c><c r="K5" s="4"><v>45077.0</v></c><c r="L5" s="1"><v>1</v></c><c r="M5" s="1"/></row><row r="6" spans="1:13" customFormat="false"><c r="A6" s="1"><v>54</v></c><c r="B6" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C6" s="1" t="str"><v>Benoemingsprocedure CvdK profielschets, verordening vertrouwenscommissie, instellen vertrouwenscommissie</v></c><c r="D6" s="1" t="str"><v/></c><c r="E6" s="1" t="str"><v/></c><c r="F6" s="4" t="str"><v/></c><c r="G6" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H6" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I6" s="1" t="str"><v>Statengriffie</v></c><c r="J6" s="1" t="str"><v>Provinciale Staten</v></c><c r="K6" s="4"><v>45035.0</v></c><c r="L6" s="1"><v>0</v></c><c r="M6" s="1"/></row><row r="7" spans="1:13" customFormat="false"><c r="A7" s="1"><v>64</v></c><c r="B7" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C7" s="1" t="str"><v>Benoemingsprocedure CvdK: aanbevelingen kandidaat aan Minister van BZK</v></c><c r="D7" s="1" t="str"><v/></c><c r="E7" s="1" t="str"><v/></c><c r="F7" s="4" t="str"><v/></c><c r="G7" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H7" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I7" s="1" t="str"><v>Statengriffie</v></c><c r="J7" s="1" t="str"><v>Provinciale Staten</v></c><c r="K7" s="4"><v>45112.0</v></c><c r="L7" s="1"><v>1</v></c><c r="M7" s="1"/></row><row r="8" spans="1:13" customFormat="false"><c r="A8" s="1"><v>86</v></c><c r="B8" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C8" s="1" t="str"><v>Benoeming burgerleden</v></c><c r="D8" s="1" t="str"><v/></c><c r="E8" s="1" t="str"><v/></c><c r="F8" s="4"><v>45028.0</v></c><c r="G8" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H8" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I8" s="1" t="str"><v>Statengriffie</v></c><c r="J8" s="1" t="str"><v>Provinciale Staten</v></c><c r="K8" s="4"><v>45042.0</v></c><c r="L8" s="1"><v>0</v></c><c r="M8" s="1"/></row><row r="9" spans="1:13" customFormat="false"><c r="A9" s="1"><v>112</v></c><c r="B9" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C9" s="1" t="str"><v>Afdoening Moties (en Toezeggingen)</v></c><c r="D9" s="1" t="str"><v>Drie keer per jaar wordt een voorstel tot afdoen van de moties &amp; toezeggingen aan Provinciale Staten voorgelegd</v></c><c r="E9" s="1" t="str"><v/></c><c r="F9" s="4" t="str"><v/></c><c r="G9" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H9" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I9" s="1" t="str"><v>Statengriffie</v></c><c r="J9" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K9" s="4"><v>45182.0</v></c><c r="L9" s="1"><v>1</v></c><c r="M9" s="1"/></row><row r="10" spans="1:13" customFormat="false"><c r="A10" s="1"><v>112</v></c><c r="B10" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C10" s="1" t="str"><v>Afdoening Moties (en Toezeggingen)</v></c><c r="D10" s="1" t="str"><v>Drie keer per jaar wordt een voorstel tot afdoen van de moties &amp; toezeggingen aan Provinciale Staten voorgelegd</v></c><c r="E10" s="1" t="str"><v/></c><c r="F10" s="4" t="str"><v/></c><c r="G10" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H10" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I10" s="1" t="str"><v>Statengriffie</v></c><c r="J10" s="1" t="str"><v>Oordeelsvorming RND</v></c><c r="K10" s="4"><v>45182.0</v></c><c r="L10" s="1"><v>1</v></c><c r="M10" s="1"/></row><row r="11" spans="1:13" customFormat="false"><c r="A11" s="1"><v>112</v></c><c r="B11" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C11" s="1" t="str"><v>Afdoening Moties (en Toezeggingen)</v></c><c r="D11" s="1" t="str"><v>Drie keer per jaar wordt een voorstel tot afdoen van de moties &amp; toezeggingen aan Provinciale Staten voorgelegd</v></c><c r="E11" s="1" t="str"><v/></c><c r="F11" s="4" t="str"><v/></c><c r="G11" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H11" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I11" s="1" t="str"><v>Statengriffie</v></c><c r="J11" s="1" t="str"><v>Provinciale Staten</v></c><c r="K11" s="4"><v>45196.0</v></c><c r="L11" s="1"><v>1</v></c><c r="M11" s="1"/></row><row r="12" spans="1:13" customFormat="false"><c r="A12" s="1"><v>112</v></c><c r="B12" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C12" s="1" t="str"><v>Afdoening Moties (en Toezeggingen)</v></c><c r="D12" s="1" t="str"><v>Drie keer per jaar wordt een voorstel tot afdoen van de moties &amp; toezeggingen aan Provinciale Staten voorgelegd</v></c><c r="E12" s="1" t="str"><v/></c><c r="F12" s="4" t="str"><v/></c><c r="G12" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H12" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I12" s="1" t="str"><v>Statengriffie</v></c><c r="J12" s="1" t="str"><v>Oordeelsvorming RND</v></c><c r="K12" s="4"><v>45259.0</v></c><c r="L12" s="1"><v>1</v></c><c r="M12" s="1"/></row><row r="13" spans="1:13" customFormat="false"><c r="A13" s="1"><v>112</v></c><c r="B13" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C13" s="1" t="str"><v>Afdoening Moties (en Toezeggingen)</v></c><c r="D13" s="1" t="str"><v>Drie keer per jaar wordt een voorstel tot afdoen van de moties &amp; toezeggingen aan Provinciale Staten voorgelegd</v></c><c r="E13" s="1" t="str"><v/></c><c r="F13" s="4" t="str"><v/></c><c r="G13" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H13" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I13" s="1" t="str"><v>Statengriffie</v></c><c r="J13" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K13" s="4"><v>45259.0</v></c><c r="L13" s="1"><v>1</v></c><c r="M13" s="1"/></row><row r="14" spans="1:13" customFormat="false"><c r="A14" s="1"><v>112</v></c><c r="B14" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C14" s="1" t="str"><v>Afdoening Moties (en Toezeggingen)</v></c><c r="D14" s="1" t="str"><v>Drie keer per jaar wordt een voorstel tot afdoen van de moties &amp; toezeggingen aan Provinciale Staten voorgelegd</v></c><c r="E14" s="1" t="str"><v/></c><c r="F14" s="4" t="str"><v/></c><c r="G14" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H14" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I14" s="1" t="str"><v>Statengriffie</v></c><c r="J14" s="1" t="str"><v>Provinciale Staten</v></c><c r="K14" s="4"><v>45273.0</v></c><c r="L14" s="1"><v>1</v></c><c r="M14" s="1"/></row><row r="15" spans="1:13" customFormat="false"><c r="A15" s="1"><v>112</v></c><c r="B15" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C15" s="1" t="str"><v>Afdoening Moties (en Toezeggingen)</v></c><c r="D15" s="1" t="str"><v>Drie keer per jaar wordt een voorstel tot afdoen van de moties &amp; toezeggingen aan Provinciale Staten voorgelegd</v></c><c r="E15" s="1" t="str"><v/></c><c r="F15" s="4" t="str"><v/></c><c r="G15" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H15" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I15" s="1" t="str"><v>Statengriffie</v></c><c r="J15" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K15" s="4"><v>45357.0</v></c><c r="L15" s="1"><v>1</v></c><c r="M15" s="1"/></row><row r="16" spans="1:13" customFormat="false"><c r="A16" s="1"><v>112</v></c><c r="B16" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C16" s="1" t="str"><v>Afdoening Moties (en Toezeggingen)</v></c><c r="D16" s="1" t="str"><v>Drie keer per jaar wordt een voorstel tot afdoen van de moties &amp; toezeggingen aan Provinciale Staten voorgelegd</v></c><c r="E16" s="1" t="str"><v/></c><c r="F16" s="4" t="str"><v/></c><c r="G16" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H16" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I16" s="1" t="str"><v>Statengriffie</v></c><c r="J16" s="1" t="str"><v>Oordeelsvorming RND</v></c><c r="K16" s="4"><v>45371.0</v></c><c r="L16" s="1"><v>1</v></c><c r="M16" s="1"/></row><row r="17" spans="1:13" customFormat="false"><c r="A17" s="1"><v>112</v></c><c r="B17" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C17" s="1" t="str"><v>Afdoening Moties (en Toezeggingen)</v></c><c r="D17" s="1" t="str"><v>Drie keer per jaar wordt een voorstel tot afdoen van de moties &amp; toezeggingen aan Provinciale Staten voorgelegd</v></c><c r="E17" s="1" t="str"><v/></c><c r="F17" s="4" t="str"><v/></c><c r="G17" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H17" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I17" s="1" t="str"><v>Statengriffie</v></c><c r="J17" s="1" t="str"><v>Provinciale Staten</v></c><c r="K17" s="4"><v>45378.0</v></c><c r="L17" s="1"><v>1</v></c><c r="M17" s="1"/></row><row r="18" spans="1:13" customFormat="false"><c r="A18" s="1"><v>112</v></c><c r="B18" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C18" s="1" t="str"><v>Afdoening Moties (en Toezeggingen)</v></c><c r="D18" s="1" t="str"><v>Drie keer per jaar wordt een voorstel tot afdoen van de moties &amp; toezeggingen aan Provinciale Staten voorgelegd</v></c><c r="E18" s="1" t="str"><v/></c><c r="F18" s="4" t="str"><v/></c><c r="G18" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H18" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I18" s="1" t="str"><v>Statengriffie</v></c><c r="J18" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K18" s="4"><v>45476.0</v></c><c r="L18" s="1"><v>1</v></c><c r="M18" s="1"/></row><row r="19" spans="1:13" customFormat="false"><c r="A19" s="1"><v>112</v></c><c r="B19" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C19" s="1" t="str"><v>Afdoening Moties (en Toezeggingen)</v></c><c r="D19" s="1" t="str"><v>Drie keer per jaar wordt een voorstel tot afdoen van de moties &amp; toezeggingen aan Provinciale Staten voorgelegd</v></c><c r="E19" s="1" t="str"><v/></c><c r="F19" s="4" t="str"><v/></c><c r="G19" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H19" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I19" s="1" t="str"><v>Statengriffie</v></c><c r="J19" s="1" t="str"><v>Oordeelsvorming RND</v></c><c r="K19" s="4"><v>45483.0</v></c><c r="L19" s="1"><v>1</v></c><c r="M19" s="1"/></row><row r="20" spans="1:13" customFormat="false"><c r="A20" s="1"><v>112</v></c><c r="B20" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C20" s="1" t="str"><v>Afdoening Moties (en Toezeggingen)</v></c><c r="D20" s="1" t="str"><v>Drie keer per jaar wordt een voorstel tot afdoen van de moties &amp; toezeggingen aan Provinciale Staten voorgelegd</v></c><c r="E20" s="1" t="str"><v/></c><c r="F20" s="4" t="str"><v/></c><c r="G20" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H20" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I20" s="1" t="str"><v>Statengriffie</v></c><c r="J20" s="1" t="str"><v>Provinciale Staten</v></c><c r="K20" s="4"><v>45490.0</v></c><c r="L20" s="1"><v>1</v></c><c r="M20" s="1"/></row><row r="21" spans="1:13" customFormat="false"><c r="A21" s="1"><v>112</v></c><c r="B21" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C21" s="1" t="str"><v>Afdoening Moties (en Toezeggingen)</v></c><c r="D21" s="1" t="str"><v>Drie keer per jaar wordt een voorstel tot afdoen van de moties &amp; toezeggingen aan Provinciale Staten voorgelegd</v></c><c r="E21" s="1" t="str"><v/></c><c r="F21" s="4" t="str"><v/></c><c r="G21" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H21" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I21" s="1" t="str"><v>Statengriffie</v></c><c r="J21" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K21" s="4"><v>45616.0</v></c><c r="L21" s="1"><v>1</v></c><c r="M21" s="1"/></row><row r="22" spans="1:13" customFormat="false"><c r="A22" s="1"><v>112</v></c><c r="B22" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C22" s="1" t="str"><v>Afdoening Moties (en Toezeggingen)</v></c><c r="D22" s="1" t="str"><v>Drie keer per jaar wordt een voorstel tot afdoen van de moties &amp; toezeggingen aan Provinciale Staten voorgelegd</v></c><c r="E22" s="1" t="str"><v/></c><c r="F22" s="4" t="str"><v/></c><c r="G22" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H22" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I22" s="1" t="str"><v>Statengriffie</v></c><c r="J22" s="1" t="str"><v>Oordeelsvorming RND</v></c><c r="K22" s="4"><v>45623.0</v></c><c r="L22" s="1"><v>1</v></c><c r="M22" s="1"/></row><row r="23" spans="1:13" customFormat="false"><c r="A23" s="1"><v>112</v></c><c r="B23" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C23" s="1" t="str"><v>Afdoening Moties (en Toezeggingen)</v></c><c r="D23" s="1" t="str"><v>Drie keer per jaar wordt een voorstel tot afdoen van de moties &amp; toezeggingen aan Provinciale Staten voorgelegd</v></c><c r="E23" s="1" t="str"><v/></c><c r="F23" s="4" t="str"><v/></c><c r="G23" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H23" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I23" s="1" t="str"><v>Statengriffie</v></c><c r="J23" s="1" t="str"><v>Provinciale Staten</v></c><c r="K23" s="4"><v>45637.0</v></c><c r="L23" s="1"><v>1</v></c><c r="M23" s="1"/></row><row r="24" spans="1:13" customFormat="false"><c r="A24" s="1"><v>112</v></c><c r="B24" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C24" s="1" t="str"><v>Afdoening Moties (en Toezeggingen)</v></c><c r="D24" s="1" t="str"><v>Drie keer per jaar wordt een voorstel tot afdoen van de moties &amp; toezeggingen aan Provinciale Staten voorgelegd</v></c><c r="E24" s="1" t="str"><v/></c><c r="F24" s="4" t="str"><v/></c><c r="G24" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H24" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I24" s="1" t="str"><v>Statengriffie</v></c><c r="J24" s="1" t="str"><v>Oordeelsvorming RND</v></c><c r="K24" s="4"><v>45721.0</v></c><c r="L24" s="1"><v>1</v></c><c r="M24" s="1"/></row><row r="25" spans="1:13" customFormat="false"><c r="A25" s="1"><v>112</v></c><c r="B25" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C25" s="1" t="str"><v>Afdoening Moties (en Toezeggingen)</v></c><c r="D25" s="1" t="str"><v>Drie keer per jaar wordt een voorstel tot afdoen van de moties &amp; toezeggingen aan Provinciale Staten voorgelegd</v></c><c r="E25" s="1" t="str"><v/></c><c r="F25" s="4" t="str"><v/></c><c r="G25" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H25" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I25" s="1" t="str"><v>Statengriffie</v></c><c r="J25" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K25" s="4"><v>45721.0</v></c><c r="L25" s="1"><v>1</v></c><c r="M25" s="1"/></row><row r="26" spans="1:13" customFormat="false"><c r="A26" s="1"><v>112</v></c><c r="B26" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C26" s="1" t="str"><v>Afdoening Moties (en Toezeggingen)</v></c><c r="D26" s="1" t="str"><v>Drie keer per jaar wordt een voorstel tot afdoen van de moties &amp; toezeggingen aan Provinciale Staten voorgelegd</v></c><c r="E26" s="1" t="str"><v/></c><c r="F26" s="4" t="str"><v/></c><c r="G26" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H26" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I26" s="1" t="str"><v>Statengriffie</v></c><c r="J26" s="1" t="str"><v>Provinciale Staten</v></c><c r="K26" s="4"><v>45742.0</v></c><c r="L26" s="1"><v>1</v></c><c r="M26" s="1"/></row><row r="27" spans="1:13" customFormat="false"><c r="A27" s="1"><v>112</v></c><c r="B27" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C27" s="1" t="str"><v>Afdoening Moties (en Toezeggingen)</v></c><c r="D27" s="1" t="str"><v>Drie keer per jaar wordt een voorstel tot afdoen van de moties &amp; toezeggingen aan Provinciale Staten voorgelegd</v></c><c r="E27" s="1" t="str"><v/></c><c r="F27" s="4" t="str"><v/></c><c r="G27" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H27" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I27" s="1" t="str"><v>Statengriffie</v></c><c r="J27" s="1" t="str"><v>Oordeelsvorming RND</v></c><c r="K27" s="4"><v>45840.0</v></c><c r="L27" s="1"><v>1</v></c><c r="M27" s="1"/></row><row r="28" spans="1:13" customFormat="false"><c r="A28" s="1"><v>112</v></c><c r="B28" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C28" s="1" t="str"><v>Afdoening Moties (en Toezeggingen)</v></c><c r="D28" s="1" t="str"><v>Drie keer per jaar wordt een voorstel tot afdoen van de moties &amp; toezeggingen aan Provinciale Staten voorgelegd</v></c><c r="E28" s="1" t="str"><v/></c><c r="F28" s="4" t="str"><v/></c><c r="G28" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H28" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I28" s="1" t="str"><v>Statengriffie</v></c><c r="J28" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K28" s="4"><v>45840.0</v></c><c r="L28" s="1"><v>1</v></c><c r="M28" s="1"/></row><row r="29" spans="1:13" customFormat="false"><c r="A29" s="1"><v>112</v></c><c r="B29" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C29" s="1" t="str"><v>Afdoening Moties (en Toezeggingen)</v></c><c r="D29" s="1" t="str"><v>Drie keer per jaar wordt een voorstel tot afdoen van de moties &amp; toezeggingen aan Provinciale Staten voorgelegd</v></c><c r="E29" s="1" t="str"><v/></c><c r="F29" s="4" t="str"><v/></c><c r="G29" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H29" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I29" s="1" t="str"><v>Statengriffie</v></c><c r="J29" s="1" t="str"><v>Provinciale Staten</v></c><c r="K29" s="4"><v>45847.0</v></c><c r="L29" s="1"><v>1</v></c><c r="M29" s="1"/></row><row r="30" spans="1:13" customFormat="false"><c r="A30" s="1"><v>112</v></c><c r="B30" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C30" s="1" t="str"><v>Afdoening Moties (en Toezeggingen)</v></c><c r="D30" s="1" t="str"><v>Drie keer per jaar wordt een voorstel tot afdoen van de moties &amp; toezeggingen aan Provinciale Staten voorgelegd</v></c><c r="E30" s="1" t="str"><v/></c><c r="F30" s="4" t="str"><v/></c><c r="G30" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H30" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I30" s="1" t="str"><v>Statengriffie</v></c><c r="J30" s="1" t="str"><v>Oordeelsvorming RND</v></c><c r="K30" s="4"><v>45994.0</v></c><c r="L30" s="1"><v>1</v></c><c r="M30" s="1"/></row><row r="31" spans="1:13" customFormat="false"><c r="A31" s="1"><v>112</v></c><c r="B31" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C31" s="1" t="str"><v>Afdoening Moties (en Toezeggingen)</v></c><c r="D31" s="1" t="str"><v>Drie keer per jaar wordt een voorstel tot afdoen van de moties &amp; toezeggingen aan Provinciale Staten voorgelegd</v></c><c r="E31" s="1" t="str"><v/></c><c r="F31" s="4" t="str"><v/></c><c r="G31" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H31" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I31" s="1" t="str"><v>Statengriffie</v></c><c r="J31" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K31" s="4"><v>45994.0</v></c><c r="L31" s="1"><v>1</v></c><c r="M31" s="1"/></row><row r="32" spans="1:13" customFormat="false"><c r="A32" s="1"><v>112</v></c><c r="B32" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C32" s="1" t="str"><v>Afdoening Moties (en Toezeggingen)</v></c><c r="D32" s="1" t="str"><v>Drie keer per jaar wordt een voorstel tot afdoen van de moties &amp; toezeggingen aan Provinciale Staten voorgelegd</v></c><c r="E32" s="1" t="str"><v/></c><c r="F32" s="4" t="str"><v/></c><c r="G32" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H32" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I32" s="1" t="str"><v>Statengriffie</v></c><c r="J32" s="1" t="str"><v>Provinciale Staten</v></c><c r="K32" s="4"><v>46008.0</v></c><c r="L32" s="1"><v>1</v></c><c r="M32" s="1"/></row><row r="33" spans="1:13" customFormat="false"><c r="A33" s="1"><v>112</v></c><c r="B33" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C33" s="1" t="str"><v>Afdoening Moties (en Toezeggingen)</v></c><c r="D33" s="1" t="str"><v>Drie keer per jaar wordt een voorstel tot afdoen van de moties &amp; toezeggingen aan Provinciale Staten voorgelegd</v></c><c r="E33" s="1" t="str"><v/></c><c r="F33" s="4" t="str"><v/></c><c r="G33" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H33" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I33" s="1" t="str"><v>Statengriffie</v></c><c r="J33" s="1" t="str"><v>Oordeelsvorming RND</v></c><c r="K33" s="4"><v>46127.0</v></c><c r="L33" s="1"><v>1</v></c><c r="M33" s="1"/></row><row r="34" spans="1:13" customFormat="false"><c r="A34" s="1"><v>112</v></c><c r="B34" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C34" s="1" t="str"><v>Afdoening Moties (en Toezeggingen)</v></c><c r="D34" s="1" t="str"><v>Drie keer per jaar wordt een voorstel tot afdoen van de moties &amp; toezeggingen aan Provinciale Staten voorgelegd</v></c><c r="E34" s="1" t="str"><v/></c><c r="F34" s="4" t="str"><v/></c><c r="G34" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H34" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I34" s="1" t="str"><v>Statengriffie</v></c><c r="J34" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K34" s="4"><v>46127.0</v></c><c r="L34" s="1"><v>1</v></c><c r="M34" s="1"/></row><row r="35" spans="1:13" customFormat="false"><c r="A35" s="1"><v>112</v></c><c r="B35" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C35" s="1" t="str"><v>Afdoening Moties (en Toezeggingen)</v></c><c r="D35" s="1" t="str"><v>Drie keer per jaar wordt een voorstel tot afdoen van de moties &amp; toezeggingen aan Provinciale Staten voorgelegd</v></c><c r="E35" s="1" t="str"><v/></c><c r="F35" s="4" t="str"><v/></c><c r="G35" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H35" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I35" s="1" t="str"><v>Statengriffie</v></c><c r="J35" s="1" t="str"><v>Provinciale Staten</v></c><c r="K35" s="4"><v>46134.0</v></c><c r="L35" s="1"><v>1</v></c><c r="M35" s="1"/></row><row r="36" spans="1:13" customFormat="false"><c r="A36" s="1"><v>112</v></c><c r="B36" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C36" s="1" t="str"><v>Afdoening Moties (en Toezeggingen)</v></c><c r="D36" s="1" t="str"><v>Drie keer per jaar wordt een voorstel tot afdoen van de moties &amp; toezeggingen aan Provinciale Staten voorgelegd</v></c><c r="E36" s="1" t="str"><v/></c><c r="F36" s="4" t="str"><v/></c><c r="G36" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H36" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I36" s="1" t="str"><v>Statengriffie</v></c><c r="J36" s="1" t="str"><v>Oordeelsvorming RND</v></c><c r="K36" s="4"><v>46267.0</v></c><c r="L36" s="1"><v>1</v></c><c r="M36" s="1"/></row><row r="37" spans="1:13" customFormat="false"><c r="A37" s="1"><v>112</v></c><c r="B37" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C37" s="1" t="str"><v>Afdoening Moties (en Toezeggingen)</v></c><c r="D37" s="1" t="str"><v>Drie keer per jaar wordt een voorstel tot afdoen van de moties &amp; toezeggingen aan Provinciale Staten voorgelegd</v></c><c r="E37" s="1" t="str"><v/></c><c r="F37" s="4" t="str"><v/></c><c r="G37" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H37" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I37" s="1" t="str"><v>Statengriffie</v></c><c r="J37" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K37" s="4"><v>46267.0</v></c><c r="L37" s="1"><v>1</v></c><c r="M37" s="1"/></row><row r="38" spans="1:13" customFormat="false"><c r="A38" s="1"><v>112</v></c><c r="B38" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C38" s="1" t="str"><v>Afdoening Moties (en Toezeggingen)</v></c><c r="D38" s="1" t="str"><v>Drie keer per jaar wordt een voorstel tot afdoen van de moties &amp; toezeggingen aan Provinciale Staten voorgelegd</v></c><c r="E38" s="1" t="str"><v/></c><c r="F38" s="4" t="str"><v/></c><c r="G38" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H38" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I38" s="1" t="str"><v>Statengriffie</v></c><c r="J38" s="1" t="str"><v>Provinciale Staten</v></c><c r="K38" s="4"><v>46281.0</v></c><c r="L38" s="1"><v>0</v></c><c r="M38" s="1"/></row><row r="39" spans="1:13" customFormat="false"><c r="A39" s="1"><v>112</v></c><c r="B39" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C39" s="1" t="str"><v>Afdoening Moties (en Toezeggingen)</v></c><c r="D39" s="1" t="str"><v>Drie keer per jaar wordt een voorstel tot afdoen van de moties &amp; toezeggingen aan Provinciale Staten voorgelegd</v></c><c r="E39" s="1" t="str"><v/></c><c r="F39" s="4" t="str"><v/></c><c r="G39" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H39" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I39" s="1" t="str"><v>Statengriffie</v></c><c r="J39" s="1" t="str"><v>Oordeelsvorming RND</v></c><c r="K39" s="4"><v>46351.0</v></c><c r="L39" s="1"><v>0</v></c><c r="M39" s="1"/></row><row r="40" spans="1:13" customFormat="false"><c r="A40" s="1"><v>112</v></c><c r="B40" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C40" s="1" t="str"><v>Afdoening Moties (en Toezeggingen)</v></c><c r="D40" s="1" t="str"><v>Drie keer per jaar wordt een voorstel tot afdoen van de moties &amp; toezeggingen aan Provinciale Staten voorgelegd</v></c><c r="E40" s="1" t="str"><v/></c><c r="F40" s="4" t="str"><v/></c><c r="G40" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H40" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I40" s="1" t="str"><v>Statengriffie</v></c><c r="J40" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K40" s="4"><v>46351.0</v></c><c r="L40" s="1"><v>0</v></c><c r="M40" s="1"/></row><row r="41" spans="1:13" customFormat="false"><c r="A41" s="1"><v>112</v></c><c r="B41" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C41" s="1" t="str"><v>Afdoening Moties (en Toezeggingen)</v></c><c r="D41" s="1" t="str"><v>Drie keer per jaar wordt een voorstel tot afdoen van de moties &amp; toezeggingen aan Provinciale Staten voorgelegd</v></c><c r="E41" s="1" t="str"><v/></c><c r="F41" s="4" t="str"><v/></c><c r="G41" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H41" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I41" s="1" t="str"><v>Statengriffie</v></c><c r="J41" s="1" t="str"><v>Provinciale Staten</v></c><c r="K41" s="4"><v>46372.0</v></c><c r="L41" s="1"><v>0</v></c><c r="M41" s="1"/></row><row r="42" spans="1:13" customFormat="false"><c r="A42" s="1"><v>117</v></c><c r="B42" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C42" s="1" t="str"><v xml:space="preserve">Opheffen geheimhouding </v></c><c r="D42" s="1" t="str"><v xml:space="preserve">Drie keer per jaar wordt aan Provinciale Staten een voorstel tot het opheffen&#13;
 van geheimhouding voorgelegd.</v></c><c r="E42" s="1" t="str"><v/></c><c r="F42" s="4" t="str"><v/></c><c r="G42" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H42" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I42" s="1" t="str"><v>Bestuursadvies</v></c><c r="J42" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K42" s="4"><v>45259.0</v></c><c r="L42" s="1"><v>1</v></c><c r="M42" s="1"/></row><row r="43" spans="1:13" customFormat="false"><c r="A43" s="1"><v>117</v></c><c r="B43" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C43" s="1" t="str"><v xml:space="preserve">Opheffen geheimhouding </v></c><c r="D43" s="1" t="str"><v xml:space="preserve">Drie keer per jaar wordt aan Provinciale Staten een voorstel tot het opheffen&#13;
 van geheimhouding voorgelegd.</v></c><c r="E43" s="1" t="str"><v/></c><c r="F43" s="4" t="str"><v/></c><c r="G43" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H43" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I43" s="1" t="str"><v>Bestuursadvies</v></c><c r="J43" s="1" t="str"><v>Oordeelsvorming RND</v></c><c r="K43" s="4"><v>45259.0</v></c><c r="L43" s="1"><v>1</v></c><c r="M43" s="1"/></row><row r="44" spans="1:13" customFormat="false"><c r="A44" s="1"><v>117</v></c><c r="B44" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C44" s="1" t="str"><v xml:space="preserve">Opheffen geheimhouding </v></c><c r="D44" s="1" t="str"><v xml:space="preserve">Drie keer per jaar wordt aan Provinciale Staten een voorstel tot het opheffen&#13;
 van geheimhouding voorgelegd.</v></c><c r="E44" s="1" t="str"><v/></c><c r="F44" s="4" t="str"><v/></c><c r="G44" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H44" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I44" s="1" t="str"><v>Bestuursadvies</v></c><c r="J44" s="1" t="str"><v>Provinciale Staten</v></c><c r="K44" s="4"><v>45273.0</v></c><c r="L44" s="1"><v>1</v></c><c r="M44" s="1"/></row><row r="45" spans="1:13" customFormat="false"><c r="A45" s="1"><v>117</v></c><c r="B45" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C45" s="1" t="str"><v xml:space="preserve">Opheffen geheimhouding </v></c><c r="D45" s="1" t="str"><v xml:space="preserve">Drie keer per jaar wordt aan Provinciale Staten een voorstel tot het opheffen&#13;
 van geheimhouding voorgelegd.</v></c><c r="E45" s="1" t="str"><v/></c><c r="F45" s="4" t="str"><v/></c><c r="G45" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H45" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I45" s="1" t="str"><v>Bestuursadvies</v></c><c r="J45" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K45" s="4"><v>45392.0</v></c><c r="L45" s="1"><v>1</v></c><c r="M45" s="1"/></row><row r="46" spans="1:13" customFormat="false"><c r="A46" s="1"><v>117</v></c><c r="B46" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C46" s="1" t="str"><v xml:space="preserve">Opheffen geheimhouding </v></c><c r="D46" s="1" t="str"><v xml:space="preserve">Drie keer per jaar wordt aan Provinciale Staten een voorstel tot het opheffen&#13;
 van geheimhouding voorgelegd.</v></c><c r="E46" s="1" t="str"><v/></c><c r="F46" s="4" t="str"><v/></c><c r="G46" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H46" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I46" s="1" t="str"><v>Bestuursadvies</v></c><c r="J46" s="1" t="str"><v>Oordeelsvorming RND</v></c><c r="K46" s="4"><v>45392.0</v></c><c r="L46" s="1"><v>1</v></c><c r="M46" s="1"/></row><row r="47" spans="1:13" customFormat="false"><c r="A47" s="1"><v>117</v></c><c r="B47" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C47" s="1" t="str"><v xml:space="preserve">Opheffen geheimhouding </v></c><c r="D47" s="1" t="str"><v xml:space="preserve">Drie keer per jaar wordt aan Provinciale Staten een voorstel tot het opheffen&#13;
 van geheimhouding voorgelegd.</v></c><c r="E47" s="1" t="str"><v/></c><c r="F47" s="4" t="str"><v/></c><c r="G47" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H47" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I47" s="1" t="str"><v>Bestuursadvies</v></c><c r="J47" s="1" t="str"><v>Provinciale Staten</v></c><c r="K47" s="4"><v>45406.0</v></c><c r="L47" s="1"><v>1</v></c><c r="M47" s="1"/></row><row r="48" spans="1:13" customFormat="false"><c r="A48" s="1"><v>117</v></c><c r="B48" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C48" s="1" t="str"><v xml:space="preserve">Opheffen geheimhouding </v></c><c r="D48" s="1" t="str"><v xml:space="preserve">Drie keer per jaar wordt aan Provinciale Staten een voorstel tot het opheffen&#13;
 van geheimhouding voorgelegd.</v></c><c r="E48" s="1" t="str"><v/></c><c r="F48" s="4" t="str"><v/></c><c r="G48" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H48" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I48" s="1" t="str"><v>Bestuursadvies</v></c><c r="J48" s="1" t="str"><v>Oordeelsvorming RND</v></c><c r="K48" s="4"><v>45539.0</v></c><c r="L48" s="1"><v>1</v></c><c r="M48" s="1"/></row><row r="49" spans="1:13" customFormat="false"><c r="A49" s="1"><v>117</v></c><c r="B49" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C49" s="1" t="str"><v xml:space="preserve">Opheffen geheimhouding </v></c><c r="D49" s="1" t="str"><v xml:space="preserve">Drie keer per jaar wordt aan Provinciale Staten een voorstel tot het opheffen&#13;
 van geheimhouding voorgelegd.</v></c><c r="E49" s="1" t="str"><v/></c><c r="F49" s="4" t="str"><v/></c><c r="G49" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H49" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I49" s="1" t="str"><v>Bestuursadvies</v></c><c r="J49" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K49" s="4"><v>45539.0</v></c><c r="L49" s="1"><v>1</v></c><c r="M49" s="1"/></row><row r="50" spans="1:13" customFormat="false"><c r="A50" s="1"><v>117</v></c><c r="B50" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C50" s="1" t="str"><v xml:space="preserve">Opheffen geheimhouding </v></c><c r="D50" s="1" t="str"><v xml:space="preserve">Drie keer per jaar wordt aan Provinciale Staten een voorstel tot het opheffen&#13;
 van geheimhouding voorgelegd.</v></c><c r="E50" s="1" t="str"><v/></c><c r="F50" s="4" t="str"><v/></c><c r="G50" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H50" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I50" s="1" t="str"><v>Bestuursadvies</v></c><c r="J50" s="1" t="str"><v>Provinciale Staten</v></c><c r="K50" s="4"><v>45560.0</v></c><c r="L50" s="1"><v>1</v></c><c r="M50" s="1"/></row><row r="51" spans="1:13" customFormat="false"><c r="A51" s="1"><v>117</v></c><c r="B51" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C51" s="1" t="str"><v xml:space="preserve">Opheffen geheimhouding </v></c><c r="D51" s="1" t="str"><v xml:space="preserve">Drie keer per jaar wordt aan Provinciale Staten een voorstel tot het opheffen&#13;
 van geheimhouding voorgelegd.</v></c><c r="E51" s="1" t="str"><v/></c><c r="F51" s="4" t="str"><v/></c><c r="G51" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H51" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I51" s="1" t="str"><v>Bestuursadvies</v></c><c r="J51" s="1" t="str"><v>Oordeelsvorming RND</v></c><c r="K51" s="4"><v>45945.0</v></c><c r="L51" s="1"><v>1</v></c><c r="M51" s="1"/></row><row r="52" spans="1:13" customFormat="false"><c r="A52" s="1"><v>117</v></c><c r="B52" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C52" s="1" t="str"><v xml:space="preserve">Opheffen geheimhouding </v></c><c r="D52" s="1" t="str"><v xml:space="preserve">Drie keer per jaar wordt aan Provinciale Staten een voorstel tot het opheffen&#13;
 van geheimhouding voorgelegd.</v></c><c r="E52" s="1" t="str"><v/></c><c r="F52" s="4" t="str"><v/></c><c r="G52" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H52" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I52" s="1" t="str"><v>Bestuursadvies</v></c><c r="J52" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K52" s="4"><v>45945.0</v></c><c r="L52" s="1"><v>1</v></c><c r="M52" s="1"/></row><row r="53" spans="1:13" customFormat="false"><c r="A53" s="1"><v>117</v></c><c r="B53" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C53" s="1" t="str"><v xml:space="preserve">Opheffen geheimhouding </v></c><c r="D53" s="1" t="str"><v xml:space="preserve">Drie keer per jaar wordt aan Provinciale Staten een voorstel tot het opheffen&#13;
 van geheimhouding voorgelegd.</v></c><c r="E53" s="1" t="str"><v/></c><c r="F53" s="4" t="str"><v/></c><c r="G53" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H53" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I53" s="1" t="str"><v>Bestuursadvies</v></c><c r="J53" s="1" t="str"><v>Provinciale Staten</v></c><c r="K53" s="4"><v>45959.0</v></c><c r="L53" s="1"><v>1</v></c><c r="M53" s="1"/></row><row r="54" spans="1:13" customFormat="false"><c r="A54" s="1"><v>117</v></c><c r="B54" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C54" s="1" t="str"><v xml:space="preserve">Opheffen geheimhouding </v></c><c r="D54" s="1" t="str"><v xml:space="preserve">Drie keer per jaar wordt aan Provinciale Staten een voorstel tot het opheffen&#13;
 van geheimhouding voorgelegd.</v></c><c r="E54" s="1" t="str"><v/></c><c r="F54" s="4" t="str"><v/></c><c r="G54" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H54" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I54" s="1" t="str"><v>Bestuursadvies</v></c><c r="J54" s="1" t="str"><v>Oordeelsvorming RND</v></c><c r="K54" s="4"><v>46127.0</v></c><c r="L54" s="1"><v>1</v></c><c r="M54" s="1"/></row><row r="55" spans="1:13" customFormat="false"><c r="A55" s="1"><v>117</v></c><c r="B55" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C55" s="1" t="str"><v xml:space="preserve">Opheffen geheimhouding </v></c><c r="D55" s="1" t="str"><v xml:space="preserve">Drie keer per jaar wordt aan Provinciale Staten een voorstel tot het opheffen&#13;
 van geheimhouding voorgelegd.</v></c><c r="E55" s="1" t="str"><v/></c><c r="F55" s="4" t="str"><v/></c><c r="G55" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H55" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I55" s="1" t="str"><v>Bestuursadvies</v></c><c r="J55" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K55" s="4"><v>46127.0</v></c><c r="L55" s="1"><v>1</v></c><c r="M55" s="1"/></row><row r="56" spans="1:13" customFormat="false"><c r="A56" s="1"><v>117</v></c><c r="B56" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C56" s="1" t="str"><v xml:space="preserve">Opheffen geheimhouding </v></c><c r="D56" s="1" t="str"><v xml:space="preserve">Drie keer per jaar wordt aan Provinciale Staten een voorstel tot het opheffen&#13;
 van geheimhouding voorgelegd.</v></c><c r="E56" s="1" t="str"><v/></c><c r="F56" s="4" t="str"><v/></c><c r="G56" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H56" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I56" s="1" t="str"><v>Bestuursadvies</v></c><c r="J56" s="1" t="str"><v>Provinciale Staten</v></c><c r="K56" s="4"><v>46134.0</v></c><c r="L56" s="1"><v>1</v></c><c r="M56" s="1"/></row><row r="57" spans="1:13" customFormat="false"><c r="A57" s="1"><v>117</v></c><c r="B57" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C57" s="1" t="str"><v xml:space="preserve">Opheffen geheimhouding </v></c><c r="D57" s="1" t="str"><v xml:space="preserve">Drie keer per jaar wordt aan Provinciale Staten een voorstel tot het opheffen&#13;
-van geheimhouding voorgelegd.</v></c><c r="E57" s="1" t="str"><v/></c><c r="F57" s="4" t="str"><v/></c><c r="G57" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H57" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I57" s="1" t="str"><v>Bestuursadvies</v></c><c r="J57" s="1" t="str"><v>Oordeelsvorming RND</v></c><c r="K57" s="4"><v>46267.0</v></c><c r="L57" s="1"><v>0</v></c><c r="M57" s="1"/></row><row r="58" spans="1:13" customFormat="false"><c r="A58" s="1"><v>117</v></c><c r="B58" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C58" s="1" t="str"><v xml:space="preserve">Opheffen geheimhouding </v></c><c r="D58" s="1" t="str"><v xml:space="preserve">Drie keer per jaar wordt aan Provinciale Staten een voorstel tot het opheffen&#13;
-van geheimhouding voorgelegd.</v></c><c r="E58" s="1" t="str"><v/></c><c r="F58" s="4" t="str"><v/></c><c r="G58" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H58" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I58" s="1" t="str"><v>Bestuursadvies</v></c><c r="J58" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K58" s="4"><v>46267.0</v></c><c r="L58" s="1"><v>0</v></c><c r="M58" s="1"/></row><row r="59" spans="1:13" customFormat="false"><c r="A59" s="1"><v>117</v></c><c r="B59" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C59" s="1" t="str"><v xml:space="preserve">Opheffen geheimhouding </v></c><c r="D59" s="1" t="str"><v xml:space="preserve">Drie keer per jaar wordt aan Provinciale Staten een voorstel tot het opheffen&#13;
+van geheimhouding voorgelegd.</v></c><c r="E57" s="1" t="str"><v/></c><c r="F57" s="4" t="str"><v/></c><c r="G57" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H57" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I57" s="1" t="str"><v>Bestuursadvies</v></c><c r="J57" s="1" t="str"><v>Oordeelsvorming RND</v></c><c r="K57" s="4"><v>46267.0</v></c><c r="L57" s="1"><v>1</v></c><c r="M57" s="1"/></row><row r="58" spans="1:13" customFormat="false"><c r="A58" s="1"><v>117</v></c><c r="B58" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C58" s="1" t="str"><v xml:space="preserve">Opheffen geheimhouding </v></c><c r="D58" s="1" t="str"><v xml:space="preserve">Drie keer per jaar wordt aan Provinciale Staten een voorstel tot het opheffen&#13;
+van geheimhouding voorgelegd.</v></c><c r="E58" s="1" t="str"><v/></c><c r="F58" s="4" t="str"><v/></c><c r="G58" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H58" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I58" s="1" t="str"><v>Bestuursadvies</v></c><c r="J58" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K58" s="4"><v>46267.0</v></c><c r="L58" s="1"><v>1</v></c><c r="M58" s="1"/></row><row r="59" spans="1:13" customFormat="false"><c r="A59" s="1"><v>117</v></c><c r="B59" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C59" s="1" t="str"><v xml:space="preserve">Opheffen geheimhouding </v></c><c r="D59" s="1" t="str"><v xml:space="preserve">Drie keer per jaar wordt aan Provinciale Staten een voorstel tot het opheffen&#13;
 van geheimhouding voorgelegd.</v></c><c r="E59" s="1" t="str"><v/></c><c r="F59" s="4" t="str"><v/></c><c r="G59" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H59" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I59" s="1" t="str"><v>Bestuursadvies</v></c><c r="J59" s="1" t="str"><v>Provinciale Staten</v></c><c r="K59" s="4"><v>46281.0</v></c><c r="L59" s="1"><v>0</v></c><c r="M59" s="1"/></row><row r="60" spans="1:13" customFormat="false"><c r="A60" s="1"><v>117</v></c><c r="B60" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C60" s="1" t="str"><v xml:space="preserve">Opheffen geheimhouding </v></c><c r="D60" s="1" t="str"><v xml:space="preserve">Drie keer per jaar wordt aan Provinciale Staten een voorstel tot het opheffen&#13;
 van geheimhouding voorgelegd.</v></c><c r="E60" s="1" t="str"><v/></c><c r="F60" s="4" t="str"><v/></c><c r="G60" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H60" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I60" s="1" t="str"><v>Bestuursadvies</v></c><c r="J60" s="1" t="str"><v>Oordeelsvorming RND</v></c><c r="K60" s="4"><v>46351.0</v></c><c r="L60" s="1"><v>0</v></c><c r="M60" s="1"/></row><row r="61" spans="1:13" customFormat="false"><c r="A61" s="1"><v>117</v></c><c r="B61" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C61" s="1" t="str"><v xml:space="preserve">Opheffen geheimhouding </v></c><c r="D61" s="1" t="str"><v xml:space="preserve">Drie keer per jaar wordt aan Provinciale Staten een voorstel tot het opheffen&#13;
 van geheimhouding voorgelegd.</v></c><c r="E61" s="1" t="str"><v/></c><c r="F61" s="4" t="str"><v/></c><c r="G61" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H61" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I61" s="1" t="str"><v>Bestuursadvies</v></c><c r="J61" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K61" s="4"><v>46351.0</v></c><c r="L61" s="1"><v>0</v></c><c r="M61" s="1"/></row><row r="62" spans="1:13" customFormat="false"><c r="A62" s="1"><v>117</v></c><c r="B62" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C62" s="1" t="str"><v xml:space="preserve">Opheffen geheimhouding </v></c><c r="D62" s="1" t="str"><v xml:space="preserve">Drie keer per jaar wordt aan Provinciale Staten een voorstel tot het opheffen&#13;
 van geheimhouding voorgelegd.</v></c><c r="E62" s="1" t="str"><v/></c><c r="F62" s="4" t="str"><v/></c><c r="G62" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H62" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I62" s="1" t="str"><v>Bestuursadvies</v></c><c r="J62" s="1" t="str"><v>Provinciale Staten</v></c><c r="K62" s="4"><v>46372.0</v></c><c r="L62" s="1"><v>0</v></c><c r="M62" s="1"/></row><row r="63" spans="1:13" customFormat="false"><c r="A63" s="1"><v>126</v></c><c r="B63" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C63" s="1" t="str"><v xml:space="preserve">Afscheid commissaris van de Koning </v></c><c r="D63" s="1" t="str"><v/></c><c r="E63" s="1" t="str"><v/></c><c r="F63" s="4" t="str"><v/></c><c r="G63" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H63" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I63" s="1"/><c r="J63" s="1" t="str"><v>Provinciale Staten</v></c><c r="K63" s="4"><v>45230.0</v></c><c r="L63" s="1"><v>1</v></c><c r="M63" s="1"/></row><row r="64" spans="1:13" customFormat="false"><c r="A64" s="1"><v>127</v></c><c r="B64" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C64" s="1" t="str"><v xml:space="preserve">Installatie commissaris van de Koning </v></c><c r="D64" s="1" t="str"><v/></c><c r="E64" s="1" t="str"><v/></c><c r="F64" s="4" t="str"><v/></c><c r="G64" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H64" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I64" s="1"/><c r="J64" s="1" t="str"><v>Provinciale Staten</v></c><c r="K64" s="4"><v>45233.0</v></c><c r="L64" s="1"><v>1</v></c><c r="M64" s="1"/></row><row r="65" spans="1:13" customFormat="false"><c r="A65" s="1"><v>133</v></c><c r="B65" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C65" s="1" t="str"><v>Instellingsbesluit commissies van Provinciale Staten</v></c><c r="D65" s="1" t="str"><v/></c><c r="E65" s="1" t="str"><v/></c><c r="F65" s="4"><v>45208.0</v></c><c r="G65" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H65" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I65" s="1" t="str"><v>Statengriffie</v></c><c r="J65" s="1" t="str"><v>Provinciale Staten</v></c><c r="K65" s="4"><v>45231.0</v></c><c r="L65" s="1"><v>1</v></c><c r="M65" s="1"/></row><row r="66" spans="1:13" customFormat="false"><c r="A66" s="1"><v>139</v></c><c r="B66" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C66" s="1" t="str"><v>IPO - Bestuursprogramma</v></c><c r="D66" s="1" t="str"><v>Het IPO-AV lid heeft de commissie EMS op 11 oktober voorgesteld om het IPO-Bestuursprogramma in de commissie te bespreken.</v></c><c r="E66" s="1" t="str"><v/></c><c r="F66" s="4" t="str"><v/></c><c r="G66" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H66" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I66" s="1"/><c r="J66" s="1" t="str"><v>Beeldvorming EMS</v></c><c r="K66" s="4"><v>45252.0</v></c><c r="L66" s="1"><v>1</v></c><c r="M66" s="1"/></row><row r="67" spans="1:13" customFormat="false"><c r="A67" s="1"><v>139</v></c><c r="B67" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C67" s="1" t="str"><v>IPO - Bestuursprogramma</v></c><c r="D67" s="1" t="str"><v>Het IPO-AV lid heeft de commissie EMS op 11 oktober voorgesteld om het IPO-Bestuursprogramma in de commissie te bespreken.</v></c><c r="E67" s="1" t="str"><v/></c><c r="F67" s="4" t="str"><v/></c><c r="G67" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H67" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I67" s="1"/><c r="J67" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K67" s="4"><v>45329.0</v></c><c r="L67" s="1"><v>1</v></c><c r="M67" s="1"/></row><row r="68" spans="1:13" customFormat="false"><c r="A68" s="1"><v>139</v></c><c r="B68" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C68" s="1" t="str"><v>IPO - Bestuursprogramma</v></c><c r="D68" s="1" t="str"><v>Het IPO-AV lid heeft de commissie EMS op 11 oktober voorgesteld om het IPO-Bestuursprogramma in de commissie te bespreken.</v></c><c r="E68" s="1" t="str"><v/></c><c r="F68" s="4" t="str"><v/></c><c r="G68" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H68" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I68" s="1"/><c r="J68" s="1" t="str"><v>Provinciale Staten</v></c><c r="K68" s="4"><v>45350.0</v></c><c r="L68" s="1"><v>1</v></c><c r="M68" s="1"/></row><row r="69" spans="1:13" customFormat="false"><c r="A69" s="1"><v>148</v></c><c r="B69" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C69" s="1" t="str"><v>Verlenging opdracht accountantsdiensten boekjaar 2024</v></c><c r="D69" s="1" t="str"><v/></c><c r="E69" s="1" t="str"><v>Commissie Planning &amp; Control</v></c><c r="F69" s="4"><v>45225.0</v></c><c r="G69" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H69" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I69" s="1" t="str"><v>Statengriffie</v></c><c r="J69" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K69" s="4"><v>45252.0</v></c><c r="L69" s="1"><v>1</v></c><c r="M69" s="1"/></row><row r="70" spans="1:13" customFormat="false"><c r="A70" s="1"><v>148</v></c><c r="B70" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C70" s="1" t="str"><v>Verlenging opdracht accountantsdiensten boekjaar 2024</v></c><c r="D70" s="1" t="str"><v/></c><c r="E70" s="1" t="str"><v>Commissie Planning &amp; Control</v></c><c r="F70" s="4"><v>45225.0</v></c><c r="G70" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H70" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I70" s="1" t="str"><v>Statengriffie</v></c><c r="J70" s="1" t="str"><v>Provinciale Staten</v></c><c r="K70" s="4"><v>45273.0</v></c><c r="L70" s="1"><v>1</v></c><c r="M70" s="1"/></row><row r="71" spans="1:13" customFormat="false"><c r="A71" s="1"><v>155</v></c><c r="B71" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C71" s="1" t="str"><v>Boardletter Accountant</v></c><c r="D71" s="1" t="str"><v/></c><c r="E71" s="1" t="str"><v>Commissie Planning &amp; Control</v></c><c r="F71" s="4" t="str"><v/></c><c r="G71" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H71" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I71" s="1" t="str"><v>Statengriffie</v></c><c r="J71" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K71" s="4"><v>45308.0</v></c><c r="L71" s="1"><v>1</v></c><c r="M71" s="1"/></row><row r="72" spans="1:13" customFormat="false"><c r="A72" s="1"><v>171</v></c><c r="B72" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C72" s="1" t="str"><v>Verordening Klankbordgesprekken Commissaris van de Koning en Provinciale Staten 2024</v></c><c r="D72" s="1" t="str"><v xml:space="preserve">&#13;
 </v></c><c r="E72" s="1" t="str"><v/></c><c r="F72" s="4"><v>45303.0</v></c><c r="G72" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H72" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I72" s="1" t="str"><v>Statengriffie</v></c><c r="J72" s="1" t="str"><v>Provinciale Staten</v></c><c r="K72" s="4"><v>45350.0</v></c><c r="L72" s="1"><v>1</v></c><c r="M72" s="1"/></row><row r="73" spans="1:13" customFormat="false"><c r="A73" s="1"><v>174</v></c><c r="B73" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C73" s="1" t="str"><v>Natuurwetgeving en de Omgevingswet - Statenacademie</v></c><c r="D73" s="1" t="str"><v/></c><c r="E73" s="1" t="str"><v/></c><c r="F73" s="4" t="str"><v/></c><c r="G73" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H73" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I73" s="1"/><c r="J73" s="1" t="str"><v>Statenactiviteit</v></c><c r="K73" s="4"><v>45306.0</v></c><c r="L73" s="1"><v>1</v></c><c r="M73" s="1"/></row><row r="74" spans="1:13" customFormat="false"><c r="A74" s="1"><v>178</v></c><c r="B74" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C74" s="1" t="str"><v>Sociale activiteit - Statenbijeenkomst</v></c><c r="D74" s="1" t="str"><v/></c><c r="E74" s="1" t="str"><v/></c><c r="F74" s="4" t="str"><v/></c><c r="G74" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H74" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I74" s="1"/><c r="J74" s="1" t="str"><v>Statenactiviteit</v></c><c r="K74" s="4"><v>45645.0</v></c><c r="L74" s="1"><v>1</v></c><c r="M74" s="1"/></row><row r="75" spans="1:13" customFormat="false"><c r="A75" s="1"><v>181</v></c><c r="B75" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C75" s="1" t="str"><v>Routekaart Provinciale Staten 2023-2027</v></c><c r="D75" s="1" t="str"><v/></c><c r="E75" s="1" t="str"><v/></c><c r="F75" s="4"><v>45264.0</v></c><c r="G75" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H75" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I75" s="1"/><c r="J75" s="1" t="str"><v>Provinciale Staten</v></c><c r="K75" s="4"><v>45322.0</v></c><c r="L75" s="1"><v>1</v></c><c r="M75" s="1"/></row><row r="76" spans="1:13" customFormat="false"><c r="A76" s="1"><v>182</v></c><c r="B76" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C76" s="1" t="str"><v>Instellen werkgroep samenwerkingsafspraken GS-PS Omgevingswet</v></c><c r="D76" s="1" t="str"><v/></c><c r="E76" s="1" t="str"><v/></c><c r="F76" s="4" t="str"><v/></c><c r="G76" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H76" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I76" s="1"/><c r="J76" s="1" t="str"><v>Provinciale Staten</v></c><c r="K76" s="4"><v>45322.0</v></c><c r="L76" s="1"><v>1</v></c><c r="M76" s="1"/></row><row r="77" spans="1:13" customFormat="false"><c r="A77" s="1"><v>183</v></c><c r="B77" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C77" s="1" t="str"><v>Aanpassing formatieve omvang college van Gedeputeerde Staten</v></c><c r="D77" s="1" t="str"><v/></c><c r="E77" s="1" t="str"><v/></c><c r="F77" s="4" t="str"><v/></c><c r="G77" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H77" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I77" s="1"/><c r="J77" s="1" t="str"><v>Provinciale Staten</v></c><c r="K77" s="4"><v>45322.0</v></c><c r="L77" s="1"><v>1</v></c><c r="M77" s="1"/></row><row r="78" spans="1:13" customFormat="false"><c r="A78" s="1"><v>184</v></c><c r="B78" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C78" s="1" t="str"><v>AER Summer Academy</v></c><c r="D78" s="1" t="str"><v>Via Fractievoorzittersoverleg</v></c><c r="E78" s="1" t="str"><v/></c><c r="F78" s="4" t="str"><v/></c><c r="G78" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H78" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I78" s="1"/><c r="J78" s="1" t="str"><v>Provinciale Staten</v></c><c r="K78" s="4"><v>45350.0</v></c><c r="L78" s="1"><v>1</v></c><c r="M78" s="1"/></row><row r="79" spans="1:13" customFormat="false"><c r="A79" s="1"><v>184</v></c><c r="B79" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C79" s="1" t="str"><v>AER Summer Academy</v></c><c r="D79" s="1" t="str"><v>Via Fractievoorzittersoverleg</v></c><c r="E79" s="1" t="str"><v/></c><c r="F79" s="4" t="str"><v/></c><c r="G79" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H79" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I79" s="1"/><c r="J79" s="1" t="str"><v>Provinciale Staten</v></c><c r="K79" s="4"><v>45406.0</v></c><c r="L79" s="1"><v>1</v></c><c r="M79" s="1"/></row><row r="80" spans="1:13" customFormat="false"><c r="A80" s="1"><v>184</v></c><c r="B80" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C80" s="1" t="str"><v>AER Summer Academy</v></c><c r="D80" s="1" t="str"><v>Via Fractievoorzittersoverleg</v></c><c r="E80" s="1" t="str"><v/></c><c r="F80" s="4" t="str"><v/></c><c r="G80" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H80" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I80" s="1"/><c r="J80" s="1" t="str"><v>Beeldvorming EMS</v></c><c r="K80" s="4"><v>45581.0</v></c><c r="L80" s="1"><v>1</v></c><c r="M80" s="1"/></row><row r="81" spans="1:13" customFormat="false"><c r="A81" s="1"><v>184</v></c><c r="B81" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C81" s="1" t="str"><v>AER Summer Academy</v></c><c r="D81" s="1" t="str"><v>Via Fractievoorzittersoverleg</v></c><c r="E81" s="1" t="str"><v/></c><c r="F81" s="4" t="str"><v/></c><c r="G81" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H81" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I81" s="1"/><c r="J81" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K81" s="4"><v>45700.0</v></c><c r="L81" s="1"><v>1</v></c><c r="M81" s="1"/></row><row r="82" spans="1:13" customFormat="false"><c r="A82" s="1"><v>184</v></c><c r="B82" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C82" s="1" t="str"><v>AER Summer Academy</v></c><c r="D82" s="1" t="str"><v>Via Fractievoorzittersoverleg</v></c><c r="E82" s="1" t="str"><v/></c><c r="F82" s="4" t="str"><v/></c><c r="G82" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H82" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I82" s="1"/><c r="J82" s="1" t="str"><v>Provinciale Staten</v></c><c r="K82" s="4"><v>45742.0</v></c><c r="L82" s="1"><v>1</v></c><c r="M82" s="1"/></row><row r="83" spans="1:13" customFormat="false"><c r="A83" s="1"><v>185</v></c><c r="B83" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C83" s="1" t="str"><v>Gedragscode integer handelen Statenleden en Burgerleden Provincie Flevoland</v></c><c r="D83" s="1" t="str"><v/></c><c r="E83" s="1" t="str"><v/></c><c r="F83" s="4"><v>45314.0</v></c><c r="G83" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H83" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I83" s="1" t="str"><v>Statengriffie</v></c><c r="J83" s="1" t="str"><v>Provinciale Staten</v></c><c r="K83" s="4"><v>45406.0</v></c><c r="L83" s="1"><v>1</v></c><c r="M83" s="1"/></row><row r="84" spans="1:13" customFormat="false"><c r="A84" s="1"><v>298</v></c><c r="B84" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C84" s="1" t="str"><v>Wijziging Verordening rechtspositie staten- en commissieleden provincie Flevoland 2019</v></c><c r="D84" s="1" t="str"><v xml:space="preserve">Op 13 december 2023 hebben Provinciale Staten de motie "Goed voor jezelf zorgen is nodig om goed voor een ander te zorgen" aangenomen.&#13;
 De motie verzoekt de Statengriffie:&#13;
 - Een statenvoorstel voor te bereiden dat inhoudt een aanpassing van de Verordening rechtspositie Staten- en  Commissieleden Provincie Flevoland 2019, met dien verstande dat hierin wordt opgenomen dat leden van Provinciale Staten éénmaal per jaar een uitkering ontvangen ter grootte van een maand vergoeding, waarmee zij voorzieningen kunnen treffen ter zake van arbeidsongeschiktheid, ouderdom en overlijden. Ter dekking hiervan de vrije ruimte in te zetten van de Stelpost Nieuw Beleid (tot en met 2026).&#13;
 De motie verzoekt het college met een passend dekkingsvoorstel te komen in een P&amp;C-product voor de periode na 2026.&#13;
 </v></c><c r="E84" s="1" t="str"><v/></c><c r="F84" s="4" t="str"><v/></c><c r="G84" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H84" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I84" s="1" t="str"><v>Statengriffie</v></c><c r="J84" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K84" s="4"><v>45392.0</v></c><c r="L84" s="1"><v>1</v></c><c r="M84" s="1"/></row><row r="85" spans="1:13" customFormat="false"><c r="A85" s="1"><v>298</v></c><c r="B85" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C85" s="1" t="str"><v>Wijziging Verordening rechtspositie staten- en commissieleden provincie Flevoland 2019</v></c><c r="D85" s="1" t="str"><v xml:space="preserve">Op 13 december 2023 hebben Provinciale Staten de motie "Goed voor jezelf zorgen is nodig om goed voor een ander te zorgen" aangenomen.&#13;
 De motie verzoekt de Statengriffie:&#13;
 - Een statenvoorstel voor te bereiden dat inhoudt een aanpassing van de Verordening rechtspositie Staten- en  Commissieleden Provincie Flevoland 2019, met dien verstande dat hierin wordt opgenomen dat leden van Provinciale Staten éénmaal per jaar een uitkering ontvangen ter grootte van een maand vergoeding, waarmee zij voorzieningen kunnen treffen ter zake van arbeidsongeschiktheid, ouderdom en overlijden. Ter dekking hiervan de vrije ruimte in te zetten van de Stelpost Nieuw Beleid (tot en met 2026).&#13;
 De motie verzoekt het college met een passend dekkingsvoorstel te komen in een P&amp;C-product voor de periode na 2026.&#13;
 </v></c><c r="E85" s="1" t="str"><v/></c><c r="F85" s="4" t="str"><v/></c><c r="G85" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H85" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I85" s="1" t="str"><v>Statengriffie</v></c><c r="J85" s="1" t="str"><v>Provinciale Staten</v></c><c r="K85" s="4"><v>45406.0</v></c><c r="L85" s="1"><v>1</v></c><c r="M85" s="1"/></row><row r="86" spans="1:13" customFormat="false"><c r="A86" s="1"><v>317</v></c><c r="B86" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C86" s="1" t="str"><v>Instellen werkgroep vergroten politieke jongerenparticipatie</v></c><c r="D86" s="1" t="str"><v xml:space="preserve">De werkgroep Vergroten politieke jongerenparticipatie (voorheen werkgroep Jongerenoverleg Provinciale Staten) wordt ingesteld met de opdracht: &#13;
 -	uitvoering te geven aan bestaande activiteiten die direct of indirect betrekking hebben op jongerenparticipatie en -educatie;&#13;
 -	het Educatieprogramma te evalueren en Provinciale Staten hierover te adviseren;&#13;
 -	concrete voorstellen voor te bereiden over het betrekken van jongeren bij de Flevolandse politiek;&#13;
 -	Provinciale Staten jaarlijks te informeren over de stand van zaken middels een voortgangsverslag mei 2025.&#13;
 </v></c><c r="E86" s="1" t="str"><v/></c><c r="F86" s="4" t="str"><v/></c><c r="G86" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H86" s="1" t="str"><v xml:space="preserve"> Algemeen, Rapporteur</v></c><c r="I86" s="1" t="str"><v>Griffie</v></c><c r="J86" s="1" t="str"><v>Provinciale Staten</v></c><c r="K86" s="4"><v>45588.0</v></c><c r="L86" s="1"><v>1</v></c><c r="M86" s="1"/></row><row r="87" spans="1:13" customFormat="false"><c r="A87" s="1"><v>329</v></c><c r="B87" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C87" s="1" t="str"><v>Samenwerkingsafspraken GS-PS Omgevingswet</v></c><c r="D87" s="1" t="str"><v xml:space="preserve">Door het verschuiven van een aantal bevoegdheden van Provinciale Staten (PS) naar Gedeputeerde (GS) met de inwerkingtreding van de Omgevingswet hebben PS en GS nadrukkelijker dan voorheen een gezamenlijke verantwoordelijkheid in het uitvoeren van de wet. De Samenwerkingsafspraken GS - PS Omgevingswet geven&#13;
 invulling aan de onderlinge samenwerking bij besluitvormingsprocessen van de verschillende instrumenten van de wet. Deze samenwerkingsafspraken zijn voorbereid door een Statenwerkgroep waar ook een gedeputeerde lid van is.&#13;
 &#13;
 </v></c><c r="E87" s="1" t="str"><v/></c><c r="F87" s="4" t="str"><v/></c><c r="G87" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H87" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I87" s="1" t="str"><v>Ruimte en Landschap</v></c><c r="J87" s="1" t="str"><v>Beeldvorming RND</v></c><c r="K87" s="4"><v>45259.0</v></c><c r="L87" s="1"><v>1</v></c><c r="M87" s="1"/></row><row r="88" spans="1:13" customFormat="false"><c r="A88" s="1"><v>329</v></c><c r="B88" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C88" s="1" t="str"><v>Samenwerkingsafspraken GS-PS Omgevingswet</v></c><c r="D88" s="1" t="str"><v xml:space="preserve">Door het verschuiven van een aantal bevoegdheden van Provinciale Staten (PS) naar Gedeputeerde (GS) met de inwerkingtreding van de Omgevingswet hebben PS en GS nadrukkelijker dan voorheen een gezamenlijke verantwoordelijkheid in het uitvoeren van de wet. De Samenwerkingsafspraken GS - PS Omgevingswet geven&#13;
 invulling aan de onderlinge samenwerking bij besluitvormingsprocessen van de verschillende instrumenten van de wet. Deze samenwerkingsafspraken zijn voorbereid door een Statenwerkgroep waar ook een gedeputeerde lid van is.&#13;
 &#13;
 </v></c><c r="E88" s="1" t="str"><v/></c><c r="F88" s="4" t="str"><v/></c><c r="G88" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H88" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I88" s="1" t="str"><v>Ruimte en Landschap</v></c><c r="J88" s="1" t="str"><v>Oordeelsvorming RND</v></c><c r="K88" s="4"><v>45539.0</v></c><c r="L88" s="1"><v>1</v></c><c r="M88" s="1"/></row><row r="89" spans="1:13" customFormat="false"><c r="A89" s="1"><v>329</v></c><c r="B89" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C89" s="1" t="str"><v>Samenwerkingsafspraken GS-PS Omgevingswet</v></c><c r="D89" s="1" t="str"><v xml:space="preserve">Door het verschuiven van een aantal bevoegdheden van Provinciale Staten (PS) naar Gedeputeerde (GS) met de inwerkingtreding van de Omgevingswet hebben PS en GS nadrukkelijker dan voorheen een gezamenlijke verantwoordelijkheid in het uitvoeren van de wet. De Samenwerkingsafspraken GS - PS Omgevingswet geven&#13;
 invulling aan de onderlinge samenwerking bij besluitvormingsprocessen van de verschillende instrumenten van de wet. Deze samenwerkingsafspraken zijn voorbereid door een Statenwerkgroep waar ook een gedeputeerde lid van is.&#13;
 &#13;
 </v></c><c r="E89" s="1" t="str"><v/></c><c r="F89" s="4" t="str"><v/></c><c r="G89" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H89" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I89" s="1" t="str"><v>Ruimte en Landschap</v></c><c r="J89" s="1" t="str"><v>Beeldvorming RND</v></c><c r="K89" s="4"><v>45539.0</v></c><c r="L89" s="1"><v>1</v></c><c r="M89" s="1"/></row><row r="90" spans="1:13" customFormat="false"><c r="A90" s="1"><v>329</v></c><c r="B90" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C90" s="1" t="str"><v>Samenwerkingsafspraken GS-PS Omgevingswet</v></c><c r="D90" s="1" t="str"><v xml:space="preserve">Door het verschuiven van een aantal bevoegdheden van Provinciale Staten (PS) naar Gedeputeerde (GS) met de inwerkingtreding van de Omgevingswet hebben PS en GS nadrukkelijker dan voorheen een gezamenlijke verantwoordelijkheid in het uitvoeren van de wet. De Samenwerkingsafspraken GS - PS Omgevingswet geven&#13;
 invulling aan de onderlinge samenwerking bij besluitvormingsprocessen van de verschillende instrumenten van de wet. Deze samenwerkingsafspraken zijn voorbereid door een Statenwerkgroep waar ook een gedeputeerde lid van is.&#13;
 &#13;
 </v></c><c r="E90" s="1" t="str"><v/></c><c r="F90" s="4" t="str"><v/></c><c r="G90" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H90" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I90" s="1" t="str"><v>Ruimte en Landschap</v></c><c r="J90" s="1" t="str"><v>Provinciale Staten</v></c><c r="K90" s="4"><v>45560.0</v></c><c r="L90" s="1"><v>1</v></c><c r="M90" s="1"/></row><row r="91" spans="1:13" customFormat="false"><c r="A91" s="1"><v>329</v></c><c r="B91" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C91" s="1" t="str"><v>Samenwerkingsafspraken GS-PS Omgevingswet</v></c><c r="D91" s="1" t="str"><v xml:space="preserve">Door het verschuiven van een aantal bevoegdheden van Provinciale Staten (PS) naar Gedeputeerde (GS) met de inwerkingtreding van de Omgevingswet hebben PS en GS nadrukkelijker dan voorheen een gezamenlijke verantwoordelijkheid in het uitvoeren van de wet. De Samenwerkingsafspraken GS - PS Omgevingswet geven&#13;
 invulling aan de onderlinge samenwerking bij besluitvormingsprocessen van de verschillende instrumenten van de wet. Deze samenwerkingsafspraken zijn voorbereid door een Statenwerkgroep waar ook een gedeputeerde lid van is.&#13;
 &#13;
 </v></c><c r="E91" s="1" t="str"><v/></c><c r="F91" s="4" t="str"><v/></c><c r="G91" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H91" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I91" s="1" t="str"><v>Ruimte en Landschap</v></c><c r="J91" s="1" t="str"><v>Activiteit dit jaar</v></c><c r="K91" s="4"><v>46266.0</v></c><c r="L91" s="1"><v>0</v></c><c r="M91" s="1"/></row><row r="92" spans="1:13" customFormat="false"><c r="A92" s="1"><v>330</v></c><c r="B92" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C92" s="1" t="str"><v>Instellingsbesluit Presidium en benoeming leden Presidium</v></c><c r="D92" s="1" t="str"><v xml:space="preserve">Het is wenselijk dat (de leden van) Provinciale Staten zich niet druk hoeven te maken over de kwaliteitsvraag en de procedurevraag, maar zich in de politieke arena kunnen richten op de toekomst van de provincie Flevoland. Het nieuwe Presidium heeft als doel dat Provinciale Staten hun aandacht kunnen vestigen op de ontwikkeling van de provincie Flevoland en hierover het politieke debat te voeren. Dit wordt bevorderd door de controle en de besluiten ten aanzien van het besluitvormingsproces en de kwaliteit van de stukken te delegeren aan een ‘dagelijks bestuur’ van Provinciale Staten: het Presidium. &#13;
-De kwaliteitsverbetering van de stukken en van het besluitvormingsproces kan alleen slagen als Provinciale Staten dit in een goede samenwerking met Gedeputeerde Staten en de ambtelijke organisatie oppakt.</v></c><c r="E92" s="1" t="str"><v/></c><c r="F92" s="4" t="str"><v/></c><c r="G92" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H92" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I92" s="1" t="str"><v>Griffie</v></c><c r="J92" s="1" t="str"><v>Provinciale Staten</v></c><c r="K92" s="4"><v>45490.0</v></c><c r="L92" s="1"><v>1</v></c><c r="M92" s="1"/></row><row r="93" spans="1:13" customFormat="false"><c r="A93" s="1"><v>338</v></c><c r="B93" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C93" s="1" t="str"><v>Verordening rechtsbescherming provincie Flevoland - wijziging</v></c><c r="D93" s="1" t="str"><v xml:space="preserve">Verordening rechtsbescherming provincie Flevoland </v></c><c r="E93" s="1" t="str"><v/></c><c r="F93" s="4" t="str"><v/></c><c r="G93" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H93" s="1" t="str"><v xml:space="preserve"> Gerritsen</v></c><c r="I93" s="1" t="str"><v>Juridisch specialisten</v></c><c r="J93" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K93" s="4"><v>45616.0</v></c><c r="L93" s="1"><v>1</v></c><c r="M93" s="1"/></row><row r="94" spans="1:13" customFormat="false"><c r="A94" s="1"><v>338</v></c><c r="B94" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C94" s="1" t="str"><v>Verordening rechtsbescherming provincie Flevoland - wijziging</v></c><c r="D94" s="1" t="str"><v xml:space="preserve">Verordening rechtsbescherming provincie Flevoland </v></c><c r="E94" s="1" t="str"><v/></c><c r="F94" s="4" t="str"><v/></c><c r="G94" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H94" s="1" t="str"><v xml:space="preserve"> Gerritsen</v></c><c r="I94" s="1" t="str"><v>Juridisch specialisten</v></c><c r="J94" s="1" t="str"><v>Provinciale Staten</v></c><c r="K94" s="4"><v>45637.0</v></c><c r="L94" s="1"><v>1</v></c><c r="M94" s="1"/></row><row r="95" spans="1:13" customFormat="false"><c r="A95" s="1"><v>338</v></c><c r="B95" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C95" s="1" t="str"><v>Verordening rechtsbescherming provincie Flevoland - wijziging</v></c><c r="D95" s="1" t="str"><v xml:space="preserve">Verordening rechtsbescherming provincie Flevoland </v></c><c r="E95" s="1" t="str"><v/></c><c r="F95" s="4" t="str"><v/></c><c r="G95" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H95" s="1" t="str"><v xml:space="preserve"> Gerritsen</v></c><c r="I95" s="1" t="str"><v>Juridisch specialisten</v></c><c r="J95" s="1" t="str"><v>Beeldvorming EMS</v></c><c r="K95" s="4"><v>46260.0</v></c><c r="L95" s="1"><v>0</v></c><c r="M95" s="1"/></row><row r="96" spans="1:13" customFormat="false"><c r="A96" s="1"><v>338</v></c><c r="B96" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C96" s="1" t="str"><v>Verordening rechtsbescherming provincie Flevoland - wijziging</v></c><c r="D96" s="1" t="str"><v xml:space="preserve">Verordening rechtsbescherming provincie Flevoland </v></c><c r="E96" s="1" t="str"><v/></c><c r="F96" s="4" t="str"><v/></c><c r="G96" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H96" s="1" t="str"><v xml:space="preserve"> Gerritsen</v></c><c r="I96" s="1" t="str"><v>Juridisch specialisten</v></c><c r="J96" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K96" s="4"><v>46267.0</v></c><c r="L96" s="1"><v>0</v></c><c r="M96" s="1"/></row><row r="97" spans="1:13" customFormat="false"><c r="A97" s="1"><v>338</v></c><c r="B97" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C97" s="1" t="str"><v>Verordening rechtsbescherming provincie Flevoland - wijziging</v></c><c r="D97" s="1" t="str"><v xml:space="preserve">Verordening rechtsbescherming provincie Flevoland </v></c><c r="E97" s="1" t="str"><v/></c><c r="F97" s="4" t="str"><v/></c><c r="G97" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H97" s="1" t="str"><v xml:space="preserve"> Gerritsen</v></c><c r="I97" s="1" t="str"><v>Juridisch specialisten</v></c><c r="J97" s="1" t="str"><v>Provinciale Staten</v></c><c r="K97" s="4"><v>46281.0</v></c><c r="L97" s="1"><v>0</v></c><c r="M97" s="1"/></row><row r="98" spans="1:13" customFormat="false"><c r="A98" s="1"><v>347</v></c><c r="B98" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C98" s="1" t="str"><v xml:space="preserve">Controleplan 2024 en Boardletter </v></c><c r="D98" s="1" t="str"><v>Boardletter 2024 en Controleplan 2024 – gesprek met de accountant</v></c><c r="E98" s="1" t="str"><v/></c><c r="F98" s="4" t="str"><v/></c><c r="G98" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H98" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I98" s="1"/><c r="J98" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K98" s="4"><v>45693.0</v></c><c r="L98" s="1"><v>1</v></c><c r="M98" s="1"/></row><row r="99" spans="1:13" customFormat="false"><c r="A99" s="1"><v>353</v></c><c r="B99" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C99" s="1" t="str"><v>Aanbesteding van de Accountantsdiensten 2025-2028</v></c><c r="D99" s="1" t="str"><v/></c><c r="E99" s="1" t="str"><v/></c><c r="F99" s="4" t="str"><v/></c><c r="G99" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H99" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I99" s="1"/><c r="J99" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K99" s="4"><v>45735.0</v></c><c r="L99" s="1"><v>1</v></c><c r="M99" s="1"/></row><row r="100" spans="1:13" customFormat="false"><c r="A100" s="1"><v>353</v></c><c r="B100" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C100" s="1" t="str"><v>Aanbesteding van de Accountantsdiensten 2025-2028</v></c><c r="D100" s="1" t="str"><v/></c><c r="E100" s="1" t="str"><v/></c><c r="F100" s="4" t="str"><v/></c><c r="G100" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H100" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I100" s="1"/><c r="J100" s="1" t="str"><v>Beeldvorming EMS</v></c><c r="K100" s="4"><v>45735.0</v></c><c r="L100" s="1"><v>1</v></c><c r="M100" s="1"/></row><row r="101" spans="1:13" customFormat="false"><c r="A101" s="1"><v>353</v></c><c r="B101" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C101" s="1" t="str"><v>Aanbesteding van de Accountantsdiensten 2025-2028</v></c><c r="D101" s="1" t="str"><v/></c><c r="E101" s="1" t="str"><v/></c><c r="F101" s="4" t="str"><v/></c><c r="G101" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H101" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I101" s="1"/><c r="J101" s="1" t="str"><v>Provinciale Staten</v></c><c r="K101" s="4"><v>45742.0</v></c><c r="L101" s="1"><v>1</v></c><c r="M101" s="1"/></row><row r="102" spans="1:13" customFormat="false"><c r="A102" s="1"><v>354</v></c><c r="B102" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C102" s="1" t="str"><v xml:space="preserve">Vaststelling fractievergoedingen </v></c><c r="D102" s="1" t="str"><v/></c><c r="E102" s="1" t="str"><v/></c><c r="F102" s="4" t="str"><v/></c><c r="G102" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H102" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I102" s="1" t="str"><v>Griffie</v></c><c r="J102" s="1" t="str"><v>Oordeelsvorming Integrale Statencommissie</v></c><c r="K102" s="4"><v>45112.0</v></c><c r="L102" s="1"><v>1</v></c><c r="M102" s="1"/></row><row r="103" spans="1:13" customFormat="false"><c r="A103" s="1"><v>354</v></c><c r="B103" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C103" s="1" t="str"><v xml:space="preserve">Vaststelling fractievergoedingen </v></c><c r="D103" s="1" t="str"><v/></c><c r="E103" s="1" t="str"><v/></c><c r="F103" s="4" t="str"><v/></c><c r="G103" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H103" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I103" s="1" t="str"><v>Griffie</v></c><c r="J103" s="1" t="str"><v>Provinciale Staten</v></c><c r="K103" s="4"><v>45126.0</v></c><c r="L103" s="1"><v>1</v></c><c r="M103" s="1"/></row><row r="104" spans="1:13" customFormat="false"><c r="A104" s="1"><v>354</v></c><c r="B104" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C104" s="1" t="str"><v xml:space="preserve">Vaststelling fractievergoedingen </v></c><c r="D104" s="1" t="str"><v/></c><c r="E104" s="1" t="str"><v/></c><c r="F104" s="4" t="str"><v/></c><c r="G104" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H104" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I104" s="1" t="str"><v>Griffie</v></c><c r="J104" s="1" t="str"><v>Seniorenconvent</v></c><c r="K104" s="4"><v>45126.0</v></c><c r="L104" s="1"><v>1</v></c><c r="M104" s="1"/></row><row r="105" spans="1:13" customFormat="false"><c r="A105" s="1"><v>354</v></c><c r="B105" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C105" s="1" t="str"><v xml:space="preserve">Vaststelling fractievergoedingen </v></c><c r="D105" s="1" t="str"><v/></c><c r="E105" s="1" t="str"><v/></c><c r="F105" s="4" t="str"><v/></c><c r="G105" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H105" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I105" s="1" t="str"><v>Griffie</v></c><c r="J105" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K105" s="4"><v>45357.0</v></c><c r="L105" s="1"><v>1</v></c><c r="M105" s="1"/></row><row r="106" spans="1:13" customFormat="false"><c r="A106" s="1"><v>354</v></c><c r="B106" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C106" s="1" t="str"><v xml:space="preserve">Vaststelling fractievergoedingen </v></c><c r="D106" s="1" t="str"><v/></c><c r="E106" s="1" t="str"><v/></c><c r="F106" s="4" t="str"><v/></c><c r="G106" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H106" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I106" s="1" t="str"><v>Griffie</v></c><c r="J106" s="1" t="str"><v>Provinciale Staten</v></c><c r="K106" s="4"><v>45378.0</v></c><c r="L106" s="1"><v>1</v></c><c r="M106" s="1"/></row><row r="107" spans="1:13" customFormat="false"><c r="A107" s="1"><v>354</v></c><c r="B107" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C107" s="1" t="str"><v xml:space="preserve">Vaststelling fractievergoedingen </v></c><c r="D107" s="1" t="str"><v/></c><c r="E107" s="1" t="str"><v/></c><c r="F107" s="4" t="str"><v/></c><c r="G107" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H107" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I107" s="1" t="str"><v>Griffie</v></c><c r="J107" s="1" t="str"><v>Fractievoorzittersoverleg</v></c><c r="K107" s="4"><v>45714.0</v></c><c r="L107" s="1"><v>1</v></c><c r="M107" s="1"/></row><row r="108" spans="1:13" customFormat="false"><c r="A108" s="1"><v>354</v></c><c r="B108" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C108" s="1" t="str"><v xml:space="preserve">Vaststelling fractievergoedingen </v></c><c r="D108" s="1" t="str"><v/></c><c r="E108" s="1" t="str"><v/></c><c r="F108" s="4" t="str"><v/></c><c r="G108" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H108" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I108" s="1" t="str"><v>Griffie</v></c><c r="J108" s="1" t="str"><v>Fractievoorzittersoverleg</v></c><c r="K108" s="4"><v>45742.0</v></c><c r="L108" s="1"><v>1</v></c><c r="M108" s="1"/></row><row r="109" spans="1:13" customFormat="false"><c r="A109" s="1"><v>354</v></c><c r="B109" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C109" s="1" t="str"><v xml:space="preserve">Vaststelling fractievergoedingen </v></c><c r="D109" s="1" t="str"><v/></c><c r="E109" s="1" t="str"><v/></c><c r="F109" s="4" t="str"><v/></c><c r="G109" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H109" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I109" s="1" t="str"><v>Griffie</v></c><c r="J109" s="1" t="str"><v>Provinciale Staten</v></c><c r="K109" s="4"><v>45742.0</v></c><c r="L109" s="1"><v>1</v></c><c r="M109" s="1"/></row><row r="110" spans="1:13" customFormat="false"><c r="A110" s="1"><v>354</v></c><c r="B110" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C110" s="1" t="str"><v xml:space="preserve">Vaststelling fractievergoedingen </v></c><c r="D110" s="1" t="str"><v/></c><c r="E110" s="1" t="str"><v/></c><c r="F110" s="4" t="str"><v/></c><c r="G110" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H110" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I110" s="1" t="str"><v>Griffie</v></c><c r="J110" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K110" s="4"><v>46099.0</v></c><c r="L110" s="1"><v>1</v></c><c r="M110" s="1"/></row><row r="111" spans="1:13" customFormat="false"><c r="A111" s="1"><v>354</v></c><c r="B111" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C111" s="1" t="str"><v xml:space="preserve">Vaststelling fractievergoedingen </v></c><c r="D111" s="1" t="str"><v/></c><c r="E111" s="1" t="str"><v/></c><c r="F111" s="4" t="str"><v/></c><c r="G111" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H111" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I111" s="1" t="str"><v>Griffie</v></c><c r="J111" s="1" t="str"><v>Fractievoorzittersoverleg</v></c><c r="K111" s="4"><v>46106.0</v></c><c r="L111" s="1"><v>1</v></c><c r="M111" s="1"/></row><row r="112" spans="1:13" customFormat="false"><c r="A112" s="1"><v>354</v></c><c r="B112" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C112" s="1" t="str"><v xml:space="preserve">Vaststelling fractievergoedingen </v></c><c r="D112" s="1" t="str"><v/></c><c r="E112" s="1" t="str"><v/></c><c r="F112" s="4" t="str"><v/></c><c r="G112" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H112" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I112" s="1" t="str"><v>Griffie</v></c><c r="J112" s="1" t="str"><v>Provinciale Staten</v></c><c r="K112" s="4"><v>46106.0</v></c><c r="L112" s="1"><v>1</v></c><c r="M112" s="1"/></row><row r="113" spans="1:13" customFormat="false"><c r="A113" s="1"><v>355</v></c><c r="B113" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C113" s="1" t="str"><v xml:space="preserve">Randstedelijke Rekenkamer - Begrotingswijziging </v></c><c r="D113" s="1" t="str"><v>in de brief van de RRK (zie dossier) staat: Wij zijn voornemens vanaf het begrotingsjaar 2026 geen reguliere begrotingswijzing aan u voor te leggen. Uit analyse van de aangepaste begrotingen van de afgelopen jaren is gebleken dat de voorgestelde financiële mutaties, net als in deze aangepaste begroting, van beperkte omvang zijn. Vanuit het oogpunt van nut en noodzaak ligt het daarom niet in de rede om standaard, zonder dat daarvoor een betekenisvolle beleidsmatige en/of financiële aanleiding is, een begrotingswijziging aan Provinciale Staten voor te leggen. Andere provinciale rekenkamers doen dat evenmin. In lijn met de werkwijze van andere provinciale rekenkamers, is de Randstedelijke Rekenkamer voornemens om daarvoor in de plaats de Provinciale Staten jaarlijks te informeren over het onderzoeksprogramma voor het komende jaar.</v></c><c r="E113" s="1" t="str"><v/></c><c r="F113" s="4" t="str"><v/></c><c r="G113" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H113" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I113" s="1"/><c r="J113" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K113" s="4"><v>44965.0</v></c><c r="L113" s="1"><v>1</v></c><c r="M113" s="1"/></row><row r="114" spans="1:13" customFormat="false"><c r="A114" s="1"><v>355</v></c><c r="B114" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C114" s="1" t="str"><v xml:space="preserve">Randstedelijke Rekenkamer - Begrotingswijziging </v></c><c r="D114" s="1" t="str"><v>in de brief van de RRK (zie dossier) staat: Wij zijn voornemens vanaf het begrotingsjaar 2026 geen reguliere begrotingswijzing aan u voor te leggen. Uit analyse van de aangepaste begrotingen van de afgelopen jaren is gebleken dat de voorgestelde financiële mutaties, net als in deze aangepaste begroting, van beperkte omvang zijn. Vanuit het oogpunt van nut en noodzaak ligt het daarom niet in de rede om standaard, zonder dat daarvoor een betekenisvolle beleidsmatige en/of financiële aanleiding is, een begrotingswijziging aan Provinciale Staten voor te leggen. Andere provinciale rekenkamers doen dat evenmin. In lijn met de werkwijze van andere provinciale rekenkamers, is de Randstedelijke Rekenkamer voornemens om daarvoor in de plaats de Provinciale Staten jaarlijks te informeren over het onderzoeksprogramma voor het komende jaar.</v></c><c r="E114" s="1" t="str"><v/></c><c r="F114" s="4" t="str"><v/></c><c r="G114" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H114" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I114" s="1"/><c r="J114" s="1" t="str"><v>Provinciale Staten</v></c><c r="K114" s="4"><v>44979.0</v></c><c r="L114" s="1"><v>1</v></c><c r="M114" s="1"/></row><row r="115" spans="1:13" customFormat="false"><c r="A115" s="1"><v>355</v></c><c r="B115" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C115" s="1" t="str"><v xml:space="preserve">Randstedelijke Rekenkamer - Begrotingswijziging </v></c><c r="D115" s="1" t="str"><v>in de brief van de RRK (zie dossier) staat: Wij zijn voornemens vanaf het begrotingsjaar 2026 geen reguliere begrotingswijzing aan u voor te leggen. Uit analyse van de aangepaste begrotingen van de afgelopen jaren is gebleken dat de voorgestelde financiële mutaties, net als in deze aangepaste begroting, van beperkte omvang zijn. Vanuit het oogpunt van nut en noodzaak ligt het daarom niet in de rede om standaard, zonder dat daarvoor een betekenisvolle beleidsmatige en/of financiële aanleiding is, een begrotingswijziging aan Provinciale Staten voor te leggen. Andere provinciale rekenkamers doen dat evenmin. In lijn met de werkwijze van andere provinciale rekenkamers, is de Randstedelijke Rekenkamer voornemens om daarvoor in de plaats de Provinciale Staten jaarlijks te informeren over het onderzoeksprogramma voor het komende jaar.</v></c><c r="E115" s="1" t="str"><v/></c><c r="F115" s="4" t="str"><v/></c><c r="G115" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H115" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I115" s="1"/><c r="J115" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K115" s="4"><v>45329.0</v></c><c r="L115" s="1"><v>1</v></c><c r="M115" s="1"/></row><row r="116" spans="1:13" customFormat="false"><c r="A116" s="1"><v>355</v></c><c r="B116" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C116" s="1" t="str"><v xml:space="preserve">Randstedelijke Rekenkamer - Begrotingswijziging </v></c><c r="D116" s="1" t="str"><v>in de brief van de RRK (zie dossier) staat: Wij zijn voornemens vanaf het begrotingsjaar 2026 geen reguliere begrotingswijzing aan u voor te leggen. Uit analyse van de aangepaste begrotingen van de afgelopen jaren is gebleken dat de voorgestelde financiële mutaties, net als in deze aangepaste begroting, van beperkte omvang zijn. Vanuit het oogpunt van nut en noodzaak ligt het daarom niet in de rede om standaard, zonder dat daarvoor een betekenisvolle beleidsmatige en/of financiële aanleiding is, een begrotingswijziging aan Provinciale Staten voor te leggen. Andere provinciale rekenkamers doen dat evenmin. In lijn met de werkwijze van andere provinciale rekenkamers, is de Randstedelijke Rekenkamer voornemens om daarvoor in de plaats de Provinciale Staten jaarlijks te informeren over het onderzoeksprogramma voor het komende jaar.</v></c><c r="E116" s="1" t="str"><v/></c><c r="F116" s="4" t="str"><v/></c><c r="G116" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H116" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I116" s="1"/><c r="J116" s="1" t="str"><v>Provinciale Staten</v></c><c r="K116" s="4"><v>45350.0</v></c><c r="L116" s="1"><v>1</v></c><c r="M116" s="1"/></row><row r="117" spans="1:13" customFormat="false"><c r="A117" s="1"><v>355</v></c><c r="B117" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C117" s="1" t="str"><v xml:space="preserve">Randstedelijke Rekenkamer - Begrotingswijziging </v></c><c r="D117" s="1" t="str"><v>in de brief van de RRK (zie dossier) staat: Wij zijn voornemens vanaf het begrotingsjaar 2026 geen reguliere begrotingswijzing aan u voor te leggen. Uit analyse van de aangepaste begrotingen van de afgelopen jaren is gebleken dat de voorgestelde financiële mutaties, net als in deze aangepaste begroting, van beperkte omvang zijn. Vanuit het oogpunt van nut en noodzaak ligt het daarom niet in de rede om standaard, zonder dat daarvoor een betekenisvolle beleidsmatige en/of financiële aanleiding is, een begrotingswijziging aan Provinciale Staten voor te leggen. Andere provinciale rekenkamers doen dat evenmin. In lijn met de werkwijze van andere provinciale rekenkamers, is de Randstedelijke Rekenkamer voornemens om daarvoor in de plaats de Provinciale Staten jaarlijks te informeren over het onderzoeksprogramma voor het komende jaar.</v></c><c r="E117" s="1" t="str"><v/></c><c r="F117" s="4" t="str"><v/></c><c r="G117" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H117" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I117" s="1"/><c r="J117" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K117" s="4"><v>45721.0</v></c><c r="L117" s="1"><v>1</v></c><c r="M117" s="1"/></row><row r="118" spans="1:13" customFormat="false"><c r="A118" s="1"><v>355</v></c><c r="B118" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C118" s="1" t="str"><v xml:space="preserve">Randstedelijke Rekenkamer - Begrotingswijziging </v></c><c r="D118" s="1" t="str"><v>in de brief van de RRK (zie dossier) staat: Wij zijn voornemens vanaf het begrotingsjaar 2026 geen reguliere begrotingswijzing aan u voor te leggen. Uit analyse van de aangepaste begrotingen van de afgelopen jaren is gebleken dat de voorgestelde financiële mutaties, net als in deze aangepaste begroting, van beperkte omvang zijn. Vanuit het oogpunt van nut en noodzaak ligt het daarom niet in de rede om standaard, zonder dat daarvoor een betekenisvolle beleidsmatige en/of financiële aanleiding is, een begrotingswijziging aan Provinciale Staten voor te leggen. Andere provinciale rekenkamers doen dat evenmin. In lijn met de werkwijze van andere provinciale rekenkamers, is de Randstedelijke Rekenkamer voornemens om daarvoor in de plaats de Provinciale Staten jaarlijks te informeren over het onderzoeksprogramma voor het komende jaar.</v></c><c r="E118" s="1" t="str"><v/></c><c r="F118" s="4" t="str"><v/></c><c r="G118" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H118" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I118" s="1"/><c r="J118" s="1" t="str"><v>Beeldvorming EMS</v></c><c r="K118" s="4"><v>45721.0</v></c><c r="L118" s="1"><v>1</v></c><c r="M118" s="1"/></row><row r="119" spans="1:13" customFormat="false"><c r="A119" s="1"><v>355</v></c><c r="B119" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C119" s="1" t="str"><v xml:space="preserve">Randstedelijke Rekenkamer - Begrotingswijziging </v></c><c r="D119" s="1" t="str"><v>in de brief van de RRK (zie dossier) staat: Wij zijn voornemens vanaf het begrotingsjaar 2026 geen reguliere begrotingswijzing aan u voor te leggen. Uit analyse van de aangepaste begrotingen van de afgelopen jaren is gebleken dat de voorgestelde financiële mutaties, net als in deze aangepaste begroting, van beperkte omvang zijn. Vanuit het oogpunt van nut en noodzaak ligt het daarom niet in de rede om standaard, zonder dat daarvoor een betekenisvolle beleidsmatige en/of financiële aanleiding is, een begrotingswijziging aan Provinciale Staten voor te leggen. Andere provinciale rekenkamers doen dat evenmin. In lijn met de werkwijze van andere provinciale rekenkamers, is de Randstedelijke Rekenkamer voornemens om daarvoor in de plaats de Provinciale Staten jaarlijks te informeren over het onderzoeksprogramma voor het komende jaar.</v></c><c r="E119" s="1" t="str"><v/></c><c r="F119" s="4" t="str"><v/></c><c r="G119" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H119" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I119" s="1"/><c r="J119" s="1" t="str"><v>Provinciale Staten</v></c><c r="K119" s="4"><v>45742.0</v></c><c r="L119" s="1"><v>1</v></c><c r="M119" s="1"/></row><row r="120" spans="1:13" customFormat="false"><c r="A120" s="1"><v>369</v></c><c r="B120" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C120" s="1" t="str"><v>Agenderingsverzoek - Ondermijning en criminaliteit op het platteland (CDA,D66)</v></c><c r="D120" s="1" t="str"><v xml:space="preserve">Regelmatig is er in het nieuws dat boerenbedrijven stoppen zonder regeling of mogelijkheid tot herbestemming. De vaste lasten lopen echter door. Dit kan zorgen voor een kwetsbare groep mensen, die met leegstaande panden, interessant c.q. kwetsbaar worden voor criminelen.&#13;
+De kwaliteitsverbetering van de stukken en van het besluitvormingsproces kan alleen slagen als Provinciale Staten dit in een goede samenwerking met Gedeputeerde Staten en de ambtelijke organisatie oppakt.</v></c><c r="E92" s="1" t="str"><v/></c><c r="F92" s="4" t="str"><v/></c><c r="G92" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H92" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I92" s="1" t="str"><v>Griffie</v></c><c r="J92" s="1" t="str"><v>Provinciale Staten</v></c><c r="K92" s="4"><v>45490.0</v></c><c r="L92" s="1"><v>1</v></c><c r="M92" s="1"/></row><row r="93" spans="1:13" customFormat="false"><c r="A93" s="1"><v>338</v></c><c r="B93" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C93" s="1" t="str"><v>Verordening rechtsbescherming provincie Flevoland - wijziging</v></c><c r="D93" s="1" t="str"><v xml:space="preserve">Verordening rechtsbescherming provincie Flevoland </v></c><c r="E93" s="1" t="str"><v/></c><c r="F93" s="4" t="str"><v/></c><c r="G93" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H93" s="1" t="str"><v xml:space="preserve"> Gerritsen</v></c><c r="I93" s="1" t="str"><v>Juridisch specialisten</v></c><c r="J93" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K93" s="4"><v>45616.0</v></c><c r="L93" s="1"><v>1</v></c><c r="M93" s="1"/></row><row r="94" spans="1:13" customFormat="false"><c r="A94" s="1"><v>338</v></c><c r="B94" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C94" s="1" t="str"><v>Verordening rechtsbescherming provincie Flevoland - wijziging</v></c><c r="D94" s="1" t="str"><v xml:space="preserve">Verordening rechtsbescherming provincie Flevoland </v></c><c r="E94" s="1" t="str"><v/></c><c r="F94" s="4" t="str"><v/></c><c r="G94" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H94" s="1" t="str"><v xml:space="preserve"> Gerritsen</v></c><c r="I94" s="1" t="str"><v>Juridisch specialisten</v></c><c r="J94" s="1" t="str"><v>Provinciale Staten</v></c><c r="K94" s="4"><v>45637.0</v></c><c r="L94" s="1"><v>1</v></c><c r="M94" s="1"/></row><row r="95" spans="1:13" customFormat="false"><c r="A95" s="1"><v>338</v></c><c r="B95" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C95" s="1" t="str"><v>Verordening rechtsbescherming provincie Flevoland - wijziging</v></c><c r="D95" s="1" t="str"><v xml:space="preserve">Verordening rechtsbescherming provincie Flevoland </v></c><c r="E95" s="1" t="str"><v/></c><c r="F95" s="4" t="str"><v/></c><c r="G95" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H95" s="1" t="str"><v xml:space="preserve"> Gerritsen</v></c><c r="I95" s="1" t="str"><v>Juridisch specialisten</v></c><c r="J95" s="1" t="str"><v>Beeldvorming EMS</v></c><c r="K95" s="4"><v>46260.0</v></c><c r="L95" s="1"><v>1</v></c><c r="M95" s="1"/></row><row r="96" spans="1:13" customFormat="false"><c r="A96" s="1"><v>338</v></c><c r="B96" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C96" s="1" t="str"><v>Verordening rechtsbescherming provincie Flevoland - wijziging</v></c><c r="D96" s="1" t="str"><v xml:space="preserve">Verordening rechtsbescherming provincie Flevoland </v></c><c r="E96" s="1" t="str"><v/></c><c r="F96" s="4" t="str"><v/></c><c r="G96" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H96" s="1" t="str"><v xml:space="preserve"> Gerritsen</v></c><c r="I96" s="1" t="str"><v>Juridisch specialisten</v></c><c r="J96" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K96" s="4"><v>46267.0</v></c><c r="L96" s="1"><v>1</v></c><c r="M96" s="1"/></row><row r="97" spans="1:13" customFormat="false"><c r="A97" s="1"><v>338</v></c><c r="B97" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C97" s="1" t="str"><v>Verordening rechtsbescherming provincie Flevoland - wijziging</v></c><c r="D97" s="1" t="str"><v xml:space="preserve">Verordening rechtsbescherming provincie Flevoland </v></c><c r="E97" s="1" t="str"><v/></c><c r="F97" s="4" t="str"><v/></c><c r="G97" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H97" s="1" t="str"><v xml:space="preserve"> Gerritsen</v></c><c r="I97" s="1" t="str"><v>Juridisch specialisten</v></c><c r="J97" s="1" t="str"><v>Provinciale Staten</v></c><c r="K97" s="4"><v>46281.0</v></c><c r="L97" s="1"><v>0</v></c><c r="M97" s="1"/></row><row r="98" spans="1:13" customFormat="false"><c r="A98" s="1"><v>347</v></c><c r="B98" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C98" s="1" t="str"><v xml:space="preserve">Controleplan 2024 en Boardletter </v></c><c r="D98" s="1" t="str"><v>Boardletter 2024 en Controleplan 2024 – gesprek met de accountant</v></c><c r="E98" s="1" t="str"><v/></c><c r="F98" s="4" t="str"><v/></c><c r="G98" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H98" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I98" s="1"/><c r="J98" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K98" s="4"><v>45693.0</v></c><c r="L98" s="1"><v>1</v></c><c r="M98" s="1"/></row><row r="99" spans="1:13" customFormat="false"><c r="A99" s="1"><v>353</v></c><c r="B99" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C99" s="1" t="str"><v>Aanbesteding van de Accountantsdiensten 2025-2028</v></c><c r="D99" s="1" t="str"><v/></c><c r="E99" s="1" t="str"><v/></c><c r="F99" s="4" t="str"><v/></c><c r="G99" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H99" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I99" s="1"/><c r="J99" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K99" s="4"><v>45735.0</v></c><c r="L99" s="1"><v>1</v></c><c r="M99" s="1"/></row><row r="100" spans="1:13" customFormat="false"><c r="A100" s="1"><v>353</v></c><c r="B100" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C100" s="1" t="str"><v>Aanbesteding van de Accountantsdiensten 2025-2028</v></c><c r="D100" s="1" t="str"><v/></c><c r="E100" s="1" t="str"><v/></c><c r="F100" s="4" t="str"><v/></c><c r="G100" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H100" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I100" s="1"/><c r="J100" s="1" t="str"><v>Beeldvorming EMS</v></c><c r="K100" s="4"><v>45735.0</v></c><c r="L100" s="1"><v>1</v></c><c r="M100" s="1"/></row><row r="101" spans="1:13" customFormat="false"><c r="A101" s="1"><v>353</v></c><c r="B101" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C101" s="1" t="str"><v>Aanbesteding van de Accountantsdiensten 2025-2028</v></c><c r="D101" s="1" t="str"><v/></c><c r="E101" s="1" t="str"><v/></c><c r="F101" s="4" t="str"><v/></c><c r="G101" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H101" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I101" s="1"/><c r="J101" s="1" t="str"><v>Provinciale Staten</v></c><c r="K101" s="4"><v>45742.0</v></c><c r="L101" s="1"><v>1</v></c><c r="M101" s="1"/></row><row r="102" spans="1:13" customFormat="false"><c r="A102" s="1"><v>354</v></c><c r="B102" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C102" s="1" t="str"><v xml:space="preserve">Vaststelling fractievergoedingen </v></c><c r="D102" s="1" t="str"><v/></c><c r="E102" s="1" t="str"><v/></c><c r="F102" s="4" t="str"><v/></c><c r="G102" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H102" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I102" s="1" t="str"><v>Griffie</v></c><c r="J102" s="1" t="str"><v>Oordeelsvorming Integrale Statencommissie</v></c><c r="K102" s="4"><v>45112.0</v></c><c r="L102" s="1"><v>1</v></c><c r="M102" s="1"/></row><row r="103" spans="1:13" customFormat="false"><c r="A103" s="1"><v>354</v></c><c r="B103" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C103" s="1" t="str"><v xml:space="preserve">Vaststelling fractievergoedingen </v></c><c r="D103" s="1" t="str"><v/></c><c r="E103" s="1" t="str"><v/></c><c r="F103" s="4" t="str"><v/></c><c r="G103" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H103" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I103" s="1" t="str"><v>Griffie</v></c><c r="J103" s="1" t="str"><v>Provinciale Staten</v></c><c r="K103" s="4"><v>45126.0</v></c><c r="L103" s="1"><v>1</v></c><c r="M103" s="1"/></row><row r="104" spans="1:13" customFormat="false"><c r="A104" s="1"><v>354</v></c><c r="B104" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C104" s="1" t="str"><v xml:space="preserve">Vaststelling fractievergoedingen </v></c><c r="D104" s="1" t="str"><v/></c><c r="E104" s="1" t="str"><v/></c><c r="F104" s="4" t="str"><v/></c><c r="G104" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H104" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I104" s="1" t="str"><v>Griffie</v></c><c r="J104" s="1" t="str"><v>Seniorenconvent</v></c><c r="K104" s="4"><v>45126.0</v></c><c r="L104" s="1"><v>1</v></c><c r="M104" s="1"/></row><row r="105" spans="1:13" customFormat="false"><c r="A105" s="1"><v>354</v></c><c r="B105" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C105" s="1" t="str"><v xml:space="preserve">Vaststelling fractievergoedingen </v></c><c r="D105" s="1" t="str"><v/></c><c r="E105" s="1" t="str"><v/></c><c r="F105" s="4" t="str"><v/></c><c r="G105" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H105" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I105" s="1" t="str"><v>Griffie</v></c><c r="J105" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K105" s="4"><v>45357.0</v></c><c r="L105" s="1"><v>1</v></c><c r="M105" s="1"/></row><row r="106" spans="1:13" customFormat="false"><c r="A106" s="1"><v>354</v></c><c r="B106" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C106" s="1" t="str"><v xml:space="preserve">Vaststelling fractievergoedingen </v></c><c r="D106" s="1" t="str"><v/></c><c r="E106" s="1" t="str"><v/></c><c r="F106" s="4" t="str"><v/></c><c r="G106" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H106" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I106" s="1" t="str"><v>Griffie</v></c><c r="J106" s="1" t="str"><v>Provinciale Staten</v></c><c r="K106" s="4"><v>45378.0</v></c><c r="L106" s="1"><v>1</v></c><c r="M106" s="1"/></row><row r="107" spans="1:13" customFormat="false"><c r="A107" s="1"><v>354</v></c><c r="B107" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C107" s="1" t="str"><v xml:space="preserve">Vaststelling fractievergoedingen </v></c><c r="D107" s="1" t="str"><v/></c><c r="E107" s="1" t="str"><v/></c><c r="F107" s="4" t="str"><v/></c><c r="G107" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H107" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I107" s="1" t="str"><v>Griffie</v></c><c r="J107" s="1" t="str"><v>Fractievoorzittersoverleg</v></c><c r="K107" s="4"><v>45714.0</v></c><c r="L107" s="1"><v>1</v></c><c r="M107" s="1"/></row><row r="108" spans="1:13" customFormat="false"><c r="A108" s="1"><v>354</v></c><c r="B108" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C108" s="1" t="str"><v xml:space="preserve">Vaststelling fractievergoedingen </v></c><c r="D108" s="1" t="str"><v/></c><c r="E108" s="1" t="str"><v/></c><c r="F108" s="4" t="str"><v/></c><c r="G108" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H108" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I108" s="1" t="str"><v>Griffie</v></c><c r="J108" s="1" t="str"><v>Fractievoorzittersoverleg</v></c><c r="K108" s="4"><v>45742.0</v></c><c r="L108" s="1"><v>1</v></c><c r="M108" s="1"/></row><row r="109" spans="1:13" customFormat="false"><c r="A109" s="1"><v>354</v></c><c r="B109" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C109" s="1" t="str"><v xml:space="preserve">Vaststelling fractievergoedingen </v></c><c r="D109" s="1" t="str"><v/></c><c r="E109" s="1" t="str"><v/></c><c r="F109" s="4" t="str"><v/></c><c r="G109" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H109" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I109" s="1" t="str"><v>Griffie</v></c><c r="J109" s="1" t="str"><v>Provinciale Staten</v></c><c r="K109" s="4"><v>45742.0</v></c><c r="L109" s="1"><v>1</v></c><c r="M109" s="1"/></row><row r="110" spans="1:13" customFormat="false"><c r="A110" s="1"><v>354</v></c><c r="B110" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C110" s="1" t="str"><v xml:space="preserve">Vaststelling fractievergoedingen </v></c><c r="D110" s="1" t="str"><v/></c><c r="E110" s="1" t="str"><v/></c><c r="F110" s="4" t="str"><v/></c><c r="G110" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H110" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I110" s="1" t="str"><v>Griffie</v></c><c r="J110" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K110" s="4"><v>46099.0</v></c><c r="L110" s="1"><v>1</v></c><c r="M110" s="1"/></row><row r="111" spans="1:13" customFormat="false"><c r="A111" s="1"><v>354</v></c><c r="B111" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C111" s="1" t="str"><v xml:space="preserve">Vaststelling fractievergoedingen </v></c><c r="D111" s="1" t="str"><v/></c><c r="E111" s="1" t="str"><v/></c><c r="F111" s="4" t="str"><v/></c><c r="G111" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H111" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I111" s="1" t="str"><v>Griffie</v></c><c r="J111" s="1" t="str"><v>Fractievoorzittersoverleg</v></c><c r="K111" s="4"><v>46106.0</v></c><c r="L111" s="1"><v>1</v></c><c r="M111" s="1"/></row><row r="112" spans="1:13" customFormat="false"><c r="A112" s="1"><v>354</v></c><c r="B112" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C112" s="1" t="str"><v xml:space="preserve">Vaststelling fractievergoedingen </v></c><c r="D112" s="1" t="str"><v/></c><c r="E112" s="1" t="str"><v/></c><c r="F112" s="4" t="str"><v/></c><c r="G112" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H112" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I112" s="1" t="str"><v>Griffie</v></c><c r="J112" s="1" t="str"><v>Provinciale Staten</v></c><c r="K112" s="4"><v>46106.0</v></c><c r="L112" s="1"><v>1</v></c><c r="M112" s="1"/></row><row r="113" spans="1:13" customFormat="false"><c r="A113" s="1"><v>355</v></c><c r="B113" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C113" s="1" t="str"><v xml:space="preserve">Randstedelijke Rekenkamer - Begrotingswijziging </v></c><c r="D113" s="1" t="str"><v>in de brief van de RRK (zie dossier) staat: Wij zijn voornemens vanaf het begrotingsjaar 2026 geen reguliere begrotingswijzing aan u voor te leggen. Uit analyse van de aangepaste begrotingen van de afgelopen jaren is gebleken dat de voorgestelde financiële mutaties, net als in deze aangepaste begroting, van beperkte omvang zijn. Vanuit het oogpunt van nut en noodzaak ligt het daarom niet in de rede om standaard, zonder dat daarvoor een betekenisvolle beleidsmatige en/of financiële aanleiding is, een begrotingswijziging aan Provinciale Staten voor te leggen. Andere provinciale rekenkamers doen dat evenmin. In lijn met de werkwijze van andere provinciale rekenkamers, is de Randstedelijke Rekenkamer voornemens om daarvoor in de plaats de Provinciale Staten jaarlijks te informeren over het onderzoeksprogramma voor het komende jaar.</v></c><c r="E113" s="1" t="str"><v/></c><c r="F113" s="4" t="str"><v/></c><c r="G113" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H113" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I113" s="1"/><c r="J113" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K113" s="4"><v>44965.0</v></c><c r="L113" s="1"><v>1</v></c><c r="M113" s="1"/></row><row r="114" spans="1:13" customFormat="false"><c r="A114" s="1"><v>355</v></c><c r="B114" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C114" s="1" t="str"><v xml:space="preserve">Randstedelijke Rekenkamer - Begrotingswijziging </v></c><c r="D114" s="1" t="str"><v>in de brief van de RRK (zie dossier) staat: Wij zijn voornemens vanaf het begrotingsjaar 2026 geen reguliere begrotingswijzing aan u voor te leggen. Uit analyse van de aangepaste begrotingen van de afgelopen jaren is gebleken dat de voorgestelde financiële mutaties, net als in deze aangepaste begroting, van beperkte omvang zijn. Vanuit het oogpunt van nut en noodzaak ligt het daarom niet in de rede om standaard, zonder dat daarvoor een betekenisvolle beleidsmatige en/of financiële aanleiding is, een begrotingswijziging aan Provinciale Staten voor te leggen. Andere provinciale rekenkamers doen dat evenmin. In lijn met de werkwijze van andere provinciale rekenkamers, is de Randstedelijke Rekenkamer voornemens om daarvoor in de plaats de Provinciale Staten jaarlijks te informeren over het onderzoeksprogramma voor het komende jaar.</v></c><c r="E114" s="1" t="str"><v/></c><c r="F114" s="4" t="str"><v/></c><c r="G114" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H114" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I114" s="1"/><c r="J114" s="1" t="str"><v>Provinciale Staten</v></c><c r="K114" s="4"><v>44979.0</v></c><c r="L114" s="1"><v>1</v></c><c r="M114" s="1"/></row><row r="115" spans="1:13" customFormat="false"><c r="A115" s="1"><v>355</v></c><c r="B115" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C115" s="1" t="str"><v xml:space="preserve">Randstedelijke Rekenkamer - Begrotingswijziging </v></c><c r="D115" s="1" t="str"><v>in de brief van de RRK (zie dossier) staat: Wij zijn voornemens vanaf het begrotingsjaar 2026 geen reguliere begrotingswijzing aan u voor te leggen. Uit analyse van de aangepaste begrotingen van de afgelopen jaren is gebleken dat de voorgestelde financiële mutaties, net als in deze aangepaste begroting, van beperkte omvang zijn. Vanuit het oogpunt van nut en noodzaak ligt het daarom niet in de rede om standaard, zonder dat daarvoor een betekenisvolle beleidsmatige en/of financiële aanleiding is, een begrotingswijziging aan Provinciale Staten voor te leggen. Andere provinciale rekenkamers doen dat evenmin. In lijn met de werkwijze van andere provinciale rekenkamers, is de Randstedelijke Rekenkamer voornemens om daarvoor in de plaats de Provinciale Staten jaarlijks te informeren over het onderzoeksprogramma voor het komende jaar.</v></c><c r="E115" s="1" t="str"><v/></c><c r="F115" s="4" t="str"><v/></c><c r="G115" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H115" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I115" s="1"/><c r="J115" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K115" s="4"><v>45329.0</v></c><c r="L115" s="1"><v>1</v></c><c r="M115" s="1"/></row><row r="116" spans="1:13" customFormat="false"><c r="A116" s="1"><v>355</v></c><c r="B116" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C116" s="1" t="str"><v xml:space="preserve">Randstedelijke Rekenkamer - Begrotingswijziging </v></c><c r="D116" s="1" t="str"><v>in de brief van de RRK (zie dossier) staat: Wij zijn voornemens vanaf het begrotingsjaar 2026 geen reguliere begrotingswijzing aan u voor te leggen. Uit analyse van de aangepaste begrotingen van de afgelopen jaren is gebleken dat de voorgestelde financiële mutaties, net als in deze aangepaste begroting, van beperkte omvang zijn. Vanuit het oogpunt van nut en noodzaak ligt het daarom niet in de rede om standaard, zonder dat daarvoor een betekenisvolle beleidsmatige en/of financiële aanleiding is, een begrotingswijziging aan Provinciale Staten voor te leggen. Andere provinciale rekenkamers doen dat evenmin. In lijn met de werkwijze van andere provinciale rekenkamers, is de Randstedelijke Rekenkamer voornemens om daarvoor in de plaats de Provinciale Staten jaarlijks te informeren over het onderzoeksprogramma voor het komende jaar.</v></c><c r="E116" s="1" t="str"><v/></c><c r="F116" s="4" t="str"><v/></c><c r="G116" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H116" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I116" s="1"/><c r="J116" s="1" t="str"><v>Provinciale Staten</v></c><c r="K116" s="4"><v>45350.0</v></c><c r="L116" s="1"><v>1</v></c><c r="M116" s="1"/></row><row r="117" spans="1:13" customFormat="false"><c r="A117" s="1"><v>355</v></c><c r="B117" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C117" s="1" t="str"><v xml:space="preserve">Randstedelijke Rekenkamer - Begrotingswijziging </v></c><c r="D117" s="1" t="str"><v>in de brief van de RRK (zie dossier) staat: Wij zijn voornemens vanaf het begrotingsjaar 2026 geen reguliere begrotingswijzing aan u voor te leggen. Uit analyse van de aangepaste begrotingen van de afgelopen jaren is gebleken dat de voorgestelde financiële mutaties, net als in deze aangepaste begroting, van beperkte omvang zijn. Vanuit het oogpunt van nut en noodzaak ligt het daarom niet in de rede om standaard, zonder dat daarvoor een betekenisvolle beleidsmatige en/of financiële aanleiding is, een begrotingswijziging aan Provinciale Staten voor te leggen. Andere provinciale rekenkamers doen dat evenmin. In lijn met de werkwijze van andere provinciale rekenkamers, is de Randstedelijke Rekenkamer voornemens om daarvoor in de plaats de Provinciale Staten jaarlijks te informeren over het onderzoeksprogramma voor het komende jaar.</v></c><c r="E117" s="1" t="str"><v/></c><c r="F117" s="4" t="str"><v/></c><c r="G117" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H117" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I117" s="1"/><c r="J117" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K117" s="4"><v>45721.0</v></c><c r="L117" s="1"><v>1</v></c><c r="M117" s="1"/></row><row r="118" spans="1:13" customFormat="false"><c r="A118" s="1"><v>355</v></c><c r="B118" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C118" s="1" t="str"><v xml:space="preserve">Randstedelijke Rekenkamer - Begrotingswijziging </v></c><c r="D118" s="1" t="str"><v>in de brief van de RRK (zie dossier) staat: Wij zijn voornemens vanaf het begrotingsjaar 2026 geen reguliere begrotingswijzing aan u voor te leggen. Uit analyse van de aangepaste begrotingen van de afgelopen jaren is gebleken dat de voorgestelde financiële mutaties, net als in deze aangepaste begroting, van beperkte omvang zijn. Vanuit het oogpunt van nut en noodzaak ligt het daarom niet in de rede om standaard, zonder dat daarvoor een betekenisvolle beleidsmatige en/of financiële aanleiding is, een begrotingswijziging aan Provinciale Staten voor te leggen. Andere provinciale rekenkamers doen dat evenmin. In lijn met de werkwijze van andere provinciale rekenkamers, is de Randstedelijke Rekenkamer voornemens om daarvoor in de plaats de Provinciale Staten jaarlijks te informeren over het onderzoeksprogramma voor het komende jaar.</v></c><c r="E118" s="1" t="str"><v/></c><c r="F118" s="4" t="str"><v/></c><c r="G118" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H118" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I118" s="1"/><c r="J118" s="1" t="str"><v>Beeldvorming EMS</v></c><c r="K118" s="4"><v>45721.0</v></c><c r="L118" s="1"><v>1</v></c><c r="M118" s="1"/></row><row r="119" spans="1:13" customFormat="false"><c r="A119" s="1"><v>355</v></c><c r="B119" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C119" s="1" t="str"><v xml:space="preserve">Randstedelijke Rekenkamer - Begrotingswijziging </v></c><c r="D119" s="1" t="str"><v>in de brief van de RRK (zie dossier) staat: Wij zijn voornemens vanaf het begrotingsjaar 2026 geen reguliere begrotingswijzing aan u voor te leggen. Uit analyse van de aangepaste begrotingen van de afgelopen jaren is gebleken dat de voorgestelde financiële mutaties, net als in deze aangepaste begroting, van beperkte omvang zijn. Vanuit het oogpunt van nut en noodzaak ligt het daarom niet in de rede om standaard, zonder dat daarvoor een betekenisvolle beleidsmatige en/of financiële aanleiding is, een begrotingswijziging aan Provinciale Staten voor te leggen. Andere provinciale rekenkamers doen dat evenmin. In lijn met de werkwijze van andere provinciale rekenkamers, is de Randstedelijke Rekenkamer voornemens om daarvoor in de plaats de Provinciale Staten jaarlijks te informeren over het onderzoeksprogramma voor het komende jaar.</v></c><c r="E119" s="1" t="str"><v/></c><c r="F119" s="4" t="str"><v/></c><c r="G119" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H119" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I119" s="1"/><c r="J119" s="1" t="str"><v>Provinciale Staten</v></c><c r="K119" s="4"><v>45742.0</v></c><c r="L119" s="1"><v>1</v></c><c r="M119" s="1"/></row><row r="120" spans="1:13" customFormat="false"><c r="A120" s="1"><v>369</v></c><c r="B120" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C120" s="1" t="str"><v>Agenderingsverzoek - Ondermijning en criminaliteit op het platteland (CDA,D66)</v></c><c r="D120" s="1" t="str"><v xml:space="preserve">Regelmatig is er in het nieuws dat boerenbedrijven stoppen zonder regeling of mogelijkheid tot herbestemming. De vaste lasten lopen echter door. Dit kan zorgen voor een kwetsbare groep mensen, die met leegstaande panden, interessant c.q. kwetsbaar worden voor criminelen.&#13;
 Dit raakt ook de ruimtelijke opgave van de provincie. Met de omgevingsvisie op komst is het belangrijk dat Provinciale Staten goed geïnformeerd is over de ruimtelijke mogelijkheden om ondermijning te voorkomen en te bestrijden. &#13;
 </v></c><c r="E120" s="1" t="str"><v>CDA,D66</v></c><c r="F120" s="4" t="str"><v/></c><c r="G120" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H120" s="1" t="str"><v xml:space="preserve"> Gerritsen, Müller</v></c><c r="I120" s="1" t="str"><v>Kabinet</v></c><c r="J120" s="1" t="str"><v>Beeldvorming RND</v></c><c r="K120" s="4"><v>45819.0</v></c><c r="L120" s="1"><v>1</v></c><c r="M120" s="1"/></row><row r="121" spans="1:13" customFormat="false"><c r="A121" s="1"><v>370</v></c><c r="B121" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C121" s="1" t="str"><v>Borging van een provinciaal belang</v></c><c r="D121" s="1" t="str"><v>Provinciale Staten besluiten over de borging van een provinciaal belang</v></c><c r="E121" s="1" t="str"><v/></c><c r="F121" s="4" t="str"><v/></c><c r="G121" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H121" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I121" s="1" t="str"><v>Bestuursadvies</v></c><c r="J121" s="1" t="str"><v>Oordeelsvorming RND</v></c><c r="K121" s="4"><v>45784.0</v></c><c r="L121" s="1"><v>1</v></c><c r="M121" s="1"/></row><row r="122" spans="1:13" customFormat="false"><c r="A122" s="1"><v>370</v></c><c r="B122" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C122" s="1" t="str"><v>Borging van een provinciaal belang</v></c><c r="D122" s="1" t="str"><v>Provinciale Staten besluiten over de borging van een provinciaal belang</v></c><c r="E122" s="1" t="str"><v/></c><c r="F122" s="4" t="str"><v/></c><c r="G122" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H122" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I122" s="1" t="str"><v>Bestuursadvies</v></c><c r="J122" s="1" t="str"><v>Beeldvorming RND</v></c><c r="K122" s="4"><v>45784.0</v></c><c r="L122" s="1"><v>1</v></c><c r="M122" s="1"/></row><row r="123" spans="1:13" customFormat="false"><c r="A123" s="1"><v>370</v></c><c r="B123" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C123" s="1" t="str"><v>Borging van een provinciaal belang</v></c><c r="D123" s="1" t="str"><v>Provinciale Staten besluiten over de borging van een provinciaal belang</v></c><c r="E123" s="1" t="str"><v/></c><c r="F123" s="4" t="str"><v/></c><c r="G123" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H123" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I123" s="1" t="str"><v>Bestuursadvies</v></c><c r="J123" s="1" t="str"><v>Provinciale Staten</v></c><c r="K123" s="4"><v>45791.0</v></c><c r="L123" s="1"><v>1</v></c><c r="M123" s="1"/></row><row r="124" spans="1:13" customFormat="false"><c r="A124" s="1"><v>371</v></c><c r="B124" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C124" s="1" t="str"><v xml:space="preserve">Benoeming plaatsvervangend bestuurder Randstedelijke Rekenkamer </v></c><c r="D124" s="1" t="str"><v/></c><c r="E124" s="1" t="str"><v/></c><c r="F124" s="4" t="str"><v/></c><c r="G124" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H124" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I124" s="1" t="str"><v>Griffie</v></c><c r="J124" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K124" s="4"><v>45840.0</v></c><c r="L124" s="1"><v>1</v></c><c r="M124" s="1"/></row><row r="125" spans="1:13" customFormat="false"><c r="A125" s="1"><v>371</v></c><c r="B125" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C125" s="1" t="str"><v xml:space="preserve">Benoeming plaatsvervangend bestuurder Randstedelijke Rekenkamer </v></c><c r="D125" s="1" t="str"><v/></c><c r="E125" s="1" t="str"><v/></c><c r="F125" s="4" t="str"><v/></c><c r="G125" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H125" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I125" s="1" t="str"><v>Griffie</v></c><c r="J125" s="1" t="str"><v>Provinciale Staten</v></c><c r="K125" s="4"><v>45847.0</v></c><c r="L125" s="1"><v>1</v></c><c r="M125" s="1"/></row><row r="126" spans="1:13" customFormat="false"><c r="A126" s="1"><v>372</v></c><c r="B126" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C126" s="1" t="str"><v xml:space="preserve">IPO - Slagvaardige vereniging </v></c><c r="D126" s="1" t="str"><v xml:space="preserve">&#13;
 IPO Bestuur &amp; IPO-AV 25 maart 2025: scenario's besproken van een slagvaardiger IPO.  &#13;
  &#13;
 In januari 2023 hebben de Staten hun wensen en opvattingen bij het AEF rapport naar een slagvaardiger IPO kunnen geven.</v></c><c r="E126" s="1" t="str"><v/></c><c r="F126" s="4" t="str"><v/></c><c r="G126" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H126" s="1" t="str"><v xml:space="preserve"> Simonse</v></c><c r="I126" s="1" t="str"><v>Bestuursadvies</v></c><c r="J126" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K126" s="4"><v>44937.0</v></c><c r="L126" s="1"><v>1</v></c><c r="M126" s="1"/></row><row r="127" spans="1:13" customFormat="false"><c r="A127" s="1"><v>372</v></c><c r="B127" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C127" s="1" t="str"><v xml:space="preserve">IPO - Slagvaardige vereniging </v></c><c r="D127" s="1" t="str"><v xml:space="preserve">&#13;
 IPO Bestuur &amp; IPO-AV 25 maart 2025: scenario's besproken van een slagvaardiger IPO.  &#13;
  &#13;
 In januari 2023 hebben de Staten hun wensen en opvattingen bij het AEF rapport naar een slagvaardiger IPO kunnen geven.</v></c><c r="E127" s="1" t="str"><v/></c><c r="F127" s="4" t="str"><v/></c><c r="G127" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H127" s="1" t="str"><v xml:space="preserve"> Simonse</v></c><c r="I127" s="1" t="str"><v>Bestuursadvies</v></c><c r="J127" s="1" t="str"><v>Provinciale Staten</v></c><c r="K127" s="4"><v>44951.0</v></c><c r="L127" s="1"><v>1</v></c><c r="M127" s="1"/></row><row r="128" spans="1:13" customFormat="false"><c r="A128" s="1"><v>372</v></c><c r="B128" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C128" s="1" t="str"><v xml:space="preserve">IPO - Slagvaardige vereniging </v></c><c r="D128" s="1" t="str"><v xml:space="preserve">&#13;
 IPO Bestuur &amp; IPO-AV 25 maart 2025: scenario's besproken van een slagvaardiger IPO.  &#13;
  &#13;
 In januari 2023 hebben de Staten hun wensen en opvattingen bij het AEF rapport naar een slagvaardiger IPO kunnen geven.</v></c><c r="E128" s="1" t="str"><v/></c><c r="F128" s="4" t="str"><v/></c><c r="G128" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H128" s="1" t="str"><v xml:space="preserve"> Simonse</v></c><c r="I128" s="1" t="str"><v>Bestuursadvies</v></c><c r="J128" s="1" t="str"><v>Beeldvorming EMS</v></c><c r="K128" s="4"><v>45833.0</v></c><c r="L128" s="1"><v>1</v></c><c r="M128" s="1"/></row><row r="129" spans="1:13" customFormat="false"><c r="A129" s="1"><v>372</v></c><c r="B129" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C129" s="1" t="str"><v xml:space="preserve">IPO - Slagvaardige vereniging </v></c><c r="D129" s="1" t="str"><v xml:space="preserve">&#13;
 IPO Bestuur &amp; IPO-AV 25 maart 2025: scenario's besproken van een slagvaardiger IPO.  &#13;
  &#13;
 In januari 2023 hebben de Staten hun wensen en opvattingen bij het AEF rapport naar een slagvaardiger IPO kunnen geven.</v></c><c r="E129" s="1" t="str"><v/></c><c r="F129" s="4" t="str"><v/></c><c r="G129" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H129" s="1" t="str"><v xml:space="preserve"> Simonse</v></c><c r="I129" s="1" t="str"><v>Bestuursadvies</v></c><c r="J129" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K129" s="4"><v>45840.0</v></c><c r="L129" s="1"><v>1</v></c><c r="M129" s="1"/></row><row r="130" spans="1:13" customFormat="false"><c r="A130" s="1"><v>372</v></c><c r="B130" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C130" s="1" t="str"><v xml:space="preserve">IPO - Slagvaardige vereniging </v></c><c r="D130" s="1" t="str"><v xml:space="preserve">&#13;
 IPO Bestuur &amp; IPO-AV 25 maart 2025: scenario's besproken van een slagvaardiger IPO.  &#13;
  &#13;
 In januari 2023 hebben de Staten hun wensen en opvattingen bij het AEF rapport naar een slagvaardiger IPO kunnen geven.</v></c><c r="E130" s="1" t="str"><v/></c><c r="F130" s="4" t="str"><v/></c><c r="G130" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H130" s="1" t="str"><v xml:space="preserve"> Simonse</v></c><c r="I130" s="1" t="str"><v>Bestuursadvies</v></c><c r="J130" s="1" t="str"><v>Provinciale Staten</v></c><c r="K130" s="4"><v>45847.0</v></c><c r="L130" s="1"><v>1</v></c><c r="M130" s="1"/></row><row r="131" spans="1:13" customFormat="false"><c r="A131" s="1"><v>373</v></c><c r="B131" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C131" s="1" t="str"><v xml:space="preserve">IPO - Tussenrapportage IPO 2026 </v></c><c r="D131" s="1" t="str"><v xml:space="preserve">Het IPO Bestuur zal op 21 mei 2026 de Tussenrapportage 2026 (en de conceptbegroting 2027) vaststellen.&#13;
 Dit zal op 23 juni (vooralsnog) op de agenda van het IPO-AV staan</v></c><c r="E131" s="1" t="str"><v/></c><c r="F131" s="4" t="str"><v/></c><c r="G131" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H131" s="1" t="str"><v xml:space="preserve"> Simonse</v></c><c r="I131" s="1" t="str"><v>Concernzaken</v></c><c r="J131" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K131" s="4"><v>45819.0</v></c><c r="L131" s="1"><v>1</v></c><c r="M131" s="1"/></row><row r="132" spans="1:13" customFormat="false"><c r="A132" s="1"><v>373</v></c><c r="B132" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C132" s="1" t="str"><v xml:space="preserve">IPO - Tussenrapportage IPO 2026 </v></c><c r="D132" s="1" t="str"><v xml:space="preserve">Het IPO Bestuur zal op 21 mei 2026 de Tussenrapportage 2026 (en de conceptbegroting 2027) vaststellen.&#13;
 Dit zal op 23 juni (vooralsnog) op de agenda van het IPO-AV staan</v></c><c r="E132" s="1" t="str"><v/></c><c r="F132" s="4" t="str"><v/></c><c r="G132" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H132" s="1" t="str"><v xml:space="preserve"> Simonse</v></c><c r="I132" s="1" t="str"><v>Concernzaken</v></c><c r="J132" s="1" t="str"><v>Beeldvorming EMS</v></c><c r="K132" s="4"><v>45819.0</v></c><c r="L132" s="1"><v>1</v></c><c r="M132" s="1"/></row><row r="133" spans="1:13" customFormat="false"><c r="A133" s="1"><v>373</v></c><c r="B133" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C133" s="1" t="str"><v xml:space="preserve">IPO - Tussenrapportage IPO 2026 </v></c><c r="D133" s="1" t="str"><v xml:space="preserve">Het IPO Bestuur zal op 21 mei 2026 de Tussenrapportage 2026 (en de conceptbegroting 2027) vaststellen.&#13;
 Dit zal op 23 juni (vooralsnog) op de agenda van het IPO-AV staan</v></c><c r="E133" s="1" t="str"><v/></c><c r="F133" s="4" t="str"><v/></c><c r="G133" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H133" s="1" t="str"><v xml:space="preserve"> Simonse</v></c><c r="I133" s="1" t="str"><v>Concernzaken</v></c><c r="J133" s="1" t="str"><v>Provinciale Staten</v></c><c r="K133" s="4"><v>45826.0</v></c><c r="L133" s="1"><v>1</v></c><c r="M133" s="1"/></row><row r="134" spans="1:13" customFormat="false"><c r="A134" s="1"><v>373</v></c><c r="B134" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C134" s="1" t="str"><v xml:space="preserve">IPO - Tussenrapportage IPO 2026 </v></c><c r="D134" s="1" t="str"><v xml:space="preserve">Het IPO Bestuur zal op 21 mei 2026 de Tussenrapportage 2026 (en de conceptbegroting 2027) vaststellen.&#13;
 Dit zal op 23 juni (vooralsnog) op de agenda van het IPO-AV staan</v></c><c r="E134" s="1" t="str"><v/></c><c r="F134" s="4" t="str"><v/></c><c r="G134" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H134" s="1" t="str"><v xml:space="preserve"> Simonse</v></c><c r="I134" s="1" t="str"><v>Concernzaken</v></c><c r="J134" s="1" t="str"><v>Beeldvorming EMS</v></c><c r="K134" s="4"><v>46183.0</v></c><c r="L134" s="1"><v>1</v></c><c r="M134" s="1"/></row><row r="135" spans="1:13" customFormat="false"><c r="A135" s="1"><v>373</v></c><c r="B135" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C135" s="1" t="str"><v xml:space="preserve">IPO - Tussenrapportage IPO 2026 </v></c><c r="D135" s="1" t="str"><v xml:space="preserve">Het IPO Bestuur zal op 21 mei 2026 de Tussenrapportage 2026 (en de conceptbegroting 2027) vaststellen.&#13;
 Dit zal op 23 juni (vooralsnog) op de agenda van het IPO-AV staan</v></c><c r="E135" s="1" t="str"><v/></c><c r="F135" s="4" t="str"><v/></c><c r="G135" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H135" s="1" t="str"><v xml:space="preserve"> Simonse</v></c><c r="I135" s="1" t="str"><v>Concernzaken</v></c><c r="J135" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K135" s="4"><v>46190.0</v></c><c r="L135" s="1"><v>1</v></c><c r="M135" s="1"/></row><row r="136" spans="1:13" customFormat="false"><c r="A136" s="1"><v>373</v></c><c r="B136" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C136" s="1" t="str"><v xml:space="preserve">IPO - Tussenrapportage IPO 2026 </v></c><c r="D136" s="1" t="str"><v xml:space="preserve">Het IPO Bestuur zal op 21 mei 2026 de Tussenrapportage 2026 (en de conceptbegroting 2027) vaststellen.&#13;
 Dit zal op 23 juni (vooralsnog) op de agenda van het IPO-AV staan</v></c><c r="E136" s="1" t="str"><v/></c><c r="F136" s="4" t="str"><v/></c><c r="G136" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H136" s="1" t="str"><v xml:space="preserve"> Simonse</v></c><c r="I136" s="1" t="str"><v>Concernzaken</v></c><c r="J136" s="1" t="str"><v>Provinciale Staten</v></c><c r="K136" s="4"><v>46204.0</v></c><c r="L136" s="1"><v>1</v></c><c r="M136" s="1"/></row><row r="137" spans="1:13" customFormat="false"><c r="A137" s="1"><v>374</v></c><c r="B137" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C137" s="1" t="str"><v>Evaluatie van de Randstedelijke Rekenkamer en Programmaraad</v></c><c r="D137" s="1" t="str"><v xml:space="preserve">De gemeenschappelijke regeling Randstedelijke Rekenkamer schrijft voor dat de regeling om de zes jaar wordt geëvalueerd. De laatste periodieke evaluatie van de Randstedelijke Rekenkamer en de Programmaraad is van januari 2019. Daarnaast is in 2021 een onderzoek uitgevoerd naar het bestuursmodel van de Randstedelijke Rekenkamer. In 2024 is er opnieuw een periodieke evaluatie uitgevoerd, volgens de door de provincies daarover gemaakte afspraken. Met als doel lessen te trekken uit de afgelopen periode en zo bouwstenen te&#13;
 bieden voor de toekomst.</v></c><c r="E137" s="1" t="str"><v/></c><c r="F137" s="4" t="str"><v/></c><c r="G137" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H137" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I137" s="1" t="str"><v>Griffie</v></c><c r="J137" s="1" t="str"><v>Activiteit dit jaar</v></c><c r="K137" s="4"><v>45903.0</v></c><c r="L137" s="1"><v>1</v></c><c r="M137" s="1"/></row><row r="138" spans="1:13" customFormat="false"><c r="A138" s="1"><v>377</v></c><c r="B138" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C138" s="1" t="str"><v xml:space="preserve">Randstedelijke Rekenkamer concept Begroting </v></c><c r="D138" s="1" t="str"><v xml:space="preserve">De Randstedelijke Rekenkamer (RRK) biedt de conceptbegroting 2027 voor zienswijze aan.&#13;
 De conceptbegroting 2027 bevat de algemene financiële en beleidsmatige kaders voor 2027. Provinciale Staten kunnen eventuele zienswijze over de begroting 2027 uiterlijk 13 juli a.s. aan de RRK kenbaar maken. Daarna zal de Randstedelijke Rekenkamer de begroting vaststellen en aan u en de minister van Binnenlandse Zaken en Koninkrijksrelaties sturen.&#13;
@@ -1810,51 +1810,51 @@
 &#13;
 Op 24 september 2025 heeft Provinciale Staten de kaders uit de startnotitie vastgesteld.</v></c><c r="E168" s="1" t="str"><v/></c><c r="F168" s="4" t="str"><v/></c><c r="G168" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H168" s="1" t="str"><v xml:space="preserve"> Simonse</v></c><c r="I168" s="1" t="str"><v>Bestuursadvies</v></c><c r="J168" s="1" t="str"><v>Beeldvorming EMS</v></c><c r="K168" s="4"><v>46344.0</v></c><c r="L168" s="1"><v>0</v></c><c r="M168" s="1"/></row><row r="169" spans="1:13" customFormat="false"><c r="A169" s="1"><v>398</v></c><c r="B169" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C169" s="1" t="str"><v>Participatieverordening en Beleid uitdaagrecht</v></c><c r="D169" s="1" t="str"><v xml:space="preserve">Op 25 maart 2026 heeft Provinciale Staten de ontwerp-participatieverordening en het uitdaagrecht beleid behandeld. Daarna is het de inspraak ingegaan.&#13;
 &#13;
 Op 24 september 2025 heeft Provinciale Staten de kaders uit de startnotitie vastgesteld.</v></c><c r="E169" s="1" t="str"><v/></c><c r="F169" s="4" t="str"><v/></c><c r="G169" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H169" s="1" t="str"><v xml:space="preserve"> Simonse</v></c><c r="I169" s="1" t="str"><v>Bestuursadvies</v></c><c r="J169" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K169" s="4"><v>46351.0</v></c><c r="L169" s="1"><v>0</v></c><c r="M169" s="1"/></row><row r="170" spans="1:13" customFormat="false"><c r="A170" s="1"><v>398</v></c><c r="B170" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C170" s="1" t="str"><v>Participatieverordening en Beleid uitdaagrecht</v></c><c r="D170" s="1" t="str"><v xml:space="preserve">Op 25 maart 2026 heeft Provinciale Staten de ontwerp-participatieverordening en het uitdaagrecht beleid behandeld. Daarna is het de inspraak ingegaan.&#13;
 &#13;
 Op 24 september 2025 heeft Provinciale Staten de kaders uit de startnotitie vastgesteld.</v></c><c r="E170" s="1" t="str"><v/></c><c r="F170" s="4" t="str"><v/></c><c r="G170" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H170" s="1" t="str"><v xml:space="preserve"> Simonse</v></c><c r="I170" s="1" t="str"><v>Bestuursadvies</v></c><c r="J170" s="1" t="str"><v>Provinciale Staten</v></c><c r="K170" s="4"><v>46372.0</v></c><c r="L170" s="1"><v>0</v></c><c r="M170" s="1"/></row><row r="171" spans="1:13" customFormat="false"><c r="A171" s="1"><v>405</v></c><c r="B171" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C171" s="1" t="str"><v>Controleplan 2025 en Boardletter 2025 - Geannuleerd door weersomstandigheden</v></c><c r="D171" s="1" t="str"><v xml:space="preserve">In gesprek met de accountant </v></c><c r="E171" s="1" t="str"><v/></c><c r="F171" s="4" t="str"><v/></c><c r="G171" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H171" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I171" s="1"/><c r="J171" s="1" t="str"><v>Beeldvorming EMS</v></c><c r="K171" s="4"><v>46057.0</v></c><c r="L171" s="1"><v>1</v></c><c r="M171" s="1"/></row><row r="172" spans="1:13" customFormat="false"><c r="A172" s="1"><v>407</v></c><c r="B172" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C172" s="1" t="str"><v>Plan voor meer inwonerbetrokkenheid Provinciale Staten provincie Flevoland 2026 en 2027</v></c><c r="D172" s="1" t="str"><v xml:space="preserve">Het doel van dit plan is dat het politieke werk van Provinciale Staten zichtbaarder, begrijpelijker en toegankelijker wordt voor inwoners, zodat meer Flevolanders weten wat de Staten doen en hoe zij kunnen meepraten. &#13;
 De aanpak bestaat uit vier samenhangende onderdelen:&#13;
 1.	Leerlingen en onderwijs actief betrekken bij de provinciale democratie&#13;
 2.	Structurele communicatie via lokale media&#13;
 3.	Versterking van digitale zichtbaarheid en online informatievoorziening&#13;
 4.	Het organiseren van ontmoetingen en evenementen voor direct contact met inwoners en organisaties.&#13;
 </v></c><c r="E172" s="1" t="str"><v/></c><c r="F172" s="4" t="str"><v/></c><c r="G172" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H172" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I172" s="1" t="str"><v>Griffie</v></c><c r="J172" s="1" t="str"><v>Beeldvorming EMS</v></c><c r="K172" s="4"><v>46113.0</v></c><c r="L172" s="1"><v>1</v></c><c r="M172" s="1"/></row><row r="173" spans="1:13" customFormat="false"><c r="A173" s="1"><v>407</v></c><c r="B173" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C173" s="1" t="str"><v>Plan voor meer inwonerbetrokkenheid Provinciale Staten provincie Flevoland 2026 en 2027</v></c><c r="D173" s="1" t="str"><v xml:space="preserve">Het doel van dit plan is dat het politieke werk van Provinciale Staten zichtbaarder, begrijpelijker en toegankelijker wordt voor inwoners, zodat meer Flevolanders weten wat de Staten doen en hoe zij kunnen meepraten. &#13;
 De aanpak bestaat uit vier samenhangende onderdelen:&#13;
 1.	Leerlingen en onderwijs actief betrekken bij de provinciale democratie&#13;
 2.	Structurele communicatie via lokale media&#13;
 3.	Versterking van digitale zichtbaarheid en online informatievoorziening&#13;
 4.	Het organiseren van ontmoetingen en evenementen voor direct contact met inwoners en organisaties.&#13;
 </v></c><c r="E173" s="1" t="str"><v/></c><c r="F173" s="4" t="str"><v/></c><c r="G173" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H173" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I173" s="1" t="str"><v>Griffie</v></c><c r="J173" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K173" s="4"><v>46127.0</v></c><c r="L173" s="1"><v>1</v></c><c r="M173" s="1"/></row><row r="174" spans="1:13" customFormat="false"><c r="A174" s="1"><v>407</v></c><c r="B174" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C174" s="1" t="str"><v>Plan voor meer inwonerbetrokkenheid Provinciale Staten provincie Flevoland 2026 en 2027</v></c><c r="D174" s="1" t="str"><v xml:space="preserve">Het doel van dit plan is dat het politieke werk van Provinciale Staten zichtbaarder, begrijpelijker en toegankelijker wordt voor inwoners, zodat meer Flevolanders weten wat de Staten doen en hoe zij kunnen meepraten. &#13;
 De aanpak bestaat uit vier samenhangende onderdelen:&#13;
 1.	Leerlingen en onderwijs actief betrekken bij de provinciale democratie&#13;
 2.	Structurele communicatie via lokale media&#13;
 3.	Versterking van digitale zichtbaarheid en online informatievoorziening&#13;
 4.	Het organiseren van ontmoetingen en evenementen voor direct contact met inwoners en organisaties.&#13;
 </v></c><c r="E174" s="1" t="str"><v/></c><c r="F174" s="4" t="str"><v/></c><c r="G174" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H174" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I174" s="1" t="str"><v>Griffie</v></c><c r="J174" s="1" t="str"><v>Provinciale Staten</v></c><c r="K174" s="4"><v>46162.0</v></c><c r="L174" s="1"><v>1</v></c><c r="M174" s="1"/></row><row r="175" spans="1:13" customFormat="false"><c r="A175" s="1"><v>408</v></c><c r="B175" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C175" s="1" t="str"><v xml:space="preserve">Rekenkameronderzoek "Natuur in de gebouwde omgeving" </v></c><c r="D175" s="1" t="str"><v xml:space="preserve">Natuur kan een belangrijke bijdrage leveren aan verschillende maatschappelijke opgaven, zoals klimaatadaptatie, het versterken van de biodiversiteit en een gezonde leefomgeving. Het Nederlandse natuurbeleid richt zich in toenemende mate op de gebouwde omgeving, naast natuurgebieden. Ook stedelijke gebieden en dorpen kunnen een rol spelen in het versterken van natuurwaarden. Het verbinden van natuur binnen en buiten de gebouwde omgeving en het meenemen van natuur in ruimtelijke ontwikkelingen zijn daarbij van belang. De provincie kan hier vanuit haar verantwoordelijkheden voor natuur en ruimtelijke ordening een belangrijke rol in vervullen. &#13;
 &#13;
-In dit onderzoek kijkt de Randstedelijke Rekenkamer naar hoe de provincie stuurt op het realiseren en versterken van natuur in de gebouwde omgeving. Zij onderzoeken vanuit welke waarden en rolopvatting de provincie zich hiervoor inzet. Daarnaast onderzoeken zij hoe de provincie haar doelen heeft uitgewerkt en hoe de provincie de resultaten monitort en evalueert. Zij kijken daarbij zowel naar de instrumenten van de provincie als naar de samenwerking tussen de provincie en gemeenten en andere betrokken partijen. Tot slot hebben zij aandacht voor wat de provincies van elkaar kunnen leren. Het onderzoek wordt uitgevoerd voor de provincies Flevoland, Noord-Holland, Utrecht en Zuid-Holland.</v></c><c r="E175" s="1" t="str"><v/></c><c r="F175" s="4" t="str"><v/></c><c r="G175" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H175" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I175" s="1"/><c r="J175" s="1" t="str"><v>Activiteit dit jaar</v></c><c r="K175" s="4"><v>46387.0</v></c><c r="L175" s="1"><v>0</v></c><c r="M175" s="1"/></row><row r="176" spans="1:13" customFormat="false"><c r="A176" s="1"><v>410</v></c><c r="B176" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C176" s="1" t="str"><v>Rekenkameronderzoek "Cultuurbeleid"</v></c><c r="D176" s="1" t="str"><v/></c><c r="E176" s="1" t="str"><v/></c><c r="F176" s="4" t="str"><v/></c><c r="G176" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H176" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I176" s="1"/><c r="J176" s="1" t="str"><v>Activiteit dit jaar</v></c><c r="K176" s="4"><v>46387.0</v></c><c r="L176" s="1"><v>0</v></c><c r="M176" s="1"/></row><row r="177" spans="1:13" customFormat="false"><c r="A177" s="1"><v>411</v></c><c r="B177" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C177" s="1" t="str"><v>Rekenkameronderzoek "Gezonde Leefomgeving"</v></c><c r="D177" s="1" t="str"><v/></c><c r="E177" s="1" t="str"><v/></c><c r="F177" s="4" t="str"><v/></c><c r="G177" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H177" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I177" s="1"/><c r="J177" s="1" t="str"><v>Activiteit dit jaar</v></c><c r="K177" s="4"><v>46387.0</v></c><c r="L177" s="1"><v>0</v></c><c r="M177" s="1"/></row><row r="178" spans="1:13" customFormat="false"><c r="A178" s="1"><v>420</v></c><c r="B178" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C178" s="1" t="str"><v xml:space="preserve">Clusteronwikkeling Duurzame luchtvaart </v></c><c r="D178" s="1" t="str"><v>Agendering n.a.v. motie Clusterontwikkeling-duurzame-luchtvaart</v></c><c r="E178" s="1" t="str"><v/></c><c r="F178" s="4" t="str"><v/></c><c r="G178" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H178" s="1" t="str"><v xml:space="preserve"> Klopman</v></c><c r="I178" s="1"/><c r="J178" s="1" t="str"><v>Beeldvorming EMS</v></c><c r="K178" s="4"><v>46295.0</v></c><c r="L178" s="1"><v>0</v></c><c r="M178" s="1"/></row><row r="179" spans="1:13" customFormat="false"><c r="A179" s="1"><v>420</v></c><c r="B179" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C179" s="1" t="str"><v xml:space="preserve">Clusteronwikkeling Duurzame luchtvaart </v></c><c r="D179" s="1" t="str"><v>Agendering n.a.v. motie Clusterontwikkeling-duurzame-luchtvaart</v></c><c r="E179" s="1" t="str"><v/></c><c r="F179" s="4" t="str"><v/></c><c r="G179" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H179" s="1" t="str"><v xml:space="preserve"> Klopman</v></c><c r="I179" s="1"/><c r="J179" s="1" t="str"><v>Peilen en Toetsen</v></c><c r="K179" s="4"><v>46316.0</v></c><c r="L179" s="1"><v>0</v></c><c r="M179" s="1"/></row><row r="180" spans="1:13" customFormat="false"><c r="A180" s="1"><v>421</v></c><c r="B180" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C180" s="1" t="str"><v xml:space="preserve">Ondermijning met als thema mensenhandel </v></c><c r="D180" s="1" t="str"><v>Ondermijning met als thema mensenhandel (nav Toezegging, d.d. 9 juli 2025: Het college zegt toe in de commissie een jaarlijkse bespreking van het onderwerp ondermijning te faciliteren</v></c><c r="E180" s="1" t="str"><v/></c><c r="F180" s="4" t="str"><v/></c><c r="G180" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H180" s="1" t="str"><v xml:space="preserve"> Gerritsen</v></c><c r="I180" s="1" t="str"><v>Kabinet</v></c><c r="J180" s="1" t="str"><v>Beeldvorming EMS</v></c><c r="K180" s="4"><v>46344.0</v></c><c r="L180" s="1"><v>0</v></c><c r="M180" s="1"/></row><row r="181" spans="1:13" customFormat="false"><c r="A181" s="1"><v>66</v></c><c r="B181" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C181" s="1" t="str"><v>Almere 2.0 (Introductieprogramma)</v></c><c r="D181" s="1" t="str"><v>Introductieprogramma Provinciale Staten: uitleg over Almere 2.0</v></c><c r="E181" s="1" t="str"><v/></c><c r="F181" s="4" t="str"><v/></c><c r="G181" s="1" t="str"><v>Almere 2.0</v></c><c r="H181" s="1" t="str"><v xml:space="preserve"> van Dijk</v></c><c r="I181" s="1" t="str"><v>Gebiedsontwikkeling</v></c><c r="J181" s="1" t="str"><v>Beeldvorming Integrale Commissie</v></c><c r="K181" s="4"><v>45182.0</v></c><c r="L181" s="1"><v>1</v></c><c r="M181" s="1"/></row><row r="182" spans="1:13" customFormat="false"><c r="A182" s="1"><v>125</v></c><c r="B182" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C182" s="1" t="str"><v xml:space="preserve">Jaarprogramma Fonds Verstedelijking Almere </v></c><c r="D182" s="1" t="str"><v xml:space="preserve">Het Jaarprogramma Fonds Verstedelijking Almere (FVA) wordt tegelijkertijd met het Programma Begroting van de Provincie Flevoland aan de Staten ter vaststelling voorgelegd.&#13;
+In dit onderzoek kijkt de Randstedelijke Rekenkamer naar hoe de provincie stuurt op het realiseren en versterken van natuur in de gebouwde omgeving. Zij onderzoeken vanuit welke waarden en rolopvatting de provincie zich hiervoor inzet. Daarnaast onderzoeken zij hoe de provincie haar doelen heeft uitgewerkt en hoe de provincie de resultaten monitort en evalueert. Zij kijken daarbij zowel naar de instrumenten van de provincie als naar de samenwerking tussen de provincie en gemeenten en andere betrokken partijen. Tot slot hebben zij aandacht voor wat de provincies van elkaar kunnen leren. Het onderzoek wordt uitgevoerd voor de provincies Flevoland, Noord-Holland, Utrecht en Zuid-Holland.</v></c><c r="E175" s="1" t="str"><v/></c><c r="F175" s="4" t="str"><v/></c><c r="G175" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H175" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I175" s="1"/><c r="J175" s="1" t="str"><v>Activiteit dit jaar</v></c><c r="K175" s="4"><v>46387.0</v></c><c r="L175" s="1"><v>0</v></c><c r="M175" s="1"/></row><row r="176" spans="1:13" customFormat="false"><c r="A176" s="1"><v>410</v></c><c r="B176" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C176" s="1" t="str"><v>Rekenkameronderzoek "Cultuurbeleid"</v></c><c r="D176" s="1" t="str"><v/></c><c r="E176" s="1" t="str"><v/></c><c r="F176" s="4" t="str"><v/></c><c r="G176" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H176" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I176" s="1"/><c r="J176" s="1" t="str"><v>Activiteit dit jaar</v></c><c r="K176" s="4"><v>46387.0</v></c><c r="L176" s="1"><v>0</v></c><c r="M176" s="1"/></row><row r="177" spans="1:13" customFormat="false"><c r="A177" s="1"><v>411</v></c><c r="B177" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C177" s="1" t="str"><v>Rekenkameronderzoek "Gezonde Leefomgeving"</v></c><c r="D177" s="1" t="str"><v/></c><c r="E177" s="1" t="str"><v/></c><c r="F177" s="4" t="str"><v/></c><c r="G177" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H177" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I177" s="1"/><c r="J177" s="1" t="str"><v>Activiteit dit jaar</v></c><c r="K177" s="4"><v>46519.0</v></c><c r="L177" s="1"><v>0</v></c><c r="M177" s="1"/></row><row r="178" spans="1:13" customFormat="false"><c r="A178" s="1"><v>420</v></c><c r="B178" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C178" s="1" t="str"><v xml:space="preserve">Clusteronwikkeling Duurzame luchtvaart </v></c><c r="D178" s="1" t="str"><v>Agendering n.a.v. motie Clusterontwikkeling-duurzame-luchtvaart</v></c><c r="E178" s="1" t="str"><v/></c><c r="F178" s="4" t="str"><v/></c><c r="G178" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H178" s="1" t="str"><v xml:space="preserve"> Klopman</v></c><c r="I178" s="1"/><c r="J178" s="1" t="str"><v>Beeldvorming EMS</v></c><c r="K178" s="4"><v>46295.0</v></c><c r="L178" s="1"><v>0</v></c><c r="M178" s="1"/></row><row r="179" spans="1:13" customFormat="false"><c r="A179" s="1"><v>420</v></c><c r="B179" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C179" s="1" t="str"><v xml:space="preserve">Clusteronwikkeling Duurzame luchtvaart </v></c><c r="D179" s="1" t="str"><v>Agendering n.a.v. motie Clusterontwikkeling-duurzame-luchtvaart</v></c><c r="E179" s="1" t="str"><v/></c><c r="F179" s="4" t="str"><v/></c><c r="G179" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H179" s="1" t="str"><v xml:space="preserve"> Klopman</v></c><c r="I179" s="1"/><c r="J179" s="1" t="str"><v>Peilen en Toetsen</v></c><c r="K179" s="4"><v>46316.0</v></c><c r="L179" s="1"><v>0</v></c><c r="M179" s="1"/></row><row r="180" spans="1:13" customFormat="false"><c r="A180" s="1"><v>421</v></c><c r="B180" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C180" s="1" t="str"><v xml:space="preserve">Ondermijning met als thema mensenhandel </v></c><c r="D180" s="1" t="str"><v>Ondermijning met als thema mensenhandel (nav Toezegging, d.d. 9 juli 2025: Het college zegt toe in de commissie een jaarlijkse bespreking van het onderwerp ondermijning te faciliteren</v></c><c r="E180" s="1" t="str"><v/></c><c r="F180" s="4" t="str"><v/></c><c r="G180" s="1" t="str"><v>Algemene onderwerpen</v></c><c r="H180" s="1" t="str"><v xml:space="preserve"> Gerritsen</v></c><c r="I180" s="1" t="str"><v>Kabinet</v></c><c r="J180" s="1" t="str"><v>Beeldvorming EMS</v></c><c r="K180" s="4"><v>46344.0</v></c><c r="L180" s="1"><v>0</v></c><c r="M180" s="1"/></row><row r="181" spans="1:13" customFormat="false"><c r="A181" s="1"><v>66</v></c><c r="B181" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C181" s="1" t="str"><v>Almere 2.0 (Introductieprogramma)</v></c><c r="D181" s="1" t="str"><v>Introductieprogramma Provinciale Staten: uitleg over Almere 2.0</v></c><c r="E181" s="1" t="str"><v/></c><c r="F181" s="4" t="str"><v/></c><c r="G181" s="1" t="str"><v>Almere 2.0</v></c><c r="H181" s="1" t="str"><v xml:space="preserve"> van Dijk</v></c><c r="I181" s="1" t="str"><v>Gebiedsontwikkeling</v></c><c r="J181" s="1" t="str"><v>Beeldvorming Integrale Commissie</v></c><c r="K181" s="4"><v>45182.0</v></c><c r="L181" s="1"><v>1</v></c><c r="M181" s="1"/></row><row r="182" spans="1:13" customFormat="false"><c r="A182" s="1"><v>125</v></c><c r="B182" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C182" s="1" t="str"><v xml:space="preserve">Jaarprogramma Fonds Verstedelijking Almere </v></c><c r="D182" s="1" t="str"><v xml:space="preserve">Het Jaarprogramma Fonds Verstedelijking Almere (FVA) wordt tegelijkertijd met het Programma Begroting van de Provincie Flevoland aan de Staten ter vaststelling voorgelegd.&#13;
 </v></c><c r="E182" s="1" t="str"><v/></c><c r="F182" s="4"><v>45124.0</v></c><c r="G182" s="1" t="str"><v>Almere 2.0</v></c><c r="H182" s="1" t="str"><v xml:space="preserve"> van Dijk</v></c><c r="I182" s="1" t="str"><v>Gebiedsontwikkeling</v></c><c r="J182" s="1" t="str"><v>Beeldvorming Integrale Commissie</v></c><c r="K182" s="4"><v>45210.0</v></c><c r="L182" s="1"><v>1</v></c><c r="M182" s="1"/></row><row r="183" spans="1:13" customFormat="false"><c r="A183" s="1"><v>125</v></c><c r="B183" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C183" s="1" t="str"><v xml:space="preserve">Jaarprogramma Fonds Verstedelijking Almere </v></c><c r="D183" s="1" t="str"><v xml:space="preserve">Het Jaarprogramma Fonds Verstedelijking Almere (FVA) wordt tegelijkertijd met het Programma Begroting van de Provincie Flevoland aan de Staten ter vaststelling voorgelegd.&#13;
 </v></c><c r="E183" s="1" t="str"><v/></c><c r="F183" s="4"><v>45124.0</v></c><c r="G183" s="1" t="str"><v>Almere 2.0</v></c><c r="H183" s="1" t="str"><v xml:space="preserve"> van Dijk</v></c><c r="I183" s="1" t="str"><v>Gebiedsontwikkeling</v></c><c r="J183" s="1" t="str"><v>Beeldvorming Integrale Commissie</v></c><c r="K183" s="4"><v>45574.0</v></c><c r="L183" s="1"><v>1</v></c><c r="M183" s="1"/></row><row r="184" spans="1:13" customFormat="false"><c r="A184" s="1"><v>125</v></c><c r="B184" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C184" s="1" t="str"><v xml:space="preserve">Jaarprogramma Fonds Verstedelijking Almere </v></c><c r="D184" s="1" t="str"><v xml:space="preserve">Het Jaarprogramma Fonds Verstedelijking Almere (FVA) wordt tegelijkertijd met het Programma Begroting van de Provincie Flevoland aan de Staten ter vaststelling voorgelegd.&#13;
 </v></c><c r="E184" s="1" t="str"><v/></c><c r="F184" s="4"><v>45124.0</v></c><c r="G184" s="1" t="str"><v>Almere 2.0</v></c><c r="H184" s="1" t="str"><v xml:space="preserve"> van Dijk</v></c><c r="I184" s="1" t="str"><v>Gebiedsontwikkeling</v></c><c r="J184" s="1" t="str"><v>Beeldvorming Integrale Commissie</v></c><c r="K184" s="4"><v>45938.0</v></c><c r="L184" s="1"><v>1</v></c><c r="M184" s="1"/></row><row r="185" spans="1:13" customFormat="false"><c r="A185" s="1"><v>125</v></c><c r="B185" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C185" s="1" t="str"><v xml:space="preserve">Jaarprogramma Fonds Verstedelijking Almere </v></c><c r="D185" s="1" t="str"><v xml:space="preserve">Het Jaarprogramma Fonds Verstedelijking Almere (FVA) wordt tegelijkertijd met het Programma Begroting van de Provincie Flevoland aan de Staten ter vaststelling voorgelegd.&#13;
 </v></c><c r="E185" s="1" t="str"><v/></c><c r="F185" s="4"><v>45124.0</v></c><c r="G185" s="1" t="str"><v>Almere 2.0</v></c><c r="H185" s="1" t="str"><v xml:space="preserve"> van Dijk</v></c><c r="I185" s="1" t="str"><v>Gebiedsontwikkeling</v></c><c r="J185" s="1" t="str"><v>Beeldvorming Integrale Commissie</v></c><c r="K185" s="4"><v>46316.0</v></c><c r="L185" s="1"><v>0</v></c><c r="M185" s="1"/></row><row r="186" spans="1:13" customFormat="false"><c r="A186" s="1"><v>147</v></c><c r="B186" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C186" s="1" t="str"><v>Fonds Verstedelijking Almere - Meerjarenprogramma 2025-2029</v></c><c r="D186" s="1" t="str"><v xml:space="preserve">Het FVA is een Fonds van drie partijen, namelijk de gemeente Almere, provincie Flevoland en het rijk. Om aan de slag te kunnen gaan met het Meerjarenprogramma is er instemming &#13;
 vereist van alle drie de partijen. De bevoegdheid om in te stemmen met de invulling van het Meerjarenprogramma voor de provincie ligt bij PS.&#13;
 </v></c><c r="E186" s="1" t="str"><v/></c><c r="F186" s="4" t="str"><v/></c><c r="G186" s="1" t="str"><v>Almere 2.0</v></c><c r="H186" s="1" t="str"><v xml:space="preserve"> van Dijk</v></c><c r="I186" s="1" t="str"><v>Gebiedsontwikkeling</v></c><c r="J186" s="1" t="str"><v>Beeldvorming EMS</v></c><c r="K186" s="4"><v>45693.0</v></c><c r="L186" s="1"><v>1</v></c><c r="M186" s="1"/></row><row r="187" spans="1:13" customFormat="false"><c r="A187" s="1"><v>147</v></c><c r="B187" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C187" s="1" t="str"><v>Fonds Verstedelijking Almere - Meerjarenprogramma 2025-2029</v></c><c r="D187" s="1" t="str"><v xml:space="preserve">Het FVA is een Fonds van drie partijen, namelijk de gemeente Almere, provincie Flevoland en het rijk. Om aan de slag te kunnen gaan met het Meerjarenprogramma is er instemming &#13;
 vereist van alle drie de partijen. De bevoegdheid om in te stemmen met de invulling van het Meerjarenprogramma voor de provincie ligt bij PS.&#13;
 </v></c><c r="E187" s="1" t="str"><v/></c><c r="F187" s="4" t="str"><v/></c><c r="G187" s="1" t="str"><v>Almere 2.0</v></c><c r="H187" s="1" t="str"><v xml:space="preserve"> van Dijk</v></c><c r="I187" s="1" t="str"><v>Gebiedsontwikkeling</v></c><c r="J187" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K187" s="4"><v>45735.0</v></c><c r="L187" s="1"><v>1</v></c><c r="M187" s="1"/></row><row r="188" spans="1:13" customFormat="false"><c r="A188" s="1"><v>147</v></c><c r="B188" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C188" s="1" t="str"><v>Fonds Verstedelijking Almere - Meerjarenprogramma 2025-2029</v></c><c r="D188" s="1" t="str"><v xml:space="preserve">Het FVA is een Fonds van drie partijen, namelijk de gemeente Almere, provincie Flevoland en het rijk. Om aan de slag te kunnen gaan met het Meerjarenprogramma is er instemming &#13;
 vereist van alle drie de partijen. De bevoegdheid om in te stemmen met de invulling van het Meerjarenprogramma voor de provincie ligt bij PS.&#13;
 </v></c><c r="E188" s="1" t="str"><v/></c><c r="F188" s="4" t="str"><v/></c><c r="G188" s="1" t="str"><v>Almere 2.0</v></c><c r="H188" s="1" t="str"><v xml:space="preserve"> van Dijk</v></c><c r="I188" s="1" t="str"><v>Gebiedsontwikkeling</v></c><c r="J188" s="1" t="str"><v>Provinciale Staten</v></c><c r="K188" s="4"><v>45742.0</v></c><c r="L188" s="1"><v>1</v></c><c r="M188" s="1"/></row><row r="189" spans="1:13" customFormat="false"><c r="A189" s="1"><v>123</v></c><c r="B189" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C189" s="1" t="str"><v>Agenderingsverzoek Bisfenol A (FvD, 50PLUS)</v></c><c r="D189" s="1" t="str"><v/></c><c r="E189" s="1" t="str"><v>50PLUS,Forum voor Democratie</v></c><c r="F189" s="4"><v>45126.0</v></c><c r="G189" s="1" t="str"><v>Bodem &amp; Water</v></c><c r="H189" s="1" t="str"><v xml:space="preserve"> Simonse</v></c><c r="I189" s="1" t="str"><v>Milieu</v></c><c r="J189" s="1" t="str"><v>Beeldvorming RND</v></c><c r="K189" s="4"><v>45210.0</v></c><c r="L189" s="1"><v>1</v></c><c r="M189" s="1"/></row><row r="190" spans="1:13" customFormat="false"><c r="A190" s="1"><v>149</v></c><c r="B190" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C190" s="1" t="str"><v xml:space="preserve">Wateroverlast normering </v></c><c r="D190" s="1" t="str"><v>In het najaar komen we naar de staten met het Plan van Aanpak (PvA) Wateroverlastbeleid, dit is een actie uit het Waterprogramma van de provincie Flevoland (Acties 19 &amp; 20)  In het PvA wordt uitgewerkt hoe Flevoland wil omgaan met de wateroverlastnormering gezien de uitdagingen van bodemdaling en klimaatverandering.</v></c><c r="E190" s="1" t="str"><v/></c><c r="F190" s="4" t="str"><v/></c><c r="G190" s="1" t="str"><v>Bodem &amp; Water</v></c><c r="H190" s="1" t="str"><v xml:space="preserve"> Simonse</v></c><c r="I190" s="1" t="str"><v>Bodem &amp; Water</v></c><c r="J190" s="1" t="str"><v>Beeldvorming RND</v></c><c r="K190" s="4"><v>45448.0</v></c><c r="L190" s="1"><v>1</v></c><c r="M190" s="1"/></row><row r="191" spans="1:13" customFormat="false"><c r="A191" s="1"><v>149</v></c><c r="B191" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C191" s="1" t="str"><v xml:space="preserve">Wateroverlast normering </v></c><c r="D191" s="1" t="str"><v>In het najaar komen we naar de staten met het Plan van Aanpak (PvA) Wateroverlastbeleid, dit is een actie uit het Waterprogramma van de provincie Flevoland (Acties 19 &amp; 20)  In het PvA wordt uitgewerkt hoe Flevoland wil omgaan met de wateroverlastnormering gezien de uitdagingen van bodemdaling en klimaatverandering.</v></c><c r="E191" s="1" t="str"><v/></c><c r="F191" s="4" t="str"><v/></c><c r="G191" s="1" t="str"><v>Bodem &amp; Water</v></c><c r="H191" s="1" t="str"><v xml:space="preserve"> Simonse</v></c><c r="I191" s="1" t="str"><v>Bodem &amp; Water</v></c><c r="J191" s="1" t="str"><v>Beeldvorming RND</v></c><c r="K191" s="4"><v>45833.0</v></c><c r="L191" s="1"><v>1</v></c><c r="M191" s="1"/></row><row r="192" spans="1:13" customFormat="false"><c r="A192" s="1"><v>149</v></c><c r="B192" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C192" s="1" t="str"><v xml:space="preserve">Wateroverlast normering </v></c><c r="D192" s="1" t="str"><v>In het najaar komen we naar de staten met het Plan van Aanpak (PvA) Wateroverlastbeleid, dit is een actie uit het Waterprogramma van de provincie Flevoland (Acties 19 &amp; 20)  In het PvA wordt uitgewerkt hoe Flevoland wil omgaan met de wateroverlastnormering gezien de uitdagingen van bodemdaling en klimaatverandering.</v></c><c r="E192" s="1" t="str"><v/></c><c r="F192" s="4" t="str"><v/></c><c r="G192" s="1" t="str"><v>Bodem &amp; Water</v></c><c r="H192" s="1" t="str"><v xml:space="preserve"> Simonse</v></c><c r="I192" s="1" t="str"><v>Bodem &amp; Water</v></c><c r="J192" s="1" t="str"><v>Technische sessie</v></c><c r="K192" s="4"><v>45994.0</v></c><c r="L192" s="1"><v>1</v></c><c r="M192" s="1"/></row><row r="193" spans="1:13" customFormat="false"><c r="A193" s="1"><v>157</v></c><c r="B193" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C193" s="1" t="str"><v xml:space="preserve">Bodemdaling </v></c><c r="D193" s="1" t="str"><v/></c><c r="E193" s="1" t="str"><v/></c><c r="F193" s="4" t="str"><v/></c><c r="G193" s="1" t="str"><v>Bodem &amp; Water</v></c><c r="H193" s="1" t="str"><v xml:space="preserve"> Simonse</v></c><c r="I193" s="1" t="str"><v>Bodem &amp; Water</v></c><c r="J193" s="1" t="str"><v>Beeldvorming RND</v></c><c r="K193" s="4"><v>45308.0</v></c><c r="L193" s="1"><v>1</v></c><c r="M193" s="1"/></row><row r="194" spans="1:13" customFormat="false"><c r="A194" s="1"><v>290</v></c><c r="B194" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C194" s="1" t="str"><v xml:space="preserve">Wijziging van het Reglement voor Waterschap Zuiderzeeland </v></c><c r="D194" s="1" t="str"><v>Het Reglement voor Waterschap Zuiderzeeland dient te worden gewijzigd.</v></c><c r="E194" s="1" t="str"><v/></c><c r="F194" s="4"><v>45309.0</v></c><c r="G194" s="1" t="str"><v>Bodem &amp; Water</v></c><c r="H194" s="1" t="str"><v xml:space="preserve"> Simonse</v></c><c r="I194" s="1" t="str"><v>Juridisch specialisten</v></c><c r="J194" s="1" t="str"><v>Oordeelsvorming RND</v></c><c r="K194" s="4"><v>45427.0</v></c><c r="L194" s="1"><v>1</v></c><c r="M194" s="1"/></row><row r="195" spans="1:13" customFormat="false"><c r="A195" s="1"><v>290</v></c><c r="B195" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C195" s="1" t="str"><v xml:space="preserve">Wijziging van het Reglement voor Waterschap Zuiderzeeland </v></c><c r="D195" s="1" t="str"><v>Het Reglement voor Waterschap Zuiderzeeland dient te worden gewijzigd.</v></c><c r="E195" s="1" t="str"><v/></c><c r="F195" s="4"><v>45309.0</v></c><c r="G195" s="1" t="str"><v>Bodem &amp; Water</v></c><c r="H195" s="1" t="str"><v xml:space="preserve"> Simonse</v></c><c r="I195" s="1" t="str"><v>Juridisch specialisten</v></c><c r="J195" s="1" t="str"><v>Provinciale Staten</v></c><c r="K195" s="4"><v>45441.0</v></c><c r="L195" s="1"><v>1</v></c><c r="M195" s="1"/></row><row r="196" spans="1:13" customFormat="false"><c r="A196" s="1"><v>290</v></c><c r="B196" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C196" s="1" t="str"><v xml:space="preserve">Wijziging van het Reglement voor Waterschap Zuiderzeeland </v></c><c r="D196" s="1" t="str"><v>Het Reglement voor Waterschap Zuiderzeeland dient te worden gewijzigd.</v></c><c r="E196" s="1" t="str"><v/></c><c r="F196" s="4"><v>45309.0</v></c><c r="G196" s="1" t="str"><v>Bodem &amp; Water</v></c><c r="H196" s="1" t="str"><v xml:space="preserve"> Simonse</v></c><c r="I196" s="1" t="str"><v>Juridisch specialisten</v></c><c r="J196" s="1" t="str"><v>Activiteit dit jaar</v></c><c r="K196" s="4"><v>46569.0</v></c><c r="L196" s="1"><v>0</v></c><c r="M196" s="1"/></row><row r="197" spans="1:13" customFormat="false"><c r="A197" s="1"><v>321</v></c><c r="B197" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C197" s="1" t="str"><v>Agenderingsverzoek - (Drink)water probleem Flevoland (BBB, D66)</v></c><c r="D197" s="1" t="str"><v/></c><c r="E197" s="1" t="str"><v>D66,BBB</v></c><c r="F197" s="4" t="str"><v/></c><c r="G197" s="1" t="str"><v>Bodem &amp; Water</v></c><c r="H197" s="1" t="str"><v xml:space="preserve"> Simonse</v></c><c r="I197" s="1" t="str"><v>Bodem &amp; Water</v></c><c r="J197" s="1" t="str"><v>Beeldvorming RND</v></c><c r="K197" s="4"><v>45483.0</v></c><c r="L197" s="1"><v>1</v></c><c r="M197" s="1"/></row><row r="198" spans="1:13" customFormat="false"><c r="A198" s="1"><v>334</v></c><c r="B198" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C198" s="1" t="str"><v>Agenderingsverzoek  Een gezonde bodem, wat is daar voor nodig? - GroenLinks, PvdA en PvdD</v></c><c r="D198" s="1" t="str"><v xml:space="preserve">Het college heeft tijdens PS van 26 juni 2024 (vragenhalfuurtje) aangegeven in de discussie die wordt gevoerd binnen het IPO tegen de EU richtlijn  “monitoring van de bodemgezondheid” te zijn. Een van de argumenten die zij gebruikte was dat er al veel gebeurt op het terrein van bodem(gezondheid). Reden om daar nader bij stil te staan in de vorm van dit agenderingsverzoek. Het doel is informeren en werken aan bewustwording over een gezonde bodem voor natuur, drinkwater en landbouw. &#13;
 &#13;
 De initiatiefnemers zijn benieuwd wat er momenteel gebeurd op dit terrein en wat de huidige en verwachte stand van zaken van de Flevolandse bodemkwaliteit is. Zo kennen we de regionale samenwerking die plaatsvindt vanuit het Actieprogramma Bodem en Water (2021-2026) (AWB). Hoe worden daar momenteel aan landelijke ontwikkelingen zoals klimaatverandering en bodemgezondheid aandacht geschonken.</v></c><c r="E198" s="1" t="str"><v>PvdA,GroenLinks,Partij voor de Dieren</v></c><c r="F198" s="4" t="str"><v/></c><c r="G198" s="1" t="str"><v>Bodem &amp; Water</v></c><c r="H198" s="1" t="str"><v xml:space="preserve"> Simonse</v></c><c r="I198" s="1"/><c r="J198" s="1" t="str"><v>Beeldvorming RND</v></c><c r="K198" s="4"><v>45581.0</v></c><c r="L198" s="1"><v>1</v></c><c r="M198" s="1"/></row><row r="199" spans="1:13" customFormat="false"><c r="A199" s="1"><v>337</v></c><c r="B199" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C199" s="1" t="str"><v>Agenderingsverzoek -  Nutriënten en Water (KRW) (BBB,VVD,JA21)</v></c><c r="D199" s="1" t="str"><v xml:space="preserve">De staten zijn geïnformeerd over:&#13;
 - Algemene toelichting: Wat zijn de relevante richtlijnen voor ondernemers, organisaties en agrariërs in hun bijdrage aan de kwaliteit van het water (derogatiebesluit, NV-gebieden).&#13;
 - De verdeling van bevoegdheden over het vaststellen van water kwaliteitsnormen tussen Europa, het rijk, het waterschap en de provincie. En de hierbij behorende keuzeruimte voor de verschillende organen.&#13;
 - De uitkomsten in de praktijk van het vaststellen van de normen voor agrariërs.&#13;
 - de huidige vastgestelde normering van de provincie Flevoland zoals vastgesteld in het waterprogramma en de normen van voor 2021.&#13;
 </v></c><c r="E199" s="1" t="str"><v/></c><c r="F199" s="4" t="str"><v/></c><c r="G199" s="1" t="str"><v>Bodem &amp; Water</v></c><c r="H199" s="1" t="str"><v xml:space="preserve"> Simonse</v></c><c r="I199" s="1" t="str"><v>Bodem &amp; Water</v></c><c r="J199" s="1" t="str"><v>Beeldvorming RND</v></c><c r="K199" s="4"><v>45623.0</v></c><c r="L199" s="1"><v>1</v></c><c r="M199" s="1"/></row><row r="200" spans="1:13" customFormat="false"><c r="A200" s="1"><v>367</v></c><c r="B200" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C200" s="1" t="str"><v>Tussenevaluatie Kaderrichtlijn Water</v></c><c r="D200" s="1" t="str"><v/></c><c r="E200" s="1" t="str"><v/></c><c r="F200" s="4" t="str"><v/></c><c r="G200" s="1" t="str"><v>Bodem &amp; Water</v></c><c r="H200" s="1" t="str"><v xml:space="preserve"> Simonse</v></c><c r="I200" s="1" t="str"><v>Bodem &amp; Water</v></c><c r="J200" s="1" t="str"><v>Beeldvorming RND</v></c><c r="K200" s="4"><v>45784.0</v></c><c r="L200" s="1"><v>1</v></c><c r="M200" s="1"/></row><row r="201" spans="1:13" customFormat="false"><c r="A201" s="1"><v>384</v></c><c r="B201" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C201" s="1" t="str"><v xml:space="preserve">Rekenkameronderzoek "Water gewogen" </v></c><c r="D201" s="1" t="str"><v xml:space="preserve">De provincie heeft een belangrijke en complexe rol in de ruimtelijke ordening. Er zijn verschillende opgaven en ambities, maar de beschikbare oppervlakte is beperkt. Ruimte is een schaars goed. Voor woningbouw, energie, economie, landbouw en natuur is letterlijk ruimte nodig. Dat vraagt om functies en belangen slim te combineren en keuzes te maken. &#13;
 &#13;
 Water speelt een grote rol in de ruimtelijke ordening. De strijd tegen het water en structurerende keuzes om ons ertegen te beschermen, zijn bepalend geweest voor de  geschiedenis van Nederland. Vanaf de zeventiende eeuw veranderden droogmakerijen water in land. Ook de afsluiting van de Zuiderzee en de aanleg van vaarwegen zoals het Amsterdam-Rijnkanaal in de vorige eeuw, geven tot op de dag van vandaag richting aan de ruimtelijke ordening in Nederland. &#13;
 &#13;
 Water is ook een belang op zichzelf en neemt ruimte in. We beschermen ons tegen water en maken er gebruik van. Zonder waterkeringen zou 60 procent van Nederland regelmatig onder water staan. In dat gebied wonen circa negen miljoen mensen en wordt zo’n 70 procent van het bruto nationaal product (bnp) verdiend. Het voorkomen van wateroverlast vraagt om ruimte voor waterberging. Ook waterkeringen en dijken, die ons beschermen tegen overstromingen, nemen ruimte in. Voor mens, plant en dier is het van levensbelang dat er voldoende water beschikbaar is en van voldoende kwaliteit is. Dat vraagt om bescherming van water en de daarin aanwezige natuur. Zo is water een dwarsdoorsnijdend thema in de ruimtelijke ordening. Provincies hebben een belangrijke verantwoordelijkheid in de opgaven waterveiligheid, watervoorziening en waterkwaliteit. Zij combineren of prioriteren belangen die ruimte vragen. Daarbij werken zij samen met verschillende overheden, en schakelen zij tussen de urgentie en kosten vandaag en het perspectief op langere termijn. Er is geen homogeen waterbelang en water is niet los te zien van andere opgaven in de fysieke leefomgeving. Bovendien maken verschillende partijen aanspraak op ‘hetzelfde’ water. Huishoudens, bedrijven en industrie zijn watervragers, natuurgebieden zijn afhankelijk van water en boeren hebben water nodig om levensmiddelen te produceren. Dit alles vraagt om goed beleid met aandacht voor het wegen en waarderen van belangen ten opzichte van elkaar, zowel in het algemeen als geografisch als in de tijd.&#13;
 &#13;
 Dit vormt de aanleiding voor de Randstedelijke Rekenkamer om onderzoek te doen naar hoe de provincies Flevoland, Noord-Holland, Utrecht en Zuid-Holland het belang &#13;
 van water wegen in de ruimtelijke ordening.</v></c><c r="E201" s="1" t="str"><v/></c><c r="F201" s="4" t="str"><v/></c><c r="G201" s="1" t="str"><v>Bodem &amp; Water</v></c><c r="H201" s="1" t="str"><v xml:space="preserve"> Simonse</v></c><c r="I201" s="1"/><c r="J201" s="1" t="str"><v>Beeldvorming RND</v></c><c r="K201" s="4"><v>46148.0</v></c><c r="L201" s="1"><v>1</v></c><c r="M201" s="1"/></row><row r="202" spans="1:13" customFormat="false"><c r="A202" s="1"><v>384</v></c><c r="B202" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C202" s="1" t="str"><v xml:space="preserve">Rekenkameronderzoek "Water gewogen" </v></c><c r="D202" s="1" t="str"><v xml:space="preserve">De provincie heeft een belangrijke en complexe rol in de ruimtelijke ordening. Er zijn verschillende opgaven en ambities, maar de beschikbare oppervlakte is beperkt. Ruimte is een schaars goed. Voor woningbouw, energie, economie, landbouw en natuur is letterlijk ruimte nodig. Dat vraagt om functies en belangen slim te combineren en keuzes te maken. &#13;
 &#13;
@@ -1975,51 +1975,51 @@
 &#13;
 </v></c><c r="E271" s="1" t="str"><v/></c><c r="F271" s="4" t="str"><v/></c><c r="G271" s="1" t="str"><v>Facilitaire Zaken</v></c><c r="H271" s="1" t="str"><v xml:space="preserve"> van Dijk</v></c><c r="I271" s="1" t="str"><v>Facilitair &amp; Evenementen</v></c><c r="J271" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K271" s="4"><v>44937.0</v></c><c r="L271" s="1"><v>1</v></c><c r="M271" s="1"/></row><row r="272" spans="1:13" customFormat="false"><c r="A272" s="1"><v>40</v></c><c r="B272" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C272" s="1" t="str"><v xml:space="preserve">Verbouwing provinciehuis </v></c><c r="D272" s="1" t="str"><v xml:space="preserve">In januari 2023 hebben Provinciale Staten besloten:&#13;
 1. Kennis te nemen van de resultaten uit de ateliersessies gehouden met Provinciale staten met betrekking tot de verbouwing fase 2.&#13;
 2. De in de ateliersessies onderkende thema's: hospitality, ruimte, openbaarheid van bestuur, circulaire en energieneutrale provincie, vast te stellen als kaders voor verdere ontwikkeling van de inrichtingsprincipes.&#13;
 3. Naast de in de ateliersessies onderkende thema’s, de inrichting van de buitenruimte als thema mee te nemen op verzoek van Gedeputeerde Staten.&#13;
 4. Deze thema's als inrichtingsprincipes mee te geven aan de architect als input voor het ontwerp van de begane grond, inclusief Statenzaal, het restaurant en het werkgebied van de griffie.&#13;
 &#13;
 </v></c><c r="E272" s="1" t="str"><v/></c><c r="F272" s="4" t="str"><v/></c><c r="G272" s="1" t="str"><v>Facilitaire Zaken</v></c><c r="H272" s="1" t="str"><v xml:space="preserve"> van Dijk</v></c><c r="I272" s="1" t="str"><v>Facilitair &amp; Evenementen</v></c><c r="J272" s="1" t="str"><v>Provinciale Staten</v></c><c r="K272" s="4"><v>44951.0</v></c><c r="L272" s="1"><v>1</v></c><c r="M272" s="1"/></row><row r="273" spans="1:13" customFormat="false"><c r="A273" s="1"><v>40</v></c><c r="B273" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C273" s="1" t="str"><v xml:space="preserve">Verbouwing provinciehuis </v></c><c r="D273" s="1" t="str"><v xml:space="preserve">In januari 2023 hebben Provinciale Staten besloten:&#13;
 1. Kennis te nemen van de resultaten uit de ateliersessies gehouden met Provinciale staten met betrekking tot de verbouwing fase 2.&#13;
 2. De in de ateliersessies onderkende thema's: hospitality, ruimte, openbaarheid van bestuur, circulaire en energieneutrale provincie, vast te stellen als kaders voor verdere ontwikkeling van de inrichtingsprincipes.&#13;
 3. Naast de in de ateliersessies onderkende thema’s, de inrichting van de buitenruimte als thema mee te nemen op verzoek van Gedeputeerde Staten.&#13;
 4. Deze thema's als inrichtingsprincipes mee te geven aan de architect als input voor het ontwerp van de begane grond, inclusief Statenzaal, het restaurant en het werkgebied van de griffie.&#13;
 &#13;
 </v></c><c r="E273" s="1" t="str"><v/></c><c r="F273" s="4" t="str"><v/></c><c r="G273" s="1" t="str"><v>Facilitaire Zaken</v></c><c r="H273" s="1" t="str"><v xml:space="preserve"> van Dijk</v></c><c r="I273" s="1" t="str"><v>Facilitair &amp; Evenementen</v></c><c r="J273" s="1" t="str"><v>Beeldvorming EMS</v></c><c r="K273" s="4"><v>45672.0</v></c><c r="L273" s="1"><v>1</v></c><c r="M273" s="1"/></row><row r="274" spans="1:13" customFormat="false"><c r="A274" s="1"><v>40</v></c><c r="B274" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C274" s="1" t="str"><v xml:space="preserve">Verbouwing provinciehuis </v></c><c r="D274" s="1" t="str"><v xml:space="preserve">In januari 2023 hebben Provinciale Staten besloten:&#13;
 1. Kennis te nemen van de resultaten uit de ateliersessies gehouden met Provinciale staten met betrekking tot de verbouwing fase 2.&#13;
 2. De in de ateliersessies onderkende thema's: hospitality, ruimte, openbaarheid van bestuur, circulaire en energieneutrale provincie, vast te stellen als kaders voor verdere ontwikkeling van de inrichtingsprincipes.&#13;
 3. Naast de in de ateliersessies onderkende thema’s, de inrichting van de buitenruimte als thema mee te nemen op verzoek van Gedeputeerde Staten.&#13;
 4. Deze thema's als inrichtingsprincipes mee te geven aan de architect als input voor het ontwerp van de begane grond, inclusief Statenzaal, het restaurant en het werkgebied van de griffie.&#13;
 &#13;
 </v></c><c r="E274" s="1" t="str"><v/></c><c r="F274" s="4" t="str"><v/></c><c r="G274" s="1" t="str"><v>Facilitaire Zaken</v></c><c r="H274" s="1" t="str"><v xml:space="preserve"> van Dijk</v></c><c r="I274" s="1" t="str"><v>Facilitair &amp; Evenementen</v></c><c r="J274" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K274" s="4"><v>45700.0</v></c><c r="L274" s="1"><v>1</v></c><c r="M274" s="1"/></row><row r="275" spans="1:13" customFormat="false"><c r="A275" s="1"><v>40</v></c><c r="B275" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C275" s="1" t="str"><v xml:space="preserve">Verbouwing provinciehuis </v></c><c r="D275" s="1" t="str"><v xml:space="preserve">In januari 2023 hebben Provinciale Staten besloten:&#13;
 1. Kennis te nemen van de resultaten uit de ateliersessies gehouden met Provinciale staten met betrekking tot de verbouwing fase 2.&#13;
 2. De in de ateliersessies onderkende thema's: hospitality, ruimte, openbaarheid van bestuur, circulaire en energieneutrale provincie, vast te stellen als kaders voor verdere ontwikkeling van de inrichtingsprincipes.&#13;
 3. Naast de in de ateliersessies onderkende thema’s, de inrichting van de buitenruimte als thema mee te nemen op verzoek van Gedeputeerde Staten.&#13;
 4. Deze thema's als inrichtingsprincipes mee te geven aan de architect als input voor het ontwerp van de begane grond, inclusief Statenzaal, het restaurant en het werkgebied van de griffie.&#13;
 &#13;
-</v></c><c r="E275" s="1" t="str"><v/></c><c r="F275" s="4" t="str"><v/></c><c r="G275" s="1" t="str"><v>Facilitaire Zaken</v></c><c r="H275" s="1" t="str"><v xml:space="preserve"> van Dijk</v></c><c r="I275" s="1" t="str"><v>Facilitair &amp; Evenementen</v></c><c r="J275" s="1" t="str"><v>Provinciale Staten</v></c><c r="K275" s="4"><v>45714.0</v></c><c r="L275" s="1"><v>1</v></c><c r="M275" s="1"/></row><row r="276" spans="1:13" customFormat="false"><c r="A276" s="1"><v>32</v></c><c r="B276" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C276" s="1" t="str"><v>Boardletter (Accountant)</v></c><c r="D276" s="1" t="str"><v/></c><c r="E276" s="1" t="str"><v/></c><c r="F276" s="4" t="str"><v/></c><c r="G276" s="1" t="str"><v>Financiën</v></c><c r="H276" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I276" s="1" t="str"><v>Financiën</v></c><c r="J276" s="1" t="str"><v>Beeldvorming EMS</v></c><c r="K276" s="4"><v>44937.0</v></c><c r="L276" s="1"><v>1</v></c><c r="M276" s="1"/></row><row r="277" spans="1:13" customFormat="false"><c r="A277" s="1"><v>80</v></c><c r="B277" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C277" s="1" t="str"><v>Accountantsverslag 2022</v></c><c r="D277" s="1" t="str"><v xml:space="preserve">Toelichting accountant op de goedkeuring Jaarstukken </v></c><c r="E277" s="1" t="str"><v/></c><c r="F277" s="4" t="str"><v/></c><c r="G277" s="1" t="str"><v>Financiën</v></c><c r="H277" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I277" s="1" t="str"><v>Statengriffie</v></c><c r="J277" s="1"/><c r="K277" s="4" t="str"><v/></c><c r="L277" s="1"/><c r="M277" s="1"/></row><row r="278" spans="1:13" customFormat="false"><c r="A278" s="1"><v>134</v></c><c r="B278" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C278" s="1" t="str"><v>Perspectiefnota Provincie Flevoland</v></c><c r="D278" s="1" t="str"><v/></c><c r="E278" s="1" t="str"><v/></c><c r="F278" s="4" t="str"><v/></c><c r="G278" s="1" t="str"><v>Financiën</v></c><c r="H278" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I278" s="1" t="str"><v>Financiën</v></c><c r="J278" s="1" t="str"><v>Beeldvorming Integrale Commissie</v></c><c r="K278" s="4"><v>44699.0</v></c><c r="L278" s="1"><v>1</v></c><c r="M278" s="1"/></row><row r="279" spans="1:13" customFormat="false"><c r="A279" s="1"><v>134</v></c><c r="B279" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C279" s="1" t="str"><v>Perspectiefnota Provincie Flevoland</v></c><c r="D279" s="1" t="str"><v/></c><c r="E279" s="1" t="str"><v/></c><c r="F279" s="4" t="str"><v/></c><c r="G279" s="1" t="str"><v>Financiën</v></c><c r="H279" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I279" s="1" t="str"><v>Financiën</v></c><c r="J279" s="1" t="str"><v>Oordeelsvorming Integrale Statencommissie</v></c><c r="K279" s="4"><v>44720.0</v></c><c r="L279" s="1"><v>1</v></c><c r="M279" s="1"/></row><row r="280" spans="1:13" customFormat="false"><c r="A280" s="1"><v>134</v></c><c r="B280" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C280" s="1" t="str"><v>Perspectiefnota Provincie Flevoland</v></c><c r="D280" s="1" t="str"><v/></c><c r="E280" s="1" t="str"><v/></c><c r="F280" s="4" t="str"><v/></c><c r="G280" s="1" t="str"><v>Financiën</v></c><c r="H280" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I280" s="1" t="str"><v>Financiën</v></c><c r="J280" s="1" t="str"><v>Provinciale Staten</v></c><c r="K280" s="4"><v>44741.0</v></c><c r="L280" s="1"><v>1</v></c><c r="M280" s="1"/></row><row r="281" spans="1:13" customFormat="false"><c r="A281" s="1"><v>134</v></c><c r="B281" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C281" s="1" t="str"><v>Perspectiefnota Provincie Flevoland</v></c><c r="D281" s="1" t="str"><v/></c><c r="E281" s="1" t="str"><v/></c><c r="F281" s="4" t="str"><v/></c><c r="G281" s="1" t="str"><v>Financiën</v></c><c r="H281" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I281" s="1" t="str"><v>Financiën</v></c><c r="J281" s="1" t="str"><v>Beeldvorming Integrale Commissie</v></c><c r="K281" s="4"><v>45091.0</v></c><c r="L281" s="1"><v>1</v></c><c r="M281" s="1"/></row><row r="282" spans="1:13" customFormat="false"><c r="A282" s="1"><v>134</v></c><c r="B282" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C282" s="1" t="str"><v>Perspectiefnota Provincie Flevoland</v></c><c r="D282" s="1" t="str"><v/></c><c r="E282" s="1" t="str"><v/></c><c r="F282" s="4" t="str"><v/></c><c r="G282" s="1" t="str"><v>Financiën</v></c><c r="H282" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I282" s="1" t="str"><v>Financiën</v></c><c r="J282" s="1" t="str"><v>Beeldvorming Integrale Commissie</v></c><c r="K282" s="4"><v>45392.0</v></c><c r="L282" s="1"><v>1</v></c><c r="M282" s="1"/></row><row r="283" spans="1:13" customFormat="false"><c r="A283" s="1"><v>134</v></c><c r="B283" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C283" s="1" t="str"><v>Perspectiefnota Provincie Flevoland</v></c><c r="D283" s="1" t="str"><v/></c><c r="E283" s="1" t="str"><v/></c><c r="F283" s="4" t="str"><v/></c><c r="G283" s="1" t="str"><v>Financiën</v></c><c r="H283" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I283" s="1" t="str"><v>Financiën</v></c><c r="J283" s="1" t="str"><v>Beeldvorming Integrale Commissie</v></c><c r="K283" s="4"><v>45427.0</v></c><c r="L283" s="1"><v>1</v></c><c r="M283" s="1"/></row><row r="284" spans="1:13" customFormat="false"><c r="A284" s="1"><v>134</v></c><c r="B284" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C284" s="1" t="str"><v>Perspectiefnota Provincie Flevoland</v></c><c r="D284" s="1" t="str"><v/></c><c r="E284" s="1" t="str"><v/></c><c r="F284" s="4" t="str"><v/></c><c r="G284" s="1" t="str"><v>Financiën</v></c><c r="H284" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I284" s="1" t="str"><v>Financiën</v></c><c r="J284" s="1" t="str"><v>Oordeelsvorming Integrale Statencommissie</v></c><c r="K284" s="4"><v>45455.0</v></c><c r="L284" s="1"><v>1</v></c><c r="M284" s="1"/></row><row r="285" spans="1:13" customFormat="false"><c r="A285" s="1"><v>134</v></c><c r="B285" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C285" s="1" t="str"><v>Perspectiefnota Provincie Flevoland</v></c><c r="D285" s="1" t="str"><v/></c><c r="E285" s="1" t="str"><v/></c><c r="F285" s="4" t="str"><v/></c><c r="G285" s="1" t="str"><v>Financiën</v></c><c r="H285" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I285" s="1" t="str"><v>Financiën</v></c><c r="J285" s="1" t="str"><v>Provinciale Staten</v></c><c r="K285" s="4"><v>45469.0</v></c><c r="L285" s="1"><v>1</v></c><c r="M285" s="1"/></row><row r="286" spans="1:13" customFormat="false"><c r="A286" s="1"><v>134</v></c><c r="B286" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C286" s="1" t="str"><v>Perspectiefnota Provincie Flevoland</v></c><c r="D286" s="1" t="str"><v/></c><c r="E286" s="1" t="str"><v/></c><c r="F286" s="4" t="str"><v/></c><c r="G286" s="1" t="str"><v>Financiën</v></c><c r="H286" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I286" s="1" t="str"><v>Financiën</v></c><c r="J286" s="1" t="str"><v>Beeldvorming Integrale Commissie</v></c><c r="K286" s="4"><v>45791.0</v></c><c r="L286" s="1"><v>1</v></c><c r="M286" s="1"/></row><row r="287" spans="1:13" customFormat="false"><c r="A287" s="1"><v>134</v></c><c r="B287" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C287" s="1" t="str"><v>Perspectiefnota Provincie Flevoland</v></c><c r="D287" s="1" t="str"><v/></c><c r="E287" s="1" t="str"><v/></c><c r="F287" s="4" t="str"><v/></c><c r="G287" s="1" t="str"><v>Financiën</v></c><c r="H287" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I287" s="1" t="str"><v>Financiën</v></c><c r="J287" s="1" t="str"><v>Oordeelsvorming Integrale Statencommissie</v></c><c r="K287" s="4"><v>45812.0</v></c><c r="L287" s="1"><v>1</v></c><c r="M287" s="1"/></row><row r="288" spans="1:13" customFormat="false"><c r="A288" s="1"><v>134</v></c><c r="B288" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C288" s="1" t="str"><v>Perspectiefnota Provincie Flevoland</v></c><c r="D288" s="1" t="str"><v/></c><c r="E288" s="1" t="str"><v/></c><c r="F288" s="4" t="str"><v/></c><c r="G288" s="1" t="str"><v>Financiën</v></c><c r="H288" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I288" s="1" t="str"><v>Financiën</v></c><c r="J288" s="1" t="str"><v>Provinciale Staten</v></c><c r="K288" s="4"><v>45826.0</v></c><c r="L288" s="1"><v>1</v></c><c r="M288" s="1"/></row><row r="289" spans="1:13" customFormat="false"><c r="A289" s="1"><v>134</v></c><c r="B289" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C289" s="1" t="str"><v>Perspectiefnota Provincie Flevoland</v></c><c r="D289" s="1" t="str"><v/></c><c r="E289" s="1" t="str"><v/></c><c r="F289" s="4" t="str"><v/></c><c r="G289" s="1" t="str"><v>Financiën</v></c><c r="H289" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I289" s="1" t="str"><v>Financiën</v></c><c r="J289" s="1" t="str"><v>Beeldvorming Integrale Commissie</v></c><c r="K289" s="4"><v>46176.0</v></c><c r="L289" s="1"><v>1</v></c><c r="M289" s="1"/></row><row r="290" spans="1:13" customFormat="false"><c r="A290" s="1"><v>134</v></c><c r="B290" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C290" s="1" t="str"><v>Perspectiefnota Provincie Flevoland</v></c><c r="D290" s="1" t="str"><v/></c><c r="E290" s="1" t="str"><v/></c><c r="F290" s="4" t="str"><v/></c><c r="G290" s="1" t="str"><v>Financiën</v></c><c r="H290" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I290" s="1" t="str"><v>Financiën</v></c><c r="J290" s="1" t="str"><v>Oordeelsvorming Integrale Statencommissie</v></c><c r="K290" s="4"><v>46183.0</v></c><c r="L290" s="1"><v>1</v></c><c r="M290" s="1"/></row><row r="291" spans="1:13" customFormat="false"><c r="A291" s="1"><v>134</v></c><c r="B291" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C291" s="1" t="str"><v>Perspectiefnota Provincie Flevoland</v></c><c r="D291" s="1" t="str"><v/></c><c r="E291" s="1" t="str"><v/></c><c r="F291" s="4" t="str"><v/></c><c r="G291" s="1" t="str"><v>Financiën</v></c><c r="H291" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I291" s="1" t="str"><v>Financiën</v></c><c r="J291" s="1" t="str"><v>Provinciale Staten</v></c><c r="K291" s="4"><v>46197.0</v></c><c r="L291" s="1"><v>1</v></c><c r="M291" s="1"/></row><row r="292" spans="1:13" customFormat="false"><c r="A292" s="1"><v>134</v></c><c r="B292" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C292" s="1" t="str"><v>Perspectiefnota Provincie Flevoland</v></c><c r="D292" s="1" t="str"><v/></c><c r="E292" s="1" t="str"><v/></c><c r="F292" s="4" t="str"><v/></c><c r="G292" s="1" t="str"><v>Financiën</v></c><c r="H292" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I292" s="1" t="str"><v>Financiën</v></c><c r="J292" s="1" t="str"><v>Provinciale Staten</v></c><c r="K292" s="4"><v>46204.0</v></c><c r="L292" s="1"><v>1</v></c><c r="M292" s="1"/></row><row r="293" spans="1:13" customFormat="false"><c r="A293" s="1"><v>135</v></c><c r="B293" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C293" s="1" t="str"><v>Jaarstukken - Provincie Flevoland</v></c><c r="D293" s="1" t="str"><v/></c><c r="E293" s="1" t="str"><v/></c><c r="F293" s="4" t="str"><v/></c><c r="G293" s="1" t="str"><v>Financiën</v></c><c r="H293" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I293" s="1" t="str"><v>Financiën</v></c><c r="J293" s="1" t="str"><v>Beeldvorming Integrale Commissie</v></c><c r="K293" s="4"><v>45056.0</v></c><c r="L293" s="1"><v>1</v></c><c r="M293" s="1"/></row><row r="294" spans="1:13" customFormat="false"><c r="A294" s="1"><v>135</v></c><c r="B294" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C294" s="1" t="str"><v>Jaarstukken - Provincie Flevoland</v></c><c r="D294" s="1" t="str"><v/></c><c r="E294" s="1" t="str"><v/></c><c r="F294" s="4" t="str"><v/></c><c r="G294" s="1" t="str"><v>Financiën</v></c><c r="H294" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I294" s="1" t="str"><v>Financiën</v></c><c r="J294" s="1" t="str"><v>Oordeelsvorming Integrale Statencommissie</v></c><c r="K294" s="4"><v>45091.0</v></c><c r="L294" s="1"><v>1</v></c><c r="M294" s="1"/></row><row r="295" spans="1:13" customFormat="false"><c r="A295" s="1"><v>135</v></c><c r="B295" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C295" s="1" t="str"><v>Jaarstukken - Provincie Flevoland</v></c><c r="D295" s="1" t="str"><v/></c><c r="E295" s="1" t="str"><v/></c><c r="F295" s="4" t="str"><v/></c><c r="G295" s="1" t="str"><v>Financiën</v></c><c r="H295" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I295" s="1" t="str"><v>Financiën</v></c><c r="J295" s="1" t="str"><v>Provinciale Staten</v></c><c r="K295" s="4"><v>45105.0</v></c><c r="L295" s="1"><v>1</v></c><c r="M295" s="1"/></row><row r="296" spans="1:13" customFormat="false"><c r="A296" s="1"><v>135</v></c><c r="B296" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C296" s="1" t="str"><v>Jaarstukken - Provincie Flevoland</v></c><c r="D296" s="1" t="str"><v/></c><c r="E296" s="1" t="str"><v/></c><c r="F296" s="4" t="str"><v/></c><c r="G296" s="1" t="str"><v>Financiën</v></c><c r="H296" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I296" s="1" t="str"><v>Financiën</v></c><c r="J296" s="1" t="str"><v>Beeldvorming Integrale Commissie</v></c><c r="K296" s="4"><v>45427.0</v></c><c r="L296" s="1"><v>1</v></c><c r="M296" s="1"/></row><row r="297" spans="1:13" customFormat="false"><c r="A297" s="1"><v>135</v></c><c r="B297" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C297" s="1" t="str"><v>Jaarstukken - Provincie Flevoland</v></c><c r="D297" s="1" t="str"><v/></c><c r="E297" s="1" t="str"><v/></c><c r="F297" s="4" t="str"><v/></c><c r="G297" s="1" t="str"><v>Financiën</v></c><c r="H297" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I297" s="1" t="str"><v>Financiën</v></c><c r="J297" s="1" t="str"><v>Oordeelsvorming Integrale Statencommissie</v></c><c r="K297" s="4"><v>45448.0</v></c><c r="L297" s="1"><v>1</v></c><c r="M297" s="1"/></row><row r="298" spans="1:13" customFormat="false"><c r="A298" s="1"><v>135</v></c><c r="B298" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C298" s="1" t="str"><v>Jaarstukken - Provincie Flevoland</v></c><c r="D298" s="1" t="str"><v/></c><c r="E298" s="1" t="str"><v/></c><c r="F298" s="4" t="str"><v/></c><c r="G298" s="1" t="str"><v>Financiën</v></c><c r="H298" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I298" s="1" t="str"><v>Financiën</v></c><c r="J298" s="1" t="str"><v>Provinciale Staten</v></c><c r="K298" s="4"><v>45469.0</v></c><c r="L298" s="1"><v>1</v></c><c r="M298" s="1"/></row><row r="299" spans="1:13" customFormat="false"><c r="A299" s="1"><v>135</v></c><c r="B299" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C299" s="1" t="str"><v>Jaarstukken - Provincie Flevoland</v></c><c r="D299" s="1" t="str"><v/></c><c r="E299" s="1" t="str"><v/></c><c r="F299" s="4" t="str"><v/></c><c r="G299" s="1" t="str"><v>Financiën</v></c><c r="H299" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I299" s="1" t="str"><v>Financiën</v></c><c r="J299" s="1" t="str"><v>Beeldvorming Integrale Commissie</v></c><c r="K299" s="4"><v>45791.0</v></c><c r="L299" s="1"><v>1</v></c><c r="M299" s="1"/></row><row r="300" spans="1:13" customFormat="false"><c r="A300" s="1"><v>135</v></c><c r="B300" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C300" s="1" t="str"><v>Jaarstukken - Provincie Flevoland</v></c><c r="D300" s="1" t="str"><v/></c><c r="E300" s="1" t="str"><v/></c><c r="F300" s="4" t="str"><v/></c><c r="G300" s="1" t="str"><v>Financiën</v></c><c r="H300" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I300" s="1" t="str"><v>Financiën</v></c><c r="J300" s="1" t="str"><v>Oordeelsvorming Integrale Statencommissie</v></c><c r="K300" s="4"><v>45812.0</v></c><c r="L300" s="1"><v>1</v></c><c r="M300" s="1"/></row><row r="301" spans="1:13" customFormat="false"><c r="A301" s="1"><v>135</v></c><c r="B301" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C301" s="1" t="str"><v>Jaarstukken - Provincie Flevoland</v></c><c r="D301" s="1" t="str"><v/></c><c r="E301" s="1" t="str"><v/></c><c r="F301" s="4" t="str"><v/></c><c r="G301" s="1" t="str"><v>Financiën</v></c><c r="H301" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I301" s="1" t="str"><v>Financiën</v></c><c r="J301" s="1" t="str"><v>Provinciale Staten</v></c><c r="K301" s="4"><v>45826.0</v></c><c r="L301" s="1"><v>1</v></c><c r="M301" s="1"/></row><row r="302" spans="1:13" customFormat="false"><c r="A302" s="1"><v>135</v></c><c r="B302" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C302" s="1" t="str"><v>Jaarstukken - Provincie Flevoland</v></c><c r="D302" s="1" t="str"><v/></c><c r="E302" s="1" t="str"><v/></c><c r="F302" s="4" t="str"><v/></c><c r="G302" s="1" t="str"><v>Financiën</v></c><c r="H302" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I302" s="1" t="str"><v>Financiën</v></c><c r="J302" s="1" t="str"><v>Beeldvorming Integrale Commissie</v></c><c r="K302" s="4"><v>46176.0</v></c><c r="L302" s="1"><v>1</v></c><c r="M302" s="1"/></row><row r="303" spans="1:13" customFormat="false"><c r="A303" s="1"><v>135</v></c><c r="B303" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C303" s="1" t="str"><v>Jaarstukken - Provincie Flevoland</v></c><c r="D303" s="1" t="str"><v/></c><c r="E303" s="1" t="str"><v/></c><c r="F303" s="4" t="str"><v/></c><c r="G303" s="1" t="str"><v>Financiën</v></c><c r="H303" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I303" s="1" t="str"><v>Financiën</v></c><c r="J303" s="1" t="str"><v>Oordeelsvorming Integrale Statencommissie</v></c><c r="K303" s="4"><v>46190.0</v></c><c r="L303" s="1"><v>1</v></c><c r="M303" s="1"/></row><row r="304" spans="1:13" customFormat="false"><c r="A304" s="1"><v>135</v></c><c r="B304" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C304" s="1" t="str"><v>Jaarstukken - Provincie Flevoland</v></c><c r="D304" s="1" t="str"><v/></c><c r="E304" s="1" t="str"><v/></c><c r="F304" s="4" t="str"><v/></c><c r="G304" s="1" t="str"><v>Financiën</v></c><c r="H304" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I304" s="1" t="str"><v>Financiën</v></c><c r="J304" s="1" t="str"><v>Provinciale Staten</v></c><c r="K304" s="4"><v>46204.0</v></c><c r="L304" s="1"><v>1</v></c><c r="M304" s="1"/></row><row r="305" spans="1:13" customFormat="false"><c r="A305" s="1"><v>136</v></c><c r="B305" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C305" s="1" t="str"><v>Zomernota Provincie Flevoland</v></c><c r="D305" s="1" t="str"><v/></c><c r="E305" s="1" t="str"><v/></c><c r="F305" s="4" t="str"><v/></c><c r="G305" s="1" t="str"><v>Financiën</v></c><c r="H305" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I305" s="1" t="str"><v>Financiën</v></c><c r="J305" s="1" t="str"><v>Beeldvorming Integrale Commissie</v></c><c r="K305" s="4"><v>44727.0</v></c><c r="L305" s="1"><v>1</v></c><c r="M305" s="1"/></row><row r="306" spans="1:13" customFormat="false"><c r="A306" s="1"><v>136</v></c><c r="B306" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C306" s="1" t="str"><v>Zomernota Provincie Flevoland</v></c><c r="D306" s="1" t="str"><v/></c><c r="E306" s="1" t="str"><v/></c><c r="F306" s="4" t="str"><v/></c><c r="G306" s="1" t="str"><v>Financiën</v></c><c r="H306" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I306" s="1" t="str"><v>Financiën</v></c><c r="J306" s="1" t="str"><v>Oordeelsvorming Integrale Statencommissie</v></c><c r="K306" s="4"><v>44748.0</v></c><c r="L306" s="1"><v>1</v></c><c r="M306" s="1"/></row><row r="307" spans="1:13" customFormat="false"><c r="A307" s="1"><v>136</v></c><c r="B307" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C307" s="1" t="str"><v>Zomernota Provincie Flevoland</v></c><c r="D307" s="1" t="str"><v/></c><c r="E307" s="1" t="str"><v/></c><c r="F307" s="4" t="str"><v/></c><c r="G307" s="1" t="str"><v>Financiën</v></c><c r="H307" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I307" s="1" t="str"><v>Financiën</v></c><c r="J307" s="1" t="str"><v>Provinciale Staten</v></c><c r="K307" s="4"><v>44755.0</v></c><c r="L307" s="1"><v>1</v></c><c r="M307" s="1"/></row><row r="308" spans="1:13" customFormat="false"><c r="A308" s="1"><v>136</v></c><c r="B308" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C308" s="1" t="str"><v>Zomernota Provincie Flevoland</v></c><c r="D308" s="1" t="str"><v/></c><c r="E308" s="1" t="str"><v/></c><c r="F308" s="4" t="str"><v/></c><c r="G308" s="1" t="str"><v>Financiën</v></c><c r="H308" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I308" s="1" t="str"><v>Financiën</v></c><c r="J308" s="1" t="str"><v>Beeldvorming Integrale Commissie</v></c><c r="K308" s="4"><v>45091.0</v></c><c r="L308" s="1"><v>1</v></c><c r="M308" s="1"/></row><row r="309" spans="1:13" customFormat="false"><c r="A309" s="1"><v>136</v></c><c r="B309" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C309" s="1" t="str"><v>Zomernota Provincie Flevoland</v></c><c r="D309" s="1" t="str"><v/></c><c r="E309" s="1" t="str"><v/></c><c r="F309" s="4" t="str"><v/></c><c r="G309" s="1" t="str"><v>Financiën</v></c><c r="H309" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I309" s="1" t="str"><v>Financiën</v></c><c r="J309" s="1" t="str"><v>Oordeelsvorming Integrale Statencommissie</v></c><c r="K309" s="4"><v>45112.0</v></c><c r="L309" s="1"><v>1</v></c><c r="M309" s="1"/></row><row r="310" spans="1:13" customFormat="false"><c r="A310" s="1"><v>136</v></c><c r="B310" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C310" s="1" t="str"><v>Zomernota Provincie Flevoland</v></c><c r="D310" s="1" t="str"><v/></c><c r="E310" s="1" t="str"><v/></c><c r="F310" s="4" t="str"><v/></c><c r="G310" s="1" t="str"><v>Financiën</v></c><c r="H310" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I310" s="1" t="str"><v>Financiën</v></c><c r="J310" s="1" t="str"><v>Provinciale Staten</v></c><c r="K310" s="4"><v>45126.0</v></c><c r="L310" s="1"><v>1</v></c><c r="M310" s="1"/></row><row r="311" spans="1:13" customFormat="false"><c r="A311" s="1"><v>136</v></c><c r="B311" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C311" s="1" t="str"><v>Zomernota Provincie Flevoland</v></c><c r="D311" s="1" t="str"><v/></c><c r="E311" s="1" t="str"><v/></c><c r="F311" s="4" t="str"><v/></c><c r="G311" s="1" t="str"><v>Financiën</v></c><c r="H311" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I311" s="1" t="str"><v>Financiën</v></c><c r="J311" s="1" t="str"><v>Beeldvorming Integrale Commissie</v></c><c r="K311" s="4"><v>45455.0</v></c><c r="L311" s="1"><v>1</v></c><c r="M311" s="1"/></row><row r="312" spans="1:13" customFormat="false"><c r="A312" s="1"><v>136</v></c><c r="B312" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C312" s="1" t="str"><v>Zomernota Provincie Flevoland</v></c><c r="D312" s="1" t="str"><v/></c><c r="E312" s="1" t="str"><v/></c><c r="F312" s="4" t="str"><v/></c><c r="G312" s="1" t="str"><v>Financiën</v></c><c r="H312" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I312" s="1" t="str"><v>Financiën</v></c><c r="J312" s="1" t="str"><v>Oordeelsvorming Integrale Statencommissie</v></c><c r="K312" s="4"><v>45476.0</v></c><c r="L312" s="1"><v>1</v></c><c r="M312" s="1"/></row><row r="313" spans="1:13" customFormat="false"><c r="A313" s="1"><v>136</v></c><c r="B313" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C313" s="1" t="str"><v>Zomernota Provincie Flevoland</v></c><c r="D313" s="1" t="str"><v/></c><c r="E313" s="1" t="str"><v/></c><c r="F313" s="4" t="str"><v/></c><c r="G313" s="1" t="str"><v>Financiën</v></c><c r="H313" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I313" s="1" t="str"><v>Financiën</v></c><c r="J313" s="1" t="str"><v>Provinciale Staten</v></c><c r="K313" s="4"><v>45490.0</v></c><c r="L313" s="1"><v>1</v></c><c r="M313" s="1"/></row><row r="314" spans="1:13" customFormat="false"><c r="A314" s="1"><v>136</v></c><c r="B314" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C314" s="1" t="str"><v>Zomernota Provincie Flevoland</v></c><c r="D314" s="1" t="str"><v/></c><c r="E314" s="1" t="str"><v/></c><c r="F314" s="4" t="str"><v/></c><c r="G314" s="1" t="str"><v>Financiën</v></c><c r="H314" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I314" s="1" t="str"><v>Financiën</v></c><c r="J314" s="1" t="str"><v>Beeldvorming Integrale Commissie</v></c><c r="K314" s="4"><v>45819.0</v></c><c r="L314" s="1"><v>1</v></c><c r="M314" s="1"/></row><row r="315" spans="1:13" customFormat="false"><c r="A315" s="1"><v>136</v></c><c r="B315" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C315" s="1" t="str"><v>Zomernota Provincie Flevoland</v></c><c r="D315" s="1" t="str"><v/></c><c r="E315" s="1" t="str"><v/></c><c r="F315" s="4" t="str"><v/></c><c r="G315" s="1" t="str"><v>Financiën</v></c><c r="H315" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I315" s="1" t="str"><v>Financiën</v></c><c r="J315" s="1" t="str"><v>Oordeelsvorming Integrale Statencommissie</v></c><c r="K315" s="4"><v>45840.0</v></c><c r="L315" s="1"><v>1</v></c><c r="M315" s="1"/></row><row r="316" spans="1:13" customFormat="false"><c r="A316" s="1"><v>136</v></c><c r="B316" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C316" s="1" t="str"><v>Zomernota Provincie Flevoland</v></c><c r="D316" s="1" t="str"><v/></c><c r="E316" s="1" t="str"><v/></c><c r="F316" s="4" t="str"><v/></c><c r="G316" s="1" t="str"><v>Financiën</v></c><c r="H316" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I316" s="1" t="str"><v>Financiën</v></c><c r="J316" s="1" t="str"><v>Provinciale Staten</v></c><c r="K316" s="4"><v>45847.0</v></c><c r="L316" s="1"><v>1</v></c><c r="M316" s="1"/></row><row r="317" spans="1:13" customFormat="false"><c r="A317" s="1"><v>136</v></c><c r="B317" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C317" s="1" t="str"><v>Zomernota Provincie Flevoland</v></c><c r="D317" s="1" t="str"><v/></c><c r="E317" s="1" t="str"><v/></c><c r="F317" s="4" t="str"><v/></c><c r="G317" s="1" t="str"><v>Financiën</v></c><c r="H317" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I317" s="1" t="str"><v>Financiën</v></c><c r="J317" s="1" t="str"><v>Beeldvorming Integrale Commissie</v></c><c r="K317" s="4"><v>46260.0</v></c><c r="L317" s="1"><v>0</v></c><c r="M317" s="1"/></row><row r="318" spans="1:13" customFormat="false"><c r="A318" s="1"><v>136</v></c><c r="B318" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C318" s="1" t="str"><v>Zomernota Provincie Flevoland</v></c><c r="D318" s="1" t="str"><v/></c><c r="E318" s="1" t="str"><v/></c><c r="F318" s="4" t="str"><v/></c><c r="G318" s="1" t="str"><v>Financiën</v></c><c r="H318" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I318" s="1" t="str"><v>Financiën</v></c><c r="J318" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K318" s="4"><v>46267.0</v></c><c r="L318" s="1"><v>0</v></c><c r="M318" s="1"/></row><row r="319" spans="1:13" customFormat="false"><c r="A319" s="1"><v>136</v></c><c r="B319" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C319" s="1" t="str"><v>Zomernota Provincie Flevoland</v></c><c r="D319" s="1" t="str"><v/></c><c r="E319" s="1" t="str"><v/></c><c r="F319" s="4" t="str"><v/></c><c r="G319" s="1" t="str"><v>Financiën</v></c><c r="H319" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I319" s="1" t="str"><v>Financiën</v></c><c r="J319" s="1" t="str"><v>Provinciale Staten</v></c><c r="K319" s="4"><v>46281.0</v></c><c r="L319" s="1"><v>0</v></c><c r="M319" s="1"/></row><row r="320" spans="1:13" customFormat="false"><c r="A320" s="1"><v>137</v></c><c r="B320" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C320" s="1" t="str"><v>Programmabegroting Provincie Flevoland</v></c><c r="D320" s="1" t="str"><v/></c><c r="E320" s="1" t="str"><v/></c><c r="F320" s="4" t="str"><v/></c><c r="G320" s="1" t="str"><v>Financiën</v></c><c r="H320" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I320" s="1" t="str"><v>Financiën</v></c><c r="J320" s="1" t="str"><v>Beeldvorming Integrale Commissie</v></c><c r="K320" s="4"><v>44832.0</v></c><c r="L320" s="1"><v>1</v></c><c r="M320" s="1"/></row><row r="321" spans="1:13" customFormat="false"><c r="A321" s="1"><v>137</v></c><c r="B321" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C321" s="1" t="str"><v>Programmabegroting Provincie Flevoland</v></c><c r="D321" s="1" t="str"><v/></c><c r="E321" s="1" t="str"><v/></c><c r="F321" s="4" t="str"><v/></c><c r="G321" s="1" t="str"><v>Financiën</v></c><c r="H321" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I321" s="1" t="str"><v>Financiën</v></c><c r="J321" s="1" t="str"><v>Oordeelsvorming Integrale Statencommissie</v></c><c r="K321" s="4"><v>44860.0</v></c><c r="L321" s="1"><v>1</v></c><c r="M321" s="1"/></row><row r="322" spans="1:13" customFormat="false"><c r="A322" s="1"><v>137</v></c><c r="B322" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C322" s="1" t="str"><v>Programmabegroting Provincie Flevoland</v></c><c r="D322" s="1" t="str"><v/></c><c r="E322" s="1" t="str"><v/></c><c r="F322" s="4" t="str"><v/></c><c r="G322" s="1" t="str"><v>Financiën</v></c><c r="H322" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I322" s="1" t="str"><v>Financiën</v></c><c r="J322" s="1" t="str"><v>Provinciale Staten</v></c><c r="K322" s="4"><v>44874.0</v></c><c r="L322" s="1"><v>1</v></c><c r="M322" s="1"/></row><row r="323" spans="1:13" customFormat="false"><c r="A323" s="1"><v>137</v></c><c r="B323" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C323" s="1" t="str"><v>Programmabegroting Provincie Flevoland</v></c><c r="D323" s="1" t="str"><v/></c><c r="E323" s="1" t="str"><v/></c><c r="F323" s="4" t="str"><v/></c><c r="G323" s="1" t="str"><v>Financiën</v></c><c r="H323" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I323" s="1" t="str"><v>Financiën</v></c><c r="J323" s="1" t="str"><v>Beeldvorming Integrale Commissie</v></c><c r="K323" s="4"><v>45210.0</v></c><c r="L323" s="1"><v>1</v></c><c r="M323" s="1"/></row><row r="324" spans="1:13" customFormat="false"><c r="A324" s="1"><v>137</v></c><c r="B324" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C324" s="1" t="str"><v>Programmabegroting Provincie Flevoland</v></c><c r="D324" s="1" t="str"><v/></c><c r="E324" s="1" t="str"><v/></c><c r="F324" s="4" t="str"><v/></c><c r="G324" s="1" t="str"><v>Financiën</v></c><c r="H324" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I324" s="1" t="str"><v>Financiën</v></c><c r="J324" s="1" t="str"><v>Oordeelsvorming Integrale Statencommissie</v></c><c r="K324" s="4"><v>45231.0</v></c><c r="L324" s="1"><v>1</v></c><c r="M324" s="1"/></row><row r="325" spans="1:13" customFormat="false"><c r="A325" s="1"><v>137</v></c><c r="B325" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C325" s="1" t="str"><v>Programmabegroting Provincie Flevoland</v></c><c r="D325" s="1" t="str"><v/></c><c r="E325" s="1" t="str"><v/></c><c r="F325" s="4" t="str"><v/></c><c r="G325" s="1" t="str"><v>Financiën</v></c><c r="H325" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I325" s="1" t="str"><v>Financiën</v></c><c r="J325" s="1" t="str"><v>Provinciale Staten</v></c><c r="K325" s="4"><v>45238.0</v></c><c r="L325" s="1"><v>1</v></c><c r="M325" s="1"/></row><row r="326" spans="1:13" customFormat="false"><c r="A326" s="1"><v>137</v></c><c r="B326" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C326" s="1" t="str"><v>Programmabegroting Provincie Flevoland</v></c><c r="D326" s="1" t="str"><v/></c><c r="E326" s="1" t="str"><v/></c><c r="F326" s="4" t="str"><v/></c><c r="G326" s="1" t="str"><v>Financiën</v></c><c r="H326" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I326" s="1" t="str"><v>Financiën</v></c><c r="J326" s="1" t="str"><v>Beeldvorming Integrale Commissie</v></c><c r="K326" s="4"><v>45574.0</v></c><c r="L326" s="1"><v>1</v></c><c r="M326" s="1"/></row><row r="327" spans="1:13" customFormat="false"><c r="A327" s="1"><v>137</v></c><c r="B327" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C327" s="1" t="str"><v>Programmabegroting Provincie Flevoland</v></c><c r="D327" s="1" t="str"><v/></c><c r="E327" s="1" t="str"><v/></c><c r="F327" s="4" t="str"><v/></c><c r="G327" s="1" t="str"><v>Financiën</v></c><c r="H327" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I327" s="1" t="str"><v>Financiën</v></c><c r="J327" s="1" t="str"><v>Oordeelsvorming Integrale Statencommissie</v></c><c r="K327" s="4"><v>45588.0</v></c><c r="L327" s="1"><v>1</v></c><c r="M327" s="1"/></row><row r="328" spans="1:13" customFormat="false"><c r="A328" s="1"><v>137</v></c><c r="B328" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C328" s="1" t="str"><v>Programmabegroting Provincie Flevoland</v></c><c r="D328" s="1" t="str"><v/></c><c r="E328" s="1" t="str"><v/></c><c r="F328" s="4" t="str"><v/></c><c r="G328" s="1" t="str"><v>Financiën</v></c><c r="H328" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I328" s="1" t="str"><v>Financiën</v></c><c r="J328" s="1" t="str"><v>Provinciale Staten</v></c><c r="K328" s="4"><v>45609.0</v></c><c r="L328" s="1"><v>1</v></c><c r="M328" s="1"/></row><row r="329" spans="1:13" customFormat="false"><c r="A329" s="1"><v>137</v></c><c r="B329" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C329" s="1" t="str"><v>Programmabegroting Provincie Flevoland</v></c><c r="D329" s="1" t="str"><v/></c><c r="E329" s="1" t="str"><v/></c><c r="F329" s="4" t="str"><v/></c><c r="G329" s="1" t="str"><v>Financiën</v></c><c r="H329" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I329" s="1" t="str"><v>Financiën</v></c><c r="J329" s="1" t="str"><v>Beeldvorming Integrale Commissie</v></c><c r="K329" s="4"><v>45938.0</v></c><c r="L329" s="1"><v>1</v></c><c r="M329" s="1"/></row><row r="330" spans="1:13" customFormat="false"><c r="A330" s="1"><v>137</v></c><c r="B330" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C330" s="1" t="str"><v>Programmabegroting Provincie Flevoland</v></c><c r="D330" s="1" t="str"><v/></c><c r="E330" s="1" t="str"><v/></c><c r="F330" s="4" t="str"><v/></c><c r="G330" s="1" t="str"><v>Financiën</v></c><c r="H330" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I330" s="1" t="str"><v>Financiën</v></c><c r="J330" s="1" t="str"><v>Oordeelsvorming Integrale Statencommissie</v></c><c r="K330" s="4"><v>45959.0</v></c><c r="L330" s="1"><v>1</v></c><c r="M330" s="1"/></row><row r="331" spans="1:13" customFormat="false"><c r="A331" s="1"><v>137</v></c><c r="B331" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C331" s="1" t="str"><v>Programmabegroting Provincie Flevoland</v></c><c r="D331" s="1" t="str"><v/></c><c r="E331" s="1" t="str"><v/></c><c r="F331" s="4" t="str"><v/></c><c r="G331" s="1" t="str"><v>Financiën</v></c><c r="H331" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I331" s="1" t="str"><v>Financiën</v></c><c r="J331" s="1" t="str"><v>Provinciale Staten</v></c><c r="K331" s="4"><v>45973.0</v></c><c r="L331" s="1"><v>1</v></c><c r="M331" s="1"/></row><row r="332" spans="1:13" customFormat="false"><c r="A332" s="1"><v>137</v></c><c r="B332" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C332" s="1" t="str"><v>Programmabegroting Provincie Flevoland</v></c><c r="D332" s="1" t="str"><v/></c><c r="E332" s="1" t="str"><v/></c><c r="F332" s="4" t="str"><v/></c><c r="G332" s="1" t="str"><v>Financiën</v></c><c r="H332" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I332" s="1" t="str"><v>Financiën</v></c><c r="J332" s="1" t="str"><v>Beeldvorming Integrale Commissie</v></c><c r="K332" s="4"><v>46316.0</v></c><c r="L332" s="1"><v>0</v></c><c r="M332" s="1"/></row><row r="333" spans="1:13" customFormat="false"><c r="A333" s="1"><v>137</v></c><c r="B333" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C333" s="1" t="str"><v>Programmabegroting Provincie Flevoland</v></c><c r="D333" s="1" t="str"><v/></c><c r="E333" s="1" t="str"><v/></c><c r="F333" s="4" t="str"><v/></c><c r="G333" s="1" t="str"><v>Financiën</v></c><c r="H333" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I333" s="1" t="str"><v>Financiën</v></c><c r="J333" s="1" t="str"><v>Oordeelsvorming Integrale Statencommissie</v></c><c r="K333" s="4"><v>46323.0</v></c><c r="L333" s="1"><v>0</v></c><c r="M333" s="1"/></row><row r="334" spans="1:13" customFormat="false"><c r="A334" s="1"><v>137</v></c><c r="B334" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C334" s="1" t="str"><v>Programmabegroting Provincie Flevoland</v></c><c r="D334" s="1" t="str"><v/></c><c r="E334" s="1" t="str"><v/></c><c r="F334" s="4" t="str"><v/></c><c r="G334" s="1" t="str"><v>Financiën</v></c><c r="H334" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I334" s="1" t="str"><v>Financiën</v></c><c r="J334" s="1" t="str"><v>Provinciale Staten</v></c><c r="K334" s="4"><v>46337.0</v></c><c r="L334" s="1"><v>0</v></c><c r="M334" s="1"/></row><row r="335" spans="1:13" customFormat="false"><c r="A335" s="1"><v>140</v></c><c r="B335" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C335" s="1" t="str"><v xml:space="preserve">Actualisatie en wijzigen Financiële kaders in verband met invoering rechtmatigheidsverantwoording </v></c><c r="D335" s="1" t="str"><v/></c><c r="E335" s="1" t="str"><v/></c><c r="F335" s="4"><v>45216.0</v></c><c r="G335" s="1" t="str"><v>Financiën</v></c><c r="H335" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I335" s="1" t="str"><v>Financiën</v></c><c r="J335" s="1" t="str"><v>Beeldvorming EMS</v></c><c r="K335" s="4"><v>45308.0</v></c><c r="L335" s="1"><v>1</v></c><c r="M335" s="1"/></row><row r="336" spans="1:13" customFormat="false"><c r="A336" s="1"><v>140</v></c><c r="B336" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C336" s="1" t="str"><v xml:space="preserve">Actualisatie en wijzigen Financiële kaders in verband met invoering rechtmatigheidsverantwoording </v></c><c r="D336" s="1" t="str"><v/></c><c r="E336" s="1" t="str"><v/></c><c r="F336" s="4"><v>45216.0</v></c><c r="G336" s="1" t="str"><v>Financiën</v></c><c r="H336" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I336" s="1" t="str"><v>Financiën</v></c><c r="J336" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K336" s="4"><v>45329.0</v></c><c r="L336" s="1"><v>1</v></c><c r="M336" s="1"/></row><row r="337" spans="1:13" customFormat="false"><c r="A337" s="1"><v>140</v></c><c r="B337" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C337" s="1" t="str"><v xml:space="preserve">Actualisatie en wijzigen Financiële kaders in verband met invoering rechtmatigheidsverantwoording </v></c><c r="D337" s="1" t="str"><v/></c><c r="E337" s="1" t="str"><v/></c><c r="F337" s="4"><v>45216.0</v></c><c r="G337" s="1" t="str"><v>Financiën</v></c><c r="H337" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I337" s="1" t="str"><v>Financiën</v></c><c r="J337" s="1" t="str"><v>Provinciale Staten</v></c><c r="K337" s="4"><v>45350.0</v></c><c r="L337" s="1"><v>1</v></c><c r="M337" s="1"/></row><row r="338" spans="1:13" customFormat="false"><c r="A338" s="1"><v>343</v></c><c r="B338" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C338" s="1" t="str"><v>Actualisatie Financiële kaders 2025</v></c><c r="D338" s="1" t="str"><v xml:space="preserve">Het bestaat uit de onderdelen:&#13;
+</v></c><c r="E275" s="1" t="str"><v/></c><c r="F275" s="4" t="str"><v/></c><c r="G275" s="1" t="str"><v>Facilitaire Zaken</v></c><c r="H275" s="1" t="str"><v xml:space="preserve"> van Dijk</v></c><c r="I275" s="1" t="str"><v>Facilitair &amp; Evenementen</v></c><c r="J275" s="1" t="str"><v>Provinciale Staten</v></c><c r="K275" s="4"><v>45714.0</v></c><c r="L275" s="1"><v>1</v></c><c r="M275" s="1"/></row><row r="276" spans="1:13" customFormat="false"><c r="A276" s="1"><v>32</v></c><c r="B276" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C276" s="1" t="str"><v>Boardletter (Accountant)</v></c><c r="D276" s="1" t="str"><v/></c><c r="E276" s="1" t="str"><v/></c><c r="F276" s="4" t="str"><v/></c><c r="G276" s="1" t="str"><v>Financiën</v></c><c r="H276" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I276" s="1" t="str"><v>Financiën</v></c><c r="J276" s="1" t="str"><v>Beeldvorming EMS</v></c><c r="K276" s="4"><v>44937.0</v></c><c r="L276" s="1"><v>1</v></c><c r="M276" s="1"/></row><row r="277" spans="1:13" customFormat="false"><c r="A277" s="1"><v>80</v></c><c r="B277" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C277" s="1" t="str"><v>Accountantsverslag 2022</v></c><c r="D277" s="1" t="str"><v xml:space="preserve">Toelichting accountant op de goedkeuring Jaarstukken </v></c><c r="E277" s="1" t="str"><v/></c><c r="F277" s="4" t="str"><v/></c><c r="G277" s="1" t="str"><v>Financiën</v></c><c r="H277" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I277" s="1" t="str"><v>Statengriffie</v></c><c r="J277" s="1"/><c r="K277" s="4" t="str"><v/></c><c r="L277" s="1"/><c r="M277" s="1"/></row><row r="278" spans="1:13" customFormat="false"><c r="A278" s="1"><v>134</v></c><c r="B278" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C278" s="1" t="str"><v>Perspectiefnota Provincie Flevoland</v></c><c r="D278" s="1" t="str"><v/></c><c r="E278" s="1" t="str"><v/></c><c r="F278" s="4" t="str"><v/></c><c r="G278" s="1" t="str"><v>Financiën</v></c><c r="H278" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I278" s="1" t="str"><v>Financiën</v></c><c r="J278" s="1" t="str"><v>Beeldvorming Integrale Commissie</v></c><c r="K278" s="4"><v>44699.0</v></c><c r="L278" s="1"><v>1</v></c><c r="M278" s="1"/></row><row r="279" spans="1:13" customFormat="false"><c r="A279" s="1"><v>134</v></c><c r="B279" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C279" s="1" t="str"><v>Perspectiefnota Provincie Flevoland</v></c><c r="D279" s="1" t="str"><v/></c><c r="E279" s="1" t="str"><v/></c><c r="F279" s="4" t="str"><v/></c><c r="G279" s="1" t="str"><v>Financiën</v></c><c r="H279" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I279" s="1" t="str"><v>Financiën</v></c><c r="J279" s="1" t="str"><v>Oordeelsvorming Integrale Statencommissie</v></c><c r="K279" s="4"><v>44720.0</v></c><c r="L279" s="1"><v>1</v></c><c r="M279" s="1"/></row><row r="280" spans="1:13" customFormat="false"><c r="A280" s="1"><v>134</v></c><c r="B280" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C280" s="1" t="str"><v>Perspectiefnota Provincie Flevoland</v></c><c r="D280" s="1" t="str"><v/></c><c r="E280" s="1" t="str"><v/></c><c r="F280" s="4" t="str"><v/></c><c r="G280" s="1" t="str"><v>Financiën</v></c><c r="H280" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I280" s="1" t="str"><v>Financiën</v></c><c r="J280" s="1" t="str"><v>Provinciale Staten</v></c><c r="K280" s="4"><v>44741.0</v></c><c r="L280" s="1"><v>1</v></c><c r="M280" s="1"/></row><row r="281" spans="1:13" customFormat="false"><c r="A281" s="1"><v>134</v></c><c r="B281" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C281" s="1" t="str"><v>Perspectiefnota Provincie Flevoland</v></c><c r="D281" s="1" t="str"><v/></c><c r="E281" s="1" t="str"><v/></c><c r="F281" s="4" t="str"><v/></c><c r="G281" s="1" t="str"><v>Financiën</v></c><c r="H281" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I281" s="1" t="str"><v>Financiën</v></c><c r="J281" s="1" t="str"><v>Beeldvorming Integrale Commissie</v></c><c r="K281" s="4"><v>45091.0</v></c><c r="L281" s="1"><v>1</v></c><c r="M281" s="1"/></row><row r="282" spans="1:13" customFormat="false"><c r="A282" s="1"><v>134</v></c><c r="B282" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C282" s="1" t="str"><v>Perspectiefnota Provincie Flevoland</v></c><c r="D282" s="1" t="str"><v/></c><c r="E282" s="1" t="str"><v/></c><c r="F282" s="4" t="str"><v/></c><c r="G282" s="1" t="str"><v>Financiën</v></c><c r="H282" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I282" s="1" t="str"><v>Financiën</v></c><c r="J282" s="1" t="str"><v>Beeldvorming Integrale Commissie</v></c><c r="K282" s="4"><v>45392.0</v></c><c r="L282" s="1"><v>1</v></c><c r="M282" s="1"/></row><row r="283" spans="1:13" customFormat="false"><c r="A283" s="1"><v>134</v></c><c r="B283" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C283" s="1" t="str"><v>Perspectiefnota Provincie Flevoland</v></c><c r="D283" s="1" t="str"><v/></c><c r="E283" s="1" t="str"><v/></c><c r="F283" s="4" t="str"><v/></c><c r="G283" s="1" t="str"><v>Financiën</v></c><c r="H283" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I283" s="1" t="str"><v>Financiën</v></c><c r="J283" s="1" t="str"><v>Beeldvorming Integrale Commissie</v></c><c r="K283" s="4"><v>45427.0</v></c><c r="L283" s="1"><v>1</v></c><c r="M283" s="1"/></row><row r="284" spans="1:13" customFormat="false"><c r="A284" s="1"><v>134</v></c><c r="B284" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C284" s="1" t="str"><v>Perspectiefnota Provincie Flevoland</v></c><c r="D284" s="1" t="str"><v/></c><c r="E284" s="1" t="str"><v/></c><c r="F284" s="4" t="str"><v/></c><c r="G284" s="1" t="str"><v>Financiën</v></c><c r="H284" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I284" s="1" t="str"><v>Financiën</v></c><c r="J284" s="1" t="str"><v>Oordeelsvorming Integrale Statencommissie</v></c><c r="K284" s="4"><v>45455.0</v></c><c r="L284" s="1"><v>1</v></c><c r="M284" s="1"/></row><row r="285" spans="1:13" customFormat="false"><c r="A285" s="1"><v>134</v></c><c r="B285" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C285" s="1" t="str"><v>Perspectiefnota Provincie Flevoland</v></c><c r="D285" s="1" t="str"><v/></c><c r="E285" s="1" t="str"><v/></c><c r="F285" s="4" t="str"><v/></c><c r="G285" s="1" t="str"><v>Financiën</v></c><c r="H285" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I285" s="1" t="str"><v>Financiën</v></c><c r="J285" s="1" t="str"><v>Provinciale Staten</v></c><c r="K285" s="4"><v>45469.0</v></c><c r="L285" s="1"><v>1</v></c><c r="M285" s="1"/></row><row r="286" spans="1:13" customFormat="false"><c r="A286" s="1"><v>134</v></c><c r="B286" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C286" s="1" t="str"><v>Perspectiefnota Provincie Flevoland</v></c><c r="D286" s="1" t="str"><v/></c><c r="E286" s="1" t="str"><v/></c><c r="F286" s="4" t="str"><v/></c><c r="G286" s="1" t="str"><v>Financiën</v></c><c r="H286" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I286" s="1" t="str"><v>Financiën</v></c><c r="J286" s="1" t="str"><v>Beeldvorming Integrale Commissie</v></c><c r="K286" s="4"><v>45791.0</v></c><c r="L286" s="1"><v>1</v></c><c r="M286" s="1"/></row><row r="287" spans="1:13" customFormat="false"><c r="A287" s="1"><v>134</v></c><c r="B287" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C287" s="1" t="str"><v>Perspectiefnota Provincie Flevoland</v></c><c r="D287" s="1" t="str"><v/></c><c r="E287" s="1" t="str"><v/></c><c r="F287" s="4" t="str"><v/></c><c r="G287" s="1" t="str"><v>Financiën</v></c><c r="H287" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I287" s="1" t="str"><v>Financiën</v></c><c r="J287" s="1" t="str"><v>Oordeelsvorming Integrale Statencommissie</v></c><c r="K287" s="4"><v>45812.0</v></c><c r="L287" s="1"><v>1</v></c><c r="M287" s="1"/></row><row r="288" spans="1:13" customFormat="false"><c r="A288" s="1"><v>134</v></c><c r="B288" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C288" s="1" t="str"><v>Perspectiefnota Provincie Flevoland</v></c><c r="D288" s="1" t="str"><v/></c><c r="E288" s="1" t="str"><v/></c><c r="F288" s="4" t="str"><v/></c><c r="G288" s="1" t="str"><v>Financiën</v></c><c r="H288" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I288" s="1" t="str"><v>Financiën</v></c><c r="J288" s="1" t="str"><v>Provinciale Staten</v></c><c r="K288" s="4"><v>45826.0</v></c><c r="L288" s="1"><v>1</v></c><c r="M288" s="1"/></row><row r="289" spans="1:13" customFormat="false"><c r="A289" s="1"><v>134</v></c><c r="B289" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C289" s="1" t="str"><v>Perspectiefnota Provincie Flevoland</v></c><c r="D289" s="1" t="str"><v/></c><c r="E289" s="1" t="str"><v/></c><c r="F289" s="4" t="str"><v/></c><c r="G289" s="1" t="str"><v>Financiën</v></c><c r="H289" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I289" s="1" t="str"><v>Financiën</v></c><c r="J289" s="1" t="str"><v>Beeldvorming Integrale Commissie</v></c><c r="K289" s="4"><v>46176.0</v></c><c r="L289" s="1"><v>1</v></c><c r="M289" s="1"/></row><row r="290" spans="1:13" customFormat="false"><c r="A290" s="1"><v>134</v></c><c r="B290" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C290" s="1" t="str"><v>Perspectiefnota Provincie Flevoland</v></c><c r="D290" s="1" t="str"><v/></c><c r="E290" s="1" t="str"><v/></c><c r="F290" s="4" t="str"><v/></c><c r="G290" s="1" t="str"><v>Financiën</v></c><c r="H290" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I290" s="1" t="str"><v>Financiën</v></c><c r="J290" s="1" t="str"><v>Oordeelsvorming Integrale Statencommissie</v></c><c r="K290" s="4"><v>46183.0</v></c><c r="L290" s="1"><v>1</v></c><c r="M290" s="1"/></row><row r="291" spans="1:13" customFormat="false"><c r="A291" s="1"><v>134</v></c><c r="B291" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C291" s="1" t="str"><v>Perspectiefnota Provincie Flevoland</v></c><c r="D291" s="1" t="str"><v/></c><c r="E291" s="1" t="str"><v/></c><c r="F291" s="4" t="str"><v/></c><c r="G291" s="1" t="str"><v>Financiën</v></c><c r="H291" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I291" s="1" t="str"><v>Financiën</v></c><c r="J291" s="1" t="str"><v>Provinciale Staten</v></c><c r="K291" s="4"><v>46197.0</v></c><c r="L291" s="1"><v>1</v></c><c r="M291" s="1"/></row><row r="292" spans="1:13" customFormat="false"><c r="A292" s="1"><v>134</v></c><c r="B292" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C292" s="1" t="str"><v>Perspectiefnota Provincie Flevoland</v></c><c r="D292" s="1" t="str"><v/></c><c r="E292" s="1" t="str"><v/></c><c r="F292" s="4" t="str"><v/></c><c r="G292" s="1" t="str"><v>Financiën</v></c><c r="H292" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I292" s="1" t="str"><v>Financiën</v></c><c r="J292" s="1" t="str"><v>Provinciale Staten</v></c><c r="K292" s="4"><v>46204.0</v></c><c r="L292" s="1"><v>1</v></c><c r="M292" s="1"/></row><row r="293" spans="1:13" customFormat="false"><c r="A293" s="1"><v>135</v></c><c r="B293" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C293" s="1" t="str"><v>Jaarstukken - Provincie Flevoland</v></c><c r="D293" s="1" t="str"><v/></c><c r="E293" s="1" t="str"><v/></c><c r="F293" s="4" t="str"><v/></c><c r="G293" s="1" t="str"><v>Financiën</v></c><c r="H293" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I293" s="1" t="str"><v>Financiën</v></c><c r="J293" s="1" t="str"><v>Beeldvorming Integrale Commissie</v></c><c r="K293" s="4"><v>45056.0</v></c><c r="L293" s="1"><v>1</v></c><c r="M293" s="1"/></row><row r="294" spans="1:13" customFormat="false"><c r="A294" s="1"><v>135</v></c><c r="B294" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C294" s="1" t="str"><v>Jaarstukken - Provincie Flevoland</v></c><c r="D294" s="1" t="str"><v/></c><c r="E294" s="1" t="str"><v/></c><c r="F294" s="4" t="str"><v/></c><c r="G294" s="1" t="str"><v>Financiën</v></c><c r="H294" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I294" s="1" t="str"><v>Financiën</v></c><c r="J294" s="1" t="str"><v>Oordeelsvorming Integrale Statencommissie</v></c><c r="K294" s="4"><v>45091.0</v></c><c r="L294" s="1"><v>1</v></c><c r="M294" s="1"/></row><row r="295" spans="1:13" customFormat="false"><c r="A295" s="1"><v>135</v></c><c r="B295" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C295" s="1" t="str"><v>Jaarstukken - Provincie Flevoland</v></c><c r="D295" s="1" t="str"><v/></c><c r="E295" s="1" t="str"><v/></c><c r="F295" s="4" t="str"><v/></c><c r="G295" s="1" t="str"><v>Financiën</v></c><c r="H295" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I295" s="1" t="str"><v>Financiën</v></c><c r="J295" s="1" t="str"><v>Provinciale Staten</v></c><c r="K295" s="4"><v>45105.0</v></c><c r="L295" s="1"><v>1</v></c><c r="M295" s="1"/></row><row r="296" spans="1:13" customFormat="false"><c r="A296" s="1"><v>135</v></c><c r="B296" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C296" s="1" t="str"><v>Jaarstukken - Provincie Flevoland</v></c><c r="D296" s="1" t="str"><v/></c><c r="E296" s="1" t="str"><v/></c><c r="F296" s="4" t="str"><v/></c><c r="G296" s="1" t="str"><v>Financiën</v></c><c r="H296" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I296" s="1" t="str"><v>Financiën</v></c><c r="J296" s="1" t="str"><v>Beeldvorming Integrale Commissie</v></c><c r="K296" s="4"><v>45427.0</v></c><c r="L296" s="1"><v>1</v></c><c r="M296" s="1"/></row><row r="297" spans="1:13" customFormat="false"><c r="A297" s="1"><v>135</v></c><c r="B297" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C297" s="1" t="str"><v>Jaarstukken - Provincie Flevoland</v></c><c r="D297" s="1" t="str"><v/></c><c r="E297" s="1" t="str"><v/></c><c r="F297" s="4" t="str"><v/></c><c r="G297" s="1" t="str"><v>Financiën</v></c><c r="H297" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I297" s="1" t="str"><v>Financiën</v></c><c r="J297" s="1" t="str"><v>Oordeelsvorming Integrale Statencommissie</v></c><c r="K297" s="4"><v>45448.0</v></c><c r="L297" s="1"><v>1</v></c><c r="M297" s="1"/></row><row r="298" spans="1:13" customFormat="false"><c r="A298" s="1"><v>135</v></c><c r="B298" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C298" s="1" t="str"><v>Jaarstukken - Provincie Flevoland</v></c><c r="D298" s="1" t="str"><v/></c><c r="E298" s="1" t="str"><v/></c><c r="F298" s="4" t="str"><v/></c><c r="G298" s="1" t="str"><v>Financiën</v></c><c r="H298" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I298" s="1" t="str"><v>Financiën</v></c><c r="J298" s="1" t="str"><v>Provinciale Staten</v></c><c r="K298" s="4"><v>45469.0</v></c><c r="L298" s="1"><v>1</v></c><c r="M298" s="1"/></row><row r="299" spans="1:13" customFormat="false"><c r="A299" s="1"><v>135</v></c><c r="B299" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C299" s="1" t="str"><v>Jaarstukken - Provincie Flevoland</v></c><c r="D299" s="1" t="str"><v/></c><c r="E299" s="1" t="str"><v/></c><c r="F299" s="4" t="str"><v/></c><c r="G299" s="1" t="str"><v>Financiën</v></c><c r="H299" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I299" s="1" t="str"><v>Financiën</v></c><c r="J299" s="1" t="str"><v>Beeldvorming Integrale Commissie</v></c><c r="K299" s="4"><v>45791.0</v></c><c r="L299" s="1"><v>1</v></c><c r="M299" s="1"/></row><row r="300" spans="1:13" customFormat="false"><c r="A300" s="1"><v>135</v></c><c r="B300" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C300" s="1" t="str"><v>Jaarstukken - Provincie Flevoland</v></c><c r="D300" s="1" t="str"><v/></c><c r="E300" s="1" t="str"><v/></c><c r="F300" s="4" t="str"><v/></c><c r="G300" s="1" t="str"><v>Financiën</v></c><c r="H300" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I300" s="1" t="str"><v>Financiën</v></c><c r="J300" s="1" t="str"><v>Oordeelsvorming Integrale Statencommissie</v></c><c r="K300" s="4"><v>45812.0</v></c><c r="L300" s="1"><v>1</v></c><c r="M300" s="1"/></row><row r="301" spans="1:13" customFormat="false"><c r="A301" s="1"><v>135</v></c><c r="B301" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C301" s="1" t="str"><v>Jaarstukken - Provincie Flevoland</v></c><c r="D301" s="1" t="str"><v/></c><c r="E301" s="1" t="str"><v/></c><c r="F301" s="4" t="str"><v/></c><c r="G301" s="1" t="str"><v>Financiën</v></c><c r="H301" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I301" s="1" t="str"><v>Financiën</v></c><c r="J301" s="1" t="str"><v>Provinciale Staten</v></c><c r="K301" s="4"><v>45826.0</v></c><c r="L301" s="1"><v>1</v></c><c r="M301" s="1"/></row><row r="302" spans="1:13" customFormat="false"><c r="A302" s="1"><v>135</v></c><c r="B302" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C302" s="1" t="str"><v>Jaarstukken - Provincie Flevoland</v></c><c r="D302" s="1" t="str"><v/></c><c r="E302" s="1" t="str"><v/></c><c r="F302" s="4" t="str"><v/></c><c r="G302" s="1" t="str"><v>Financiën</v></c><c r="H302" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I302" s="1" t="str"><v>Financiën</v></c><c r="J302" s="1" t="str"><v>Beeldvorming Integrale Commissie</v></c><c r="K302" s="4"><v>46176.0</v></c><c r="L302" s="1"><v>1</v></c><c r="M302" s="1"/></row><row r="303" spans="1:13" customFormat="false"><c r="A303" s="1"><v>135</v></c><c r="B303" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C303" s="1" t="str"><v>Jaarstukken - Provincie Flevoland</v></c><c r="D303" s="1" t="str"><v/></c><c r="E303" s="1" t="str"><v/></c><c r="F303" s="4" t="str"><v/></c><c r="G303" s="1" t="str"><v>Financiën</v></c><c r="H303" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I303" s="1" t="str"><v>Financiën</v></c><c r="J303" s="1" t="str"><v>Oordeelsvorming Integrale Statencommissie</v></c><c r="K303" s="4"><v>46190.0</v></c><c r="L303" s="1"><v>1</v></c><c r="M303" s="1"/></row><row r="304" spans="1:13" customFormat="false"><c r="A304" s="1"><v>135</v></c><c r="B304" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C304" s="1" t="str"><v>Jaarstukken - Provincie Flevoland</v></c><c r="D304" s="1" t="str"><v/></c><c r="E304" s="1" t="str"><v/></c><c r="F304" s="4" t="str"><v/></c><c r="G304" s="1" t="str"><v>Financiën</v></c><c r="H304" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I304" s="1" t="str"><v>Financiën</v></c><c r="J304" s="1" t="str"><v>Provinciale Staten</v></c><c r="K304" s="4"><v>46204.0</v></c><c r="L304" s="1"><v>1</v></c><c r="M304" s="1"/></row><row r="305" spans="1:13" customFormat="false"><c r="A305" s="1"><v>136</v></c><c r="B305" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C305" s="1" t="str"><v>Zomernota Provincie Flevoland</v></c><c r="D305" s="1" t="str"><v/></c><c r="E305" s="1" t="str"><v/></c><c r="F305" s="4" t="str"><v/></c><c r="G305" s="1" t="str"><v>Financiën</v></c><c r="H305" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I305" s="1" t="str"><v>Financiën</v></c><c r="J305" s="1" t="str"><v>Beeldvorming Integrale Commissie</v></c><c r="K305" s="4"><v>44727.0</v></c><c r="L305" s="1"><v>1</v></c><c r="M305" s="1"/></row><row r="306" spans="1:13" customFormat="false"><c r="A306" s="1"><v>136</v></c><c r="B306" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C306" s="1" t="str"><v>Zomernota Provincie Flevoland</v></c><c r="D306" s="1" t="str"><v/></c><c r="E306" s="1" t="str"><v/></c><c r="F306" s="4" t="str"><v/></c><c r="G306" s="1" t="str"><v>Financiën</v></c><c r="H306" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I306" s="1" t="str"><v>Financiën</v></c><c r="J306" s="1" t="str"><v>Oordeelsvorming Integrale Statencommissie</v></c><c r="K306" s="4"><v>44748.0</v></c><c r="L306" s="1"><v>1</v></c><c r="M306" s="1"/></row><row r="307" spans="1:13" customFormat="false"><c r="A307" s="1"><v>136</v></c><c r="B307" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C307" s="1" t="str"><v>Zomernota Provincie Flevoland</v></c><c r="D307" s="1" t="str"><v/></c><c r="E307" s="1" t="str"><v/></c><c r="F307" s="4" t="str"><v/></c><c r="G307" s="1" t="str"><v>Financiën</v></c><c r="H307" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I307" s="1" t="str"><v>Financiën</v></c><c r="J307" s="1" t="str"><v>Provinciale Staten</v></c><c r="K307" s="4"><v>44755.0</v></c><c r="L307" s="1"><v>1</v></c><c r="M307" s="1"/></row><row r="308" spans="1:13" customFormat="false"><c r="A308" s="1"><v>136</v></c><c r="B308" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C308" s="1" t="str"><v>Zomernota Provincie Flevoland</v></c><c r="D308" s="1" t="str"><v/></c><c r="E308" s="1" t="str"><v/></c><c r="F308" s="4" t="str"><v/></c><c r="G308" s="1" t="str"><v>Financiën</v></c><c r="H308" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I308" s="1" t="str"><v>Financiën</v></c><c r="J308" s="1" t="str"><v>Beeldvorming Integrale Commissie</v></c><c r="K308" s="4"><v>45091.0</v></c><c r="L308" s="1"><v>1</v></c><c r="M308" s="1"/></row><row r="309" spans="1:13" customFormat="false"><c r="A309" s="1"><v>136</v></c><c r="B309" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C309" s="1" t="str"><v>Zomernota Provincie Flevoland</v></c><c r="D309" s="1" t="str"><v/></c><c r="E309" s="1" t="str"><v/></c><c r="F309" s="4" t="str"><v/></c><c r="G309" s="1" t="str"><v>Financiën</v></c><c r="H309" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I309" s="1" t="str"><v>Financiën</v></c><c r="J309" s="1" t="str"><v>Oordeelsvorming Integrale Statencommissie</v></c><c r="K309" s="4"><v>45112.0</v></c><c r="L309" s="1"><v>1</v></c><c r="M309" s="1"/></row><row r="310" spans="1:13" customFormat="false"><c r="A310" s="1"><v>136</v></c><c r="B310" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C310" s="1" t="str"><v>Zomernota Provincie Flevoland</v></c><c r="D310" s="1" t="str"><v/></c><c r="E310" s="1" t="str"><v/></c><c r="F310" s="4" t="str"><v/></c><c r="G310" s="1" t="str"><v>Financiën</v></c><c r="H310" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I310" s="1" t="str"><v>Financiën</v></c><c r="J310" s="1" t="str"><v>Provinciale Staten</v></c><c r="K310" s="4"><v>45126.0</v></c><c r="L310" s="1"><v>1</v></c><c r="M310" s="1"/></row><row r="311" spans="1:13" customFormat="false"><c r="A311" s="1"><v>136</v></c><c r="B311" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C311" s="1" t="str"><v>Zomernota Provincie Flevoland</v></c><c r="D311" s="1" t="str"><v/></c><c r="E311" s="1" t="str"><v/></c><c r="F311" s="4" t="str"><v/></c><c r="G311" s="1" t="str"><v>Financiën</v></c><c r="H311" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I311" s="1" t="str"><v>Financiën</v></c><c r="J311" s="1" t="str"><v>Beeldvorming Integrale Commissie</v></c><c r="K311" s="4"><v>45455.0</v></c><c r="L311" s="1"><v>1</v></c><c r="M311" s="1"/></row><row r="312" spans="1:13" customFormat="false"><c r="A312" s="1"><v>136</v></c><c r="B312" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C312" s="1" t="str"><v>Zomernota Provincie Flevoland</v></c><c r="D312" s="1" t="str"><v/></c><c r="E312" s="1" t="str"><v/></c><c r="F312" s="4" t="str"><v/></c><c r="G312" s="1" t="str"><v>Financiën</v></c><c r="H312" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I312" s="1" t="str"><v>Financiën</v></c><c r="J312" s="1" t="str"><v>Oordeelsvorming Integrale Statencommissie</v></c><c r="K312" s="4"><v>45476.0</v></c><c r="L312" s="1"><v>1</v></c><c r="M312" s="1"/></row><row r="313" spans="1:13" customFormat="false"><c r="A313" s="1"><v>136</v></c><c r="B313" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C313" s="1" t="str"><v>Zomernota Provincie Flevoland</v></c><c r="D313" s="1" t="str"><v/></c><c r="E313" s="1" t="str"><v/></c><c r="F313" s="4" t="str"><v/></c><c r="G313" s="1" t="str"><v>Financiën</v></c><c r="H313" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I313" s="1" t="str"><v>Financiën</v></c><c r="J313" s="1" t="str"><v>Provinciale Staten</v></c><c r="K313" s="4"><v>45490.0</v></c><c r="L313" s="1"><v>1</v></c><c r="M313" s="1"/></row><row r="314" spans="1:13" customFormat="false"><c r="A314" s="1"><v>136</v></c><c r="B314" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C314" s="1" t="str"><v>Zomernota Provincie Flevoland</v></c><c r="D314" s="1" t="str"><v/></c><c r="E314" s="1" t="str"><v/></c><c r="F314" s="4" t="str"><v/></c><c r="G314" s="1" t="str"><v>Financiën</v></c><c r="H314" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I314" s="1" t="str"><v>Financiën</v></c><c r="J314" s="1" t="str"><v>Beeldvorming Integrale Commissie</v></c><c r="K314" s="4"><v>45819.0</v></c><c r="L314" s="1"><v>1</v></c><c r="M314" s="1"/></row><row r="315" spans="1:13" customFormat="false"><c r="A315" s="1"><v>136</v></c><c r="B315" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C315" s="1" t="str"><v>Zomernota Provincie Flevoland</v></c><c r="D315" s="1" t="str"><v/></c><c r="E315" s="1" t="str"><v/></c><c r="F315" s="4" t="str"><v/></c><c r="G315" s="1" t="str"><v>Financiën</v></c><c r="H315" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I315" s="1" t="str"><v>Financiën</v></c><c r="J315" s="1" t="str"><v>Oordeelsvorming Integrale Statencommissie</v></c><c r="K315" s="4"><v>45840.0</v></c><c r="L315" s="1"><v>1</v></c><c r="M315" s="1"/></row><row r="316" spans="1:13" customFormat="false"><c r="A316" s="1"><v>136</v></c><c r="B316" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C316" s="1" t="str"><v>Zomernota Provincie Flevoland</v></c><c r="D316" s="1" t="str"><v/></c><c r="E316" s="1" t="str"><v/></c><c r="F316" s="4" t="str"><v/></c><c r="G316" s="1" t="str"><v>Financiën</v></c><c r="H316" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I316" s="1" t="str"><v>Financiën</v></c><c r="J316" s="1" t="str"><v>Provinciale Staten</v></c><c r="K316" s="4"><v>45847.0</v></c><c r="L316" s="1"><v>1</v></c><c r="M316" s="1"/></row><row r="317" spans="1:13" customFormat="false"><c r="A317" s="1"><v>136</v></c><c r="B317" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C317" s="1" t="str"><v>Zomernota Provincie Flevoland</v></c><c r="D317" s="1" t="str"><v/></c><c r="E317" s="1" t="str"><v/></c><c r="F317" s="4" t="str"><v/></c><c r="G317" s="1" t="str"><v>Financiën</v></c><c r="H317" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I317" s="1" t="str"><v>Financiën</v></c><c r="J317" s="1" t="str"><v>Beeldvorming Integrale Commissie</v></c><c r="K317" s="4"><v>46260.0</v></c><c r="L317" s="1"><v>1</v></c><c r="M317" s="1"/></row><row r="318" spans="1:13" customFormat="false"><c r="A318" s="1"><v>136</v></c><c r="B318" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C318" s="1" t="str"><v>Zomernota Provincie Flevoland</v></c><c r="D318" s="1" t="str"><v/></c><c r="E318" s="1" t="str"><v/></c><c r="F318" s="4" t="str"><v/></c><c r="G318" s="1" t="str"><v>Financiën</v></c><c r="H318" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I318" s="1" t="str"><v>Financiën</v></c><c r="J318" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K318" s="4"><v>46267.0</v></c><c r="L318" s="1"><v>1</v></c><c r="M318" s="1"/></row><row r="319" spans="1:13" customFormat="false"><c r="A319" s="1"><v>136</v></c><c r="B319" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C319" s="1" t="str"><v>Zomernota Provincie Flevoland</v></c><c r="D319" s="1" t="str"><v/></c><c r="E319" s="1" t="str"><v/></c><c r="F319" s="4" t="str"><v/></c><c r="G319" s="1" t="str"><v>Financiën</v></c><c r="H319" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I319" s="1" t="str"><v>Financiën</v></c><c r="J319" s="1" t="str"><v>Provinciale Staten</v></c><c r="K319" s="4"><v>46281.0</v></c><c r="L319" s="1"><v>0</v></c><c r="M319" s="1"/></row><row r="320" spans="1:13" customFormat="false"><c r="A320" s="1"><v>137</v></c><c r="B320" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C320" s="1" t="str"><v>Programmabegroting Provincie Flevoland</v></c><c r="D320" s="1" t="str"><v/></c><c r="E320" s="1" t="str"><v/></c><c r="F320" s="4" t="str"><v/></c><c r="G320" s="1" t="str"><v>Financiën</v></c><c r="H320" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I320" s="1" t="str"><v>Financiën</v></c><c r="J320" s="1" t="str"><v>Beeldvorming Integrale Commissie</v></c><c r="K320" s="4"><v>44832.0</v></c><c r="L320" s="1"><v>1</v></c><c r="M320" s="1"/></row><row r="321" spans="1:13" customFormat="false"><c r="A321" s="1"><v>137</v></c><c r="B321" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C321" s="1" t="str"><v>Programmabegroting Provincie Flevoland</v></c><c r="D321" s="1" t="str"><v/></c><c r="E321" s="1" t="str"><v/></c><c r="F321" s="4" t="str"><v/></c><c r="G321" s="1" t="str"><v>Financiën</v></c><c r="H321" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I321" s="1" t="str"><v>Financiën</v></c><c r="J321" s="1" t="str"><v>Oordeelsvorming Integrale Statencommissie</v></c><c r="K321" s="4"><v>44860.0</v></c><c r="L321" s="1"><v>1</v></c><c r="M321" s="1"/></row><row r="322" spans="1:13" customFormat="false"><c r="A322" s="1"><v>137</v></c><c r="B322" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C322" s="1" t="str"><v>Programmabegroting Provincie Flevoland</v></c><c r="D322" s="1" t="str"><v/></c><c r="E322" s="1" t="str"><v/></c><c r="F322" s="4" t="str"><v/></c><c r="G322" s="1" t="str"><v>Financiën</v></c><c r="H322" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I322" s="1" t="str"><v>Financiën</v></c><c r="J322" s="1" t="str"><v>Provinciale Staten</v></c><c r="K322" s="4"><v>44874.0</v></c><c r="L322" s="1"><v>1</v></c><c r="M322" s="1"/></row><row r="323" spans="1:13" customFormat="false"><c r="A323" s="1"><v>137</v></c><c r="B323" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C323" s="1" t="str"><v>Programmabegroting Provincie Flevoland</v></c><c r="D323" s="1" t="str"><v/></c><c r="E323" s="1" t="str"><v/></c><c r="F323" s="4" t="str"><v/></c><c r="G323" s="1" t="str"><v>Financiën</v></c><c r="H323" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I323" s="1" t="str"><v>Financiën</v></c><c r="J323" s="1" t="str"><v>Beeldvorming Integrale Commissie</v></c><c r="K323" s="4"><v>45210.0</v></c><c r="L323" s="1"><v>1</v></c><c r="M323" s="1"/></row><row r="324" spans="1:13" customFormat="false"><c r="A324" s="1"><v>137</v></c><c r="B324" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C324" s="1" t="str"><v>Programmabegroting Provincie Flevoland</v></c><c r="D324" s="1" t="str"><v/></c><c r="E324" s="1" t="str"><v/></c><c r="F324" s="4" t="str"><v/></c><c r="G324" s="1" t="str"><v>Financiën</v></c><c r="H324" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I324" s="1" t="str"><v>Financiën</v></c><c r="J324" s="1" t="str"><v>Oordeelsvorming Integrale Statencommissie</v></c><c r="K324" s="4"><v>45231.0</v></c><c r="L324" s="1"><v>1</v></c><c r="M324" s="1"/></row><row r="325" spans="1:13" customFormat="false"><c r="A325" s="1"><v>137</v></c><c r="B325" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C325" s="1" t="str"><v>Programmabegroting Provincie Flevoland</v></c><c r="D325" s="1" t="str"><v/></c><c r="E325" s="1" t="str"><v/></c><c r="F325" s="4" t="str"><v/></c><c r="G325" s="1" t="str"><v>Financiën</v></c><c r="H325" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I325" s="1" t="str"><v>Financiën</v></c><c r="J325" s="1" t="str"><v>Provinciale Staten</v></c><c r="K325" s="4"><v>45238.0</v></c><c r="L325" s="1"><v>1</v></c><c r="M325" s="1"/></row><row r="326" spans="1:13" customFormat="false"><c r="A326" s="1"><v>137</v></c><c r="B326" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C326" s="1" t="str"><v>Programmabegroting Provincie Flevoland</v></c><c r="D326" s="1" t="str"><v/></c><c r="E326" s="1" t="str"><v/></c><c r="F326" s="4" t="str"><v/></c><c r="G326" s="1" t="str"><v>Financiën</v></c><c r="H326" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I326" s="1" t="str"><v>Financiën</v></c><c r="J326" s="1" t="str"><v>Beeldvorming Integrale Commissie</v></c><c r="K326" s="4"><v>45574.0</v></c><c r="L326" s="1"><v>1</v></c><c r="M326" s="1"/></row><row r="327" spans="1:13" customFormat="false"><c r="A327" s="1"><v>137</v></c><c r="B327" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C327" s="1" t="str"><v>Programmabegroting Provincie Flevoland</v></c><c r="D327" s="1" t="str"><v/></c><c r="E327" s="1" t="str"><v/></c><c r="F327" s="4" t="str"><v/></c><c r="G327" s="1" t="str"><v>Financiën</v></c><c r="H327" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I327" s="1" t="str"><v>Financiën</v></c><c r="J327" s="1" t="str"><v>Oordeelsvorming Integrale Statencommissie</v></c><c r="K327" s="4"><v>45588.0</v></c><c r="L327" s="1"><v>1</v></c><c r="M327" s="1"/></row><row r="328" spans="1:13" customFormat="false"><c r="A328" s="1"><v>137</v></c><c r="B328" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C328" s="1" t="str"><v>Programmabegroting Provincie Flevoland</v></c><c r="D328" s="1" t="str"><v/></c><c r="E328" s="1" t="str"><v/></c><c r="F328" s="4" t="str"><v/></c><c r="G328" s="1" t="str"><v>Financiën</v></c><c r="H328" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I328" s="1" t="str"><v>Financiën</v></c><c r="J328" s="1" t="str"><v>Provinciale Staten</v></c><c r="K328" s="4"><v>45609.0</v></c><c r="L328" s="1"><v>1</v></c><c r="M328" s="1"/></row><row r="329" spans="1:13" customFormat="false"><c r="A329" s="1"><v>137</v></c><c r="B329" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C329" s="1" t="str"><v>Programmabegroting Provincie Flevoland</v></c><c r="D329" s="1" t="str"><v/></c><c r="E329" s="1" t="str"><v/></c><c r="F329" s="4" t="str"><v/></c><c r="G329" s="1" t="str"><v>Financiën</v></c><c r="H329" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I329" s="1" t="str"><v>Financiën</v></c><c r="J329" s="1" t="str"><v>Beeldvorming Integrale Commissie</v></c><c r="K329" s="4"><v>45938.0</v></c><c r="L329" s="1"><v>1</v></c><c r="M329" s="1"/></row><row r="330" spans="1:13" customFormat="false"><c r="A330" s="1"><v>137</v></c><c r="B330" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C330" s="1" t="str"><v>Programmabegroting Provincie Flevoland</v></c><c r="D330" s="1" t="str"><v/></c><c r="E330" s="1" t="str"><v/></c><c r="F330" s="4" t="str"><v/></c><c r="G330" s="1" t="str"><v>Financiën</v></c><c r="H330" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I330" s="1" t="str"><v>Financiën</v></c><c r="J330" s="1" t="str"><v>Oordeelsvorming Integrale Statencommissie</v></c><c r="K330" s="4"><v>45959.0</v></c><c r="L330" s="1"><v>1</v></c><c r="M330" s="1"/></row><row r="331" spans="1:13" customFormat="false"><c r="A331" s="1"><v>137</v></c><c r="B331" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C331" s="1" t="str"><v>Programmabegroting Provincie Flevoland</v></c><c r="D331" s="1" t="str"><v/></c><c r="E331" s="1" t="str"><v/></c><c r="F331" s="4" t="str"><v/></c><c r="G331" s="1" t="str"><v>Financiën</v></c><c r="H331" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I331" s="1" t="str"><v>Financiën</v></c><c r="J331" s="1" t="str"><v>Provinciale Staten</v></c><c r="K331" s="4"><v>45973.0</v></c><c r="L331" s="1"><v>1</v></c><c r="M331" s="1"/></row><row r="332" spans="1:13" customFormat="false"><c r="A332" s="1"><v>137</v></c><c r="B332" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C332" s="1" t="str"><v>Programmabegroting Provincie Flevoland</v></c><c r="D332" s="1" t="str"><v/></c><c r="E332" s="1" t="str"><v/></c><c r="F332" s="4" t="str"><v/></c><c r="G332" s="1" t="str"><v>Financiën</v></c><c r="H332" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I332" s="1" t="str"><v>Financiën</v></c><c r="J332" s="1" t="str"><v>Beeldvorming Integrale Commissie</v></c><c r="K332" s="4"><v>46316.0</v></c><c r="L332" s="1"><v>0</v></c><c r="M332" s="1"/></row><row r="333" spans="1:13" customFormat="false"><c r="A333" s="1"><v>137</v></c><c r="B333" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C333" s="1" t="str"><v>Programmabegroting Provincie Flevoland</v></c><c r="D333" s="1" t="str"><v/></c><c r="E333" s="1" t="str"><v/></c><c r="F333" s="4" t="str"><v/></c><c r="G333" s="1" t="str"><v>Financiën</v></c><c r="H333" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I333" s="1" t="str"><v>Financiën</v></c><c r="J333" s="1" t="str"><v>Oordeelsvorming Integrale Statencommissie</v></c><c r="K333" s="4"><v>46323.0</v></c><c r="L333" s="1"><v>0</v></c><c r="M333" s="1"/></row><row r="334" spans="1:13" customFormat="false"><c r="A334" s="1"><v>137</v></c><c r="B334" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C334" s="1" t="str"><v>Programmabegroting Provincie Flevoland</v></c><c r="D334" s="1" t="str"><v/></c><c r="E334" s="1" t="str"><v/></c><c r="F334" s="4" t="str"><v/></c><c r="G334" s="1" t="str"><v>Financiën</v></c><c r="H334" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I334" s="1" t="str"><v>Financiën</v></c><c r="J334" s="1" t="str"><v>Provinciale Staten</v></c><c r="K334" s="4"><v>46337.0</v></c><c r="L334" s="1"><v>0</v></c><c r="M334" s="1"/></row><row r="335" spans="1:13" customFormat="false"><c r="A335" s="1"><v>140</v></c><c r="B335" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C335" s="1" t="str"><v xml:space="preserve">Actualisatie en wijzigen Financiële kaders in verband met invoering rechtmatigheidsverantwoording </v></c><c r="D335" s="1" t="str"><v/></c><c r="E335" s="1" t="str"><v/></c><c r="F335" s="4"><v>45216.0</v></c><c r="G335" s="1" t="str"><v>Financiën</v></c><c r="H335" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I335" s="1" t="str"><v>Financiën</v></c><c r="J335" s="1" t="str"><v>Beeldvorming EMS</v></c><c r="K335" s="4"><v>45308.0</v></c><c r="L335" s="1"><v>1</v></c><c r="M335" s="1"/></row><row r="336" spans="1:13" customFormat="false"><c r="A336" s="1"><v>140</v></c><c r="B336" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C336" s="1" t="str"><v xml:space="preserve">Actualisatie en wijzigen Financiële kaders in verband met invoering rechtmatigheidsverantwoording </v></c><c r="D336" s="1" t="str"><v/></c><c r="E336" s="1" t="str"><v/></c><c r="F336" s="4"><v>45216.0</v></c><c r="G336" s="1" t="str"><v>Financiën</v></c><c r="H336" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I336" s="1" t="str"><v>Financiën</v></c><c r="J336" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K336" s="4"><v>45329.0</v></c><c r="L336" s="1"><v>1</v></c><c r="M336" s="1"/></row><row r="337" spans="1:13" customFormat="false"><c r="A337" s="1"><v>140</v></c><c r="B337" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C337" s="1" t="str"><v xml:space="preserve">Actualisatie en wijzigen Financiële kaders in verband met invoering rechtmatigheidsverantwoording </v></c><c r="D337" s="1" t="str"><v/></c><c r="E337" s="1" t="str"><v/></c><c r="F337" s="4"><v>45216.0</v></c><c r="G337" s="1" t="str"><v>Financiën</v></c><c r="H337" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I337" s="1" t="str"><v>Financiën</v></c><c r="J337" s="1" t="str"><v>Provinciale Staten</v></c><c r="K337" s="4"><v>45350.0</v></c><c r="L337" s="1"><v>1</v></c><c r="M337" s="1"/></row><row r="338" spans="1:13" customFormat="false"><c r="A338" s="1"><v>343</v></c><c r="B338" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C338" s="1" t="str"><v>Actualisatie Financiële kaders 2025</v></c><c r="D338" s="1" t="str"><v xml:space="preserve">Het bestaat uit de onderdelen:&#13;
 •	Controleprotocol&#13;
 •	Controleverordening&#13;
 •	Treasurystatuut&#13;
 •	Financiële verordening&#13;
 •	Nota reserves en voorzieningen&#13;
 •	Nota risico’s en weerstandsvermogen&#13;
 Voorheen stond het als "geactualiseerde financiële kaderstelling 2025" in de LTA (met wisselende planningen). Laatste planning was nov/dec (Presidium 15 sept.)</v></c><c r="E338" s="1" t="str"><v/></c><c r="F338" s="4" t="str"><v/></c><c r="G338" s="1" t="str"><v>Financiën</v></c><c r="H338" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I338" s="1" t="str"><v>Financiën</v></c><c r="J338" s="1" t="str"><v>Beeldvorming EMS</v></c><c r="K338" s="4"><v>46057.0</v></c><c r="L338" s="1"><v>1</v></c><c r="M338" s="1"/></row><row r="339" spans="1:13" customFormat="false"><c r="A339" s="1"><v>343</v></c><c r="B339" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C339" s="1" t="str"><v>Actualisatie Financiële kaders 2025</v></c><c r="D339" s="1" t="str"><v xml:space="preserve">Het bestaat uit de onderdelen:&#13;
 •	Controleprotocol&#13;
 •	Controleverordening&#13;
 •	Treasurystatuut&#13;
 •	Financiële verordening&#13;
 •	Nota reserves en voorzieningen&#13;
 •	Nota risico’s en weerstandsvermogen&#13;
 Voorheen stond het als "geactualiseerde financiële kaderstelling 2025" in de LTA (met wisselende planningen). Laatste planning was nov/dec (Presidium 15 sept.)</v></c><c r="E339" s="1" t="str"><v/></c><c r="F339" s="4" t="str"><v/></c><c r="G339" s="1" t="str"><v>Financiën</v></c><c r="H339" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I339" s="1" t="str"><v>Financiën</v></c><c r="J339" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K339" s="4"><v>46064.0</v></c><c r="L339" s="1"><v>1</v></c><c r="M339" s="1"/></row><row r="340" spans="1:13" customFormat="false"><c r="A340" s="1"><v>343</v></c><c r="B340" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C340" s="1" t="str"><v>Actualisatie Financiële kaders 2025</v></c><c r="D340" s="1" t="str"><v xml:space="preserve">Het bestaat uit de onderdelen:&#13;
 •	Controleprotocol&#13;
 •	Controleverordening&#13;
 •	Treasurystatuut&#13;
 •	Financiële verordening&#13;
 •	Nota reserves en voorzieningen&#13;
 •	Nota risico’s en weerstandsvermogen&#13;
 Voorheen stond het als "geactualiseerde financiële kaderstelling 2025" in de LTA (met wisselende planningen). Laatste planning was nov/dec (Presidium 15 sept.)</v></c><c r="E340" s="1" t="str"><v/></c><c r="F340" s="4" t="str"><v/></c><c r="G340" s="1" t="str"><v>Financiën</v></c><c r="H340" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I340" s="1" t="str"><v>Financiën</v></c><c r="J340" s="1" t="str"><v>Provinciale Staten</v></c><c r="K340" s="4"><v>46071.0</v></c><c r="L340" s="1"><v>1</v></c><c r="M340" s="1"/></row><row r="341" spans="1:13" customFormat="false"><c r="A341" s="1"><v>344</v></c><c r="B341" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C341" s="1" t="str"><v>Vaststelling programma van eisen offerteaanvraag accountantsdiensten 2025- 2028</v></c><c r="D341" s="1" t="str"><v/></c><c r="E341" s="1" t="str"><v/></c><c r="F341" s="4" t="str"><v/></c><c r="G341" s="1" t="str"><v>Financiën</v></c><c r="H341" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I341" s="1" t="str"><v>Financiën</v></c><c r="J341" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K341" s="4"><v>45581.0</v></c><c r="L341" s="1"><v>1</v></c><c r="M341" s="1"/></row><row r="342" spans="1:13" customFormat="false"><c r="A342" s="1"><v>344</v></c><c r="B342" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C342" s="1" t="str"><v>Vaststelling programma van eisen offerteaanvraag accountantsdiensten 2025- 2028</v></c><c r="D342" s="1" t="str"><v/></c><c r="E342" s="1" t="str"><v/></c><c r="F342" s="4" t="str"><v/></c><c r="G342" s="1" t="str"><v>Financiën</v></c><c r="H342" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I342" s="1" t="str"><v>Financiën</v></c><c r="J342" s="1" t="str"><v>Provinciale Staten</v></c><c r="K342" s="4"><v>45588.0</v></c><c r="L342" s="1"><v>1</v></c><c r="M342" s="1"/></row><row r="343" spans="1:13" customFormat="false"><c r="A343" s="1"><v>351</v></c><c r="B343" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C343" s="1" t="str"><v>Najaarsnota (slotwijziging) (voorheen technische begrotingswijziging ultimo [betreffende jaar])</v></c><c r="D343" s="1" t="str"><v/></c><c r="E343" s="1" t="str"><v/></c><c r="F343" s="4" t="str"><v/></c><c r="G343" s="1" t="str"><v>Financiën</v></c><c r="H343" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I343" s="1" t="str"><v>Financiën</v></c><c r="J343" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K343" s="4"><v>45259.0</v></c><c r="L343" s="1"><v>1</v></c><c r="M343" s="1"/></row><row r="344" spans="1:13" customFormat="false"><c r="A344" s="1"><v>351</v></c><c r="B344" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C344" s="1" t="str"><v>Najaarsnota (slotwijziging) (voorheen technische begrotingswijziging ultimo [betreffende jaar])</v></c><c r="D344" s="1" t="str"><v/></c><c r="E344" s="1" t="str"><v/></c><c r="F344" s="4" t="str"><v/></c><c r="G344" s="1" t="str"><v>Financiën</v></c><c r="H344" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I344" s="1" t="str"><v>Financiën</v></c><c r="J344" s="1" t="str"><v>Beeldvorming EMS</v></c><c r="K344" s="4"><v>45259.0</v></c><c r="L344" s="1"><v>1</v></c><c r="M344" s="1"/></row><row r="345" spans="1:13" customFormat="false"><c r="A345" s="1"><v>351</v></c><c r="B345" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C345" s="1" t="str"><v>Najaarsnota (slotwijziging) (voorheen technische begrotingswijziging ultimo [betreffende jaar])</v></c><c r="D345" s="1" t="str"><v/></c><c r="E345" s="1" t="str"><v/></c><c r="F345" s="4" t="str"><v/></c><c r="G345" s="1" t="str"><v>Financiën</v></c><c r="H345" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I345" s="1" t="str"><v>Financiën</v></c><c r="J345" s="1" t="str"><v>Provinciale Staten</v></c><c r="K345" s="4"><v>45273.0</v></c><c r="L345" s="1"><v>1</v></c><c r="M345" s="1"/></row><row r="346" spans="1:13" customFormat="false"><c r="A346" s="1"><v>351</v></c><c r="B346" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C346" s="1" t="str"><v>Najaarsnota (slotwijziging) (voorheen technische begrotingswijziging ultimo [betreffende jaar])</v></c><c r="D346" s="1" t="str"><v/></c><c r="E346" s="1" t="str"><v/></c><c r="F346" s="4" t="str"><v/></c><c r="G346" s="1" t="str"><v>Financiën</v></c><c r="H346" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I346" s="1" t="str"><v>Financiën</v></c><c r="J346" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K346" s="4"><v>45623.0</v></c><c r="L346" s="1"><v>1</v></c><c r="M346" s="1"/></row><row r="347" spans="1:13" customFormat="false"><c r="A347" s="1"><v>351</v></c><c r="B347" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C347" s="1" t="str"><v>Najaarsnota (slotwijziging) (voorheen technische begrotingswijziging ultimo [betreffende jaar])</v></c><c r="D347" s="1" t="str"><v/></c><c r="E347" s="1" t="str"><v/></c><c r="F347" s="4" t="str"><v/></c><c r="G347" s="1" t="str"><v>Financiën</v></c><c r="H347" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I347" s="1" t="str"><v>Financiën</v></c><c r="J347" s="1" t="str"><v>Beeldvorming EMS</v></c><c r="K347" s="4"><v>45623.0</v></c><c r="L347" s="1"><v>1</v></c><c r="M347" s="1"/></row><row r="348" spans="1:13" customFormat="false"><c r="A348" s="1"><v>351</v></c><c r="B348" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C348" s="1" t="str"><v>Najaarsnota (slotwijziging) (voorheen technische begrotingswijziging ultimo [betreffende jaar])</v></c><c r="D348" s="1" t="str"><v/></c><c r="E348" s="1" t="str"><v/></c><c r="F348" s="4" t="str"><v/></c><c r="G348" s="1" t="str"><v>Financiën</v></c><c r="H348" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I348" s="1" t="str"><v>Financiën</v></c><c r="J348" s="1" t="str"><v>Provinciale Staten</v></c><c r="K348" s="4"><v>45637.0</v></c><c r="L348" s="1"><v>1</v></c><c r="M348" s="1"/></row><row r="349" spans="1:13" customFormat="false"><c r="A349" s="1"><v>351</v></c><c r="B349" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C349" s="1" t="str"><v>Najaarsnota (slotwijziging) (voorheen technische begrotingswijziging ultimo [betreffende jaar])</v></c><c r="D349" s="1" t="str"><v/></c><c r="E349" s="1" t="str"><v/></c><c r="F349" s="4" t="str"><v/></c><c r="G349" s="1" t="str"><v>Financiën</v></c><c r="H349" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I349" s="1" t="str"><v>Financiën</v></c><c r="J349" s="1" t="str"><v>Beeldvorming EMS</v></c><c r="K349" s="4"><v>45987.0</v></c><c r="L349" s="1"><v>1</v></c><c r="M349" s="1"/></row><row r="350" spans="1:13" customFormat="false"><c r="A350" s="1"><v>351</v></c><c r="B350" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C350" s="1" t="str"><v>Najaarsnota (slotwijziging) (voorheen technische begrotingswijziging ultimo [betreffende jaar])</v></c><c r="D350" s="1" t="str"><v/></c><c r="E350" s="1" t="str"><v/></c><c r="F350" s="4" t="str"><v/></c><c r="G350" s="1" t="str"><v>Financiën</v></c><c r="H350" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I350" s="1" t="str"><v>Financiën</v></c><c r="J350" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K350" s="4"><v>45994.0</v></c><c r="L350" s="1"><v>1</v></c><c r="M350" s="1"/></row><row r="351" spans="1:13" customFormat="false"><c r="A351" s="1"><v>351</v></c><c r="B351" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C351" s="1" t="str"><v>Najaarsnota (slotwijziging) (voorheen technische begrotingswijziging ultimo [betreffende jaar])</v></c><c r="D351" s="1" t="str"><v/></c><c r="E351" s="1" t="str"><v/></c><c r="F351" s="4" t="str"><v/></c><c r="G351" s="1" t="str"><v>Financiën</v></c><c r="H351" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I351" s="1" t="str"><v>Financiën</v></c><c r="J351" s="1" t="str"><v>Provinciale Staten</v></c><c r="K351" s="4"><v>46008.0</v></c><c r="L351" s="1"><v>1</v></c><c r="M351" s="1"/></row><row r="352" spans="1:13" customFormat="false"><c r="A352" s="1"><v>351</v></c><c r="B352" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C352" s="1" t="str"><v>Najaarsnota (slotwijziging) (voorheen technische begrotingswijziging ultimo [betreffende jaar])</v></c><c r="D352" s="1" t="str"><v/></c><c r="E352" s="1" t="str"><v/></c><c r="F352" s="4" t="str"><v/></c><c r="G352" s="1" t="str"><v>Financiën</v></c><c r="H352" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I352" s="1" t="str"><v>Financiën</v></c><c r="J352" s="1" t="str"><v>Beeldvorming EMS</v></c><c r="K352" s="4"><v>46344.0</v></c><c r="L352" s="1"><v>0</v></c><c r="M352" s="1"/></row><row r="353" spans="1:13" customFormat="false"><c r="A353" s="1"><v>351</v></c><c r="B353" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C353" s="1" t="str"><v>Najaarsnota (slotwijziging) (voorheen technische begrotingswijziging ultimo [betreffende jaar])</v></c><c r="D353" s="1" t="str"><v/></c><c r="E353" s="1" t="str"><v/></c><c r="F353" s="4" t="str"><v/></c><c r="G353" s="1" t="str"><v>Financiën</v></c><c r="H353" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I353" s="1" t="str"><v>Financiën</v></c><c r="J353" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K353" s="4"><v>46351.0</v></c><c r="L353" s="1"><v>0</v></c><c r="M353" s="1"/></row><row r="354" spans="1:13" customFormat="false"><c r="A354" s="1"><v>351</v></c><c r="B354" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C354" s="1" t="str"><v>Najaarsnota (slotwijziging) (voorheen technische begrotingswijziging ultimo [betreffende jaar])</v></c><c r="D354" s="1" t="str"><v/></c><c r="E354" s="1" t="str"><v/></c><c r="F354" s="4" t="str"><v/></c><c r="G354" s="1" t="str"><v>Financiën</v></c><c r="H354" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I354" s="1" t="str"><v>Financiën</v></c><c r="J354" s="1" t="str"><v>Provinciale Staten</v></c><c r="K354" s="4"><v>46372.0</v></c><c r="L354" s="1"><v>0</v></c><c r="M354" s="1"/></row><row r="355" spans="1:13" customFormat="false"><c r="A355" s="1"><v>352</v></c><c r="B355" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C355" s="1" t="str"><v>Normenkader</v></c><c r="D355" s="1" t="str"><v xml:space="preserve">Het Normenkader Rechtmatigheid bevat een inventarisatie van relevante wet- en regelgeving (verordeningen en beleidsregels), die van toepassing zijn op de verplichte rechtmatigheidsverantwoording in de jaarrekening.&#13;
 &#13;
 In feite is het normenkader de opdracht van Provinciale Staten aan Gedeputeerde Staten om op basis van het normenkader de rechtmatigheid van de financiële beheershandelingen te toetsen en zich daarover te verantwoorden in de rechtmatigheidsverantwoording.&#13;
 &#13;
 De nieuwe kadernota van de commissie BBV geeft aan dat het normenkader door Provinciale Staten moet worden vastgesteld. &#13;
@@ -2428,77 +2428,77 @@
 De Raden en Staten kunnen op grond van art. 35 Wet Gemeenschappelijke Regelingen hun zienswijze over de ontwerpbegroting naar voren brengen. Het Algemeen Bestuur besluit over alle zienswijzen en stelt de begroting vast.</v></c><c r="E549" s="1" t="str"><v/></c><c r="F549" s="4" t="str"><v/></c><c r="G549" s="1" t="str"><v>Milieu</v></c><c r="H549" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I549" s="1" t="str"><v>Milieu</v></c><c r="J549" s="1" t="str"><v>Beeldvorming RND</v></c><c r="K549" s="4"><v>45987.0</v></c><c r="L549" s="1"><v>1</v></c><c r="M549" s="1"/></row><row r="550" spans="1:13" customFormat="false"><c r="A550" s="1"><v>89</v></c><c r="B550" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C550" s="1" t="str"><v xml:space="preserve"> OFGV- (ontwerp)begroting -zienswijze </v></c><c r="D550" s="1" t="str"><v xml:space="preserve">De Omgevingsdienst Flevoland &amp; Gooi en Vechtstreek (OFGV) is een Gemeenschappelijke Regeling met 15 deelnemers: 2 provincies en 13 gemeenten. &#13;
 &#13;
 De Raden en Staten kunnen op grond van art. 35 Wet Gemeenschappelijke Regelingen hun zienswijze over de ontwerpbegroting naar voren brengen. Het Algemeen Bestuur besluit over alle zienswijzen en stelt de begroting vast.</v></c><c r="E550" s="1" t="str"><v/></c><c r="F550" s="4" t="str"><v/></c><c r="G550" s="1" t="str"><v>Milieu</v></c><c r="H550" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I550" s="1" t="str"><v>Milieu</v></c><c r="J550" s="1" t="str"><v>Oordeelsvorming RND</v></c><c r="K550" s="4"><v>45994.0</v></c><c r="L550" s="1"><v>1</v></c><c r="M550" s="1"/></row><row r="551" spans="1:13" customFormat="false"><c r="A551" s="1"><v>89</v></c><c r="B551" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C551" s="1" t="str"><v xml:space="preserve"> OFGV- (ontwerp)begroting -zienswijze </v></c><c r="D551" s="1" t="str"><v xml:space="preserve">De Omgevingsdienst Flevoland &amp; Gooi en Vechtstreek (OFGV) is een Gemeenschappelijke Regeling met 15 deelnemers: 2 provincies en 13 gemeenten. &#13;
 &#13;
 De Raden en Staten kunnen op grond van art. 35 Wet Gemeenschappelijke Regelingen hun zienswijze over de ontwerpbegroting naar voren brengen. Het Algemeen Bestuur besluit over alle zienswijzen en stelt de begroting vast.</v></c><c r="E551" s="1" t="str"><v/></c><c r="F551" s="4" t="str"><v/></c><c r="G551" s="1" t="str"><v>Milieu</v></c><c r="H551" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I551" s="1" t="str"><v>Milieu</v></c><c r="J551" s="1" t="str"><v>Provinciale Staten</v></c><c r="K551" s="4"><v>46008.0</v></c><c r="L551" s="1"><v>1</v></c><c r="M551" s="1"/></row><row r="552" spans="1:13" customFormat="false"><c r="A552" s="1"><v>331</v></c><c r="B552" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C552" s="1" t="str"><v>Geluidsnormen langs provinciale wegen</v></c><c r="D552" s="1" t="str"><v xml:space="preserve">De wijze waarop het geluid langs provinciale wegen op grond van de Omgevingswet zal worden beheerd.&#13;
 Dit onderwerp gaat mee in het statenvoorstel vaststelling herziening omgevingsverordening (nov/dec 2024) &#13;
 &#13;
 </v></c><c r="E552" s="1" t="str"><v/></c><c r="F552" s="4" t="str"><v/></c><c r="G552" s="1" t="str"><v>Milieu</v></c><c r="H552" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I552" s="1" t="str"><v>Juridisch specialisten</v></c><c r="J552" s="1" t="str"><v>Beeldvorming RND</v></c><c r="K552" s="4"><v>45581.0</v></c><c r="L552" s="1"><v>1</v></c><c r="M552" s="1"/></row><row r="553" spans="1:13" customFormat="false"><c r="A553" s="1"><v>348</v></c><c r="B553" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C553" s="1" t="str"><v>OFGV - Begrotingswijziging - zienswijze</v></c><c r="D553" s="1" t="str"><v xml:space="preserve">De Omgevingsdienst Flevoland &amp; Gooi en Vechtstreek (OFGV) is een Gemeenschappelijke Regeling met 15 deelnemers: 2 provincies en 13 gemeenten.&#13;
  &#13;
 In de GR is vastgelegd dat het dagelijks bestuur van de OFGV een voorgenomen &#13;
 begrotingswijziging toezendt aan de Raden en Staten. De Raden en Staten kunnen op grond van artikel 23 en 25 van de GR hun zienswijze over de voorgestelde begrotingswijziging naar voren brengen.</v></c><c r="E553" s="1" t="str"><v/></c><c r="F553" s="4"><v>45607.0</v></c><c r="G553" s="1" t="str"><v>Milieu</v></c><c r="H553" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I553" s="1"/><c r="J553" s="1" t="str"><v>Oordeelsvorming RND</v></c><c r="K553" s="4"><v>45182.0</v></c><c r="L553" s="1"><v>1</v></c><c r="M553" s="1"/></row><row r="554" spans="1:13" customFormat="false"><c r="A554" s="1"><v>348</v></c><c r="B554" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C554" s="1" t="str"><v>OFGV - Begrotingswijziging - zienswijze</v></c><c r="D554" s="1" t="str"><v xml:space="preserve">De Omgevingsdienst Flevoland &amp; Gooi en Vechtstreek (OFGV) is een Gemeenschappelijke Regeling met 15 deelnemers: 2 provincies en 13 gemeenten.&#13;
  &#13;
 In de GR is vastgelegd dat het dagelijks bestuur van de OFGV een voorgenomen &#13;
 begrotingswijziging toezendt aan de Raden en Staten. De Raden en Staten kunnen op grond van artikel 23 en 25 van de GR hun zienswijze over de voorgestelde begrotingswijziging naar voren brengen.</v></c><c r="E554" s="1" t="str"><v/></c><c r="F554" s="4"><v>45607.0</v></c><c r="G554" s="1" t="str"><v>Milieu</v></c><c r="H554" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I554" s="1"/><c r="J554" s="1" t="str"><v>Provinciale Staten</v></c><c r="K554" s="4"><v>45196.0</v></c><c r="L554" s="1"><v>1</v></c><c r="M554" s="1"/></row><row r="555" spans="1:13" customFormat="false"><c r="A555" s="1"><v>348</v></c><c r="B555" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C555" s="1" t="str"><v>OFGV - Begrotingswijziging - zienswijze</v></c><c r="D555" s="1" t="str"><v xml:space="preserve">De Omgevingsdienst Flevoland &amp; Gooi en Vechtstreek (OFGV) is een Gemeenschappelijke Regeling met 15 deelnemers: 2 provincies en 13 gemeenten.&#13;
  &#13;
 In de GR is vastgelegd dat het dagelijks bestuur van de OFGV een voorgenomen &#13;
 begrotingswijziging toezendt aan de Raden en Staten. De Raden en Staten kunnen op grond van artikel 23 en 25 van de GR hun zienswijze over de voorgestelde begrotingswijziging naar voren brengen.</v></c><c r="E555" s="1" t="str"><v/></c><c r="F555" s="4"><v>45607.0</v></c><c r="G555" s="1" t="str"><v>Milieu</v></c><c r="H555" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I555" s="1"/><c r="J555" s="1" t="str"><v>Beeldvorming RND</v></c><c r="K555" s="4"><v>45672.0</v></c><c r="L555" s="1"><v>1</v></c><c r="M555" s="1"/></row><row r="556" spans="1:13" customFormat="false"><c r="A556" s="1"><v>348</v></c><c r="B556" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C556" s="1" t="str"><v>OFGV - Begrotingswijziging - zienswijze</v></c><c r="D556" s="1" t="str"><v xml:space="preserve">De Omgevingsdienst Flevoland &amp; Gooi en Vechtstreek (OFGV) is een Gemeenschappelijke Regeling met 15 deelnemers: 2 provincies en 13 gemeenten.&#13;
  &#13;
 In de GR is vastgelegd dat het dagelijks bestuur van de OFGV een voorgenomen &#13;
 begrotingswijziging toezendt aan de Raden en Staten. De Raden en Staten kunnen op grond van artikel 23 en 25 van de GR hun zienswijze over de voorgestelde begrotingswijziging naar voren brengen.</v></c><c r="E556" s="1" t="str"><v/></c><c r="F556" s="4"><v>45607.0</v></c><c r="G556" s="1" t="str"><v>Milieu</v></c><c r="H556" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I556" s="1"/><c r="J556" s="1" t="str"><v>Oordeelsvorming RND</v></c><c r="K556" s="4"><v>45693.0</v></c><c r="L556" s="1"><v>1</v></c><c r="M556" s="1"/></row><row r="557" spans="1:13" customFormat="false"><c r="A557" s="1"><v>348</v></c><c r="B557" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C557" s="1" t="str"><v>OFGV - Begrotingswijziging - zienswijze</v></c><c r="D557" s="1" t="str"><v xml:space="preserve">De Omgevingsdienst Flevoland &amp; Gooi en Vechtstreek (OFGV) is een Gemeenschappelijke Regeling met 15 deelnemers: 2 provincies en 13 gemeenten.&#13;
  &#13;
 In de GR is vastgelegd dat het dagelijks bestuur van de OFGV een voorgenomen &#13;
 begrotingswijziging toezendt aan de Raden en Staten. De Raden en Staten kunnen op grond van artikel 23 en 25 van de GR hun zienswijze over de voorgestelde begrotingswijziging naar voren brengen.</v></c><c r="E557" s="1" t="str"><v/></c><c r="F557" s="4"><v>45607.0</v></c><c r="G557" s="1" t="str"><v>Milieu</v></c><c r="H557" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I557" s="1"/><c r="J557" s="1" t="str"><v>Provinciale Staten</v></c><c r="K557" s="4"><v>45714.0</v></c><c r="L557" s="1"><v>1</v></c><c r="M557" s="1"/></row><row r="558" spans="1:13" customFormat="false"><c r="A558" s="1"><v>348</v></c><c r="B558" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C558" s="1" t="str"><v>OFGV - Begrotingswijziging - zienswijze</v></c><c r="D558" s="1" t="str"><v xml:space="preserve">De Omgevingsdienst Flevoland &amp; Gooi en Vechtstreek (OFGV) is een Gemeenschappelijke Regeling met 15 deelnemers: 2 provincies en 13 gemeenten.&#13;
  &#13;
 In de GR is vastgelegd dat het dagelijks bestuur van de OFGV een voorgenomen &#13;
-begrotingswijziging toezendt aan de Raden en Staten. De Raden en Staten kunnen op grond van artikel 23 en 25 van de GR hun zienswijze over de voorgestelde begrotingswijziging naar voren brengen.</v></c><c r="E558" s="1" t="str"><v/></c><c r="F558" s="4"><v>45607.0</v></c><c r="G558" s="1" t="str"><v>Milieu</v></c><c r="H558" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I558" s="1"/><c r="J558" s="1" t="str"><v>Beeldvorming RND</v></c><c r="K558" s="4"><v>46260.0</v></c><c r="L558" s="1"><v>0</v></c><c r="M558" s="1"/></row><row r="559" spans="1:13" customFormat="false"><c r="A559" s="1"><v>348</v></c><c r="B559" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C559" s="1" t="str"><v>OFGV - Begrotingswijziging - zienswijze</v></c><c r="D559" s="1" t="str"><v xml:space="preserve">De Omgevingsdienst Flevoland &amp; Gooi en Vechtstreek (OFGV) is een Gemeenschappelijke Regeling met 15 deelnemers: 2 provincies en 13 gemeenten.&#13;
+begrotingswijziging toezendt aan de Raden en Staten. De Raden en Staten kunnen op grond van artikel 23 en 25 van de GR hun zienswijze over de voorgestelde begrotingswijziging naar voren brengen.</v></c><c r="E558" s="1" t="str"><v/></c><c r="F558" s="4"><v>45607.0</v></c><c r="G558" s="1" t="str"><v>Milieu</v></c><c r="H558" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I558" s="1"/><c r="J558" s="1" t="str"><v>Beeldvorming RND</v></c><c r="K558" s="4"><v>46260.0</v></c><c r="L558" s="1"><v>1</v></c><c r="M558" s="1"/></row><row r="559" spans="1:13" customFormat="false"><c r="A559" s="1"><v>348</v></c><c r="B559" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C559" s="1" t="str"><v>OFGV - Begrotingswijziging - zienswijze</v></c><c r="D559" s="1" t="str"><v xml:space="preserve">De Omgevingsdienst Flevoland &amp; Gooi en Vechtstreek (OFGV) is een Gemeenschappelijke Regeling met 15 deelnemers: 2 provincies en 13 gemeenten.&#13;
  &#13;
 In de GR is vastgelegd dat het dagelijks bestuur van de OFGV een voorgenomen &#13;
-begrotingswijziging toezendt aan de Raden en Staten. De Raden en Staten kunnen op grond van artikel 23 en 25 van de GR hun zienswijze over de voorgestelde begrotingswijziging naar voren brengen.</v></c><c r="E559" s="1" t="str"><v/></c><c r="F559" s="4"><v>45607.0</v></c><c r="G559" s="1" t="str"><v>Milieu</v></c><c r="H559" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I559" s="1"/><c r="J559" s="1" t="str"><v>Oordeelsvorming RND</v></c><c r="K559" s="4"><v>46267.0</v></c><c r="L559" s="1"><v>0</v></c><c r="M559" s="1"/></row><row r="560" spans="1:13" customFormat="false"><c r="A560" s="1"><v>348</v></c><c r="B560" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C560" s="1" t="str"><v>OFGV - Begrotingswijziging - zienswijze</v></c><c r="D560" s="1" t="str"><v xml:space="preserve">De Omgevingsdienst Flevoland &amp; Gooi en Vechtstreek (OFGV) is een Gemeenschappelijke Regeling met 15 deelnemers: 2 provincies en 13 gemeenten.&#13;
+begrotingswijziging toezendt aan de Raden en Staten. De Raden en Staten kunnen op grond van artikel 23 en 25 van de GR hun zienswijze over de voorgestelde begrotingswijziging naar voren brengen.</v></c><c r="E559" s="1" t="str"><v/></c><c r="F559" s="4"><v>45607.0</v></c><c r="G559" s="1" t="str"><v>Milieu</v></c><c r="H559" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I559" s="1"/><c r="J559" s="1" t="str"><v>Oordeelsvorming RND</v></c><c r="K559" s="4"><v>46267.0</v></c><c r="L559" s="1"><v>1</v></c><c r="M559" s="1"/></row><row r="560" spans="1:13" customFormat="false"><c r="A560" s="1"><v>348</v></c><c r="B560" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C560" s="1" t="str"><v>OFGV - Begrotingswijziging - zienswijze</v></c><c r="D560" s="1" t="str"><v xml:space="preserve">De Omgevingsdienst Flevoland &amp; Gooi en Vechtstreek (OFGV) is een Gemeenschappelijke Regeling met 15 deelnemers: 2 provincies en 13 gemeenten.&#13;
  &#13;
 In de GR is vastgelegd dat het dagelijks bestuur van de OFGV een voorgenomen &#13;
 begrotingswijziging toezendt aan de Raden en Staten. De Raden en Staten kunnen op grond van artikel 23 en 25 van de GR hun zienswijze over de voorgestelde begrotingswijziging naar voren brengen.</v></c><c r="E560" s="1" t="str"><v/></c><c r="F560" s="4"><v>45607.0</v></c><c r="G560" s="1" t="str"><v>Milieu</v></c><c r="H560" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I560" s="1"/><c r="J560" s="1" t="str"><v>Provinciale Staten</v></c><c r="K560" s="4"><v>46281.0</v></c><c r="L560" s="1"><v>0</v></c><c r="M560" s="1"/></row><row r="561" spans="1:13" customFormat="false"><c r="A561" s="1"><v>386</v></c><c r="B561" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C561" s="1" t="str"><v xml:space="preserve">OFGV - Resultaatbestemming -Zienswijze </v></c><c r="D561" s="1" t="str"><v xml:space="preserve">De Omgevingsdienst Flevoland &amp; Gooi en Vechtstreek (OFGV) is een Gemeenschappelijke Regeling met 15 deelnemers: 2 provincies en 13 gemeenten. &#13;
 &#13;
 Het Dagelijks Bestuur van de OFGV heeft een voorstel voor de resultaatbestemming 2024 aangeboden aan de Staten. De Staten kunnen op grond van artikel 23/25/29 van de Gemeenschappelijke Regeling hun zienswijze op de voorgestelde resultaatbestemming naar voren brengen.</v></c><c r="E561" s="1" t="str"><v/></c><c r="F561" s="4" t="str"><v/></c><c r="G561" s="1" t="str"><v>Milieu</v></c><c r="H561" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I561" s="1" t="str"><v>Milieu</v></c><c r="J561" s="1" t="str"><v>Oordeelsvorming RND</v></c><c r="K561" s="4"><v>45182.0</v></c><c r="L561" s="1"><v>1</v></c><c r="M561" s="1"/></row><row r="562" spans="1:13" customFormat="false"><c r="A562" s="1"><v>386</v></c><c r="B562" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C562" s="1" t="str"><v xml:space="preserve">OFGV - Resultaatbestemming -Zienswijze </v></c><c r="D562" s="1" t="str"><v xml:space="preserve">De Omgevingsdienst Flevoland &amp; Gooi en Vechtstreek (OFGV) is een Gemeenschappelijke Regeling met 15 deelnemers: 2 provincies en 13 gemeenten. &#13;
 &#13;
 Het Dagelijks Bestuur van de OFGV heeft een voorstel voor de resultaatbestemming 2024 aangeboden aan de Staten. De Staten kunnen op grond van artikel 23/25/29 van de Gemeenschappelijke Regeling hun zienswijze op de voorgestelde resultaatbestemming naar voren brengen.</v></c><c r="E562" s="1" t="str"><v/></c><c r="F562" s="4" t="str"><v/></c><c r="G562" s="1" t="str"><v>Milieu</v></c><c r="H562" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I562" s="1" t="str"><v>Milieu</v></c><c r="J562" s="1" t="str"><v>Provinciale Staten</v></c><c r="K562" s="4"><v>45196.0</v></c><c r="L562" s="1"><v>1</v></c><c r="M562" s="1"/></row><row r="563" spans="1:13" customFormat="false"><c r="A563" s="1"><v>386</v></c><c r="B563" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C563" s="1" t="str"><v xml:space="preserve">OFGV - Resultaatbestemming -Zienswijze </v></c><c r="D563" s="1" t="str"><v xml:space="preserve">De Omgevingsdienst Flevoland &amp; Gooi en Vechtstreek (OFGV) is een Gemeenschappelijke Regeling met 15 deelnemers: 2 provincies en 13 gemeenten. &#13;
 &#13;
 Het Dagelijks Bestuur van de OFGV heeft een voorstel voor de resultaatbestemming 2024 aangeboden aan de Staten. De Staten kunnen op grond van artikel 23/25/29 van de Gemeenschappelijke Regeling hun zienswijze op de voorgestelde resultaatbestemming naar voren brengen.</v></c><c r="E563" s="1" t="str"><v/></c><c r="F563" s="4" t="str"><v/></c><c r="G563" s="1" t="str"><v>Milieu</v></c><c r="H563" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I563" s="1" t="str"><v>Milieu</v></c><c r="J563" s="1" t="str"><v>Oordeelsvorming RND</v></c><c r="K563" s="4"><v>45539.0</v></c><c r="L563" s="1"><v>1</v></c><c r="M563" s="1"/></row><row r="564" spans="1:13" customFormat="false"><c r="A564" s="1"><v>386</v></c><c r="B564" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C564" s="1" t="str"><v xml:space="preserve">OFGV - Resultaatbestemming -Zienswijze </v></c><c r="D564" s="1" t="str"><v xml:space="preserve">De Omgevingsdienst Flevoland &amp; Gooi en Vechtstreek (OFGV) is een Gemeenschappelijke Regeling met 15 deelnemers: 2 provincies en 13 gemeenten. &#13;
 &#13;
 Het Dagelijks Bestuur van de OFGV heeft een voorstel voor de resultaatbestemming 2024 aangeboden aan de Staten. De Staten kunnen op grond van artikel 23/25/29 van de Gemeenschappelijke Regeling hun zienswijze op de voorgestelde resultaatbestemming naar voren brengen.</v></c><c r="E564" s="1" t="str"><v/></c><c r="F564" s="4" t="str"><v/></c><c r="G564" s="1" t="str"><v>Milieu</v></c><c r="H564" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I564" s="1" t="str"><v>Milieu</v></c><c r="J564" s="1" t="str"><v>Beeldvorming RND</v></c><c r="K564" s="4"><v>45539.0</v></c><c r="L564" s="1"><v>1</v></c><c r="M564" s="1"/></row><row r="565" spans="1:13" customFormat="false"><c r="A565" s="1"><v>386</v></c><c r="B565" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C565" s="1" t="str"><v xml:space="preserve">OFGV - Resultaatbestemming -Zienswijze </v></c><c r="D565" s="1" t="str"><v xml:space="preserve">De Omgevingsdienst Flevoland &amp; Gooi en Vechtstreek (OFGV) is een Gemeenschappelijke Regeling met 15 deelnemers: 2 provincies en 13 gemeenten. &#13;
 &#13;
 Het Dagelijks Bestuur van de OFGV heeft een voorstel voor de resultaatbestemming 2024 aangeboden aan de Staten. De Staten kunnen op grond van artikel 23/25/29 van de Gemeenschappelijke Regeling hun zienswijze op de voorgestelde resultaatbestemming naar voren brengen.</v></c><c r="E565" s="1" t="str"><v/></c><c r="F565" s="4" t="str"><v/></c><c r="G565" s="1" t="str"><v>Milieu</v></c><c r="H565" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I565" s="1" t="str"><v>Milieu</v></c><c r="J565" s="1" t="str"><v>Provinciale Staten</v></c><c r="K565" s="4"><v>45560.0</v></c><c r="L565" s="1"><v>1</v></c><c r="M565" s="1"/></row><row r="566" spans="1:13" customFormat="false"><c r="A566" s="1"><v>386</v></c><c r="B566" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C566" s="1" t="str"><v xml:space="preserve">OFGV - Resultaatbestemming -Zienswijze </v></c><c r="D566" s="1" t="str"><v xml:space="preserve">De Omgevingsdienst Flevoland &amp; Gooi en Vechtstreek (OFGV) is een Gemeenschappelijke Regeling met 15 deelnemers: 2 provincies en 13 gemeenten. &#13;
 &#13;
 Het Dagelijks Bestuur van de OFGV heeft een voorstel voor de resultaatbestemming 2024 aangeboden aan de Staten. De Staten kunnen op grond van artikel 23/25/29 van de Gemeenschappelijke Regeling hun zienswijze op de voorgestelde resultaatbestemming naar voren brengen.</v></c><c r="E566" s="1" t="str"><v/></c><c r="F566" s="4" t="str"><v/></c><c r="G566" s="1" t="str"><v>Milieu</v></c><c r="H566" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I566" s="1" t="str"><v>Milieu</v></c><c r="J566" s="1" t="str"><v>Oordeelsvorming RND</v></c><c r="K566" s="4"><v>45910.0</v></c><c r="L566" s="1"><v>1</v></c><c r="M566" s="1"/></row><row r="567" spans="1:13" customFormat="false"><c r="A567" s="1"><v>386</v></c><c r="B567" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C567" s="1" t="str"><v xml:space="preserve">OFGV - Resultaatbestemming -Zienswijze </v></c><c r="D567" s="1" t="str"><v xml:space="preserve">De Omgevingsdienst Flevoland &amp; Gooi en Vechtstreek (OFGV) is een Gemeenschappelijke Regeling met 15 deelnemers: 2 provincies en 13 gemeenten. &#13;
 &#13;
 Het Dagelijks Bestuur van de OFGV heeft een voorstel voor de resultaatbestemming 2024 aangeboden aan de Staten. De Staten kunnen op grond van artikel 23/25/29 van de Gemeenschappelijke Regeling hun zienswijze op de voorgestelde resultaatbestemming naar voren brengen.</v></c><c r="E567" s="1" t="str"><v/></c><c r="F567" s="4" t="str"><v/></c><c r="G567" s="1" t="str"><v>Milieu</v></c><c r="H567" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I567" s="1" t="str"><v>Milieu</v></c><c r="J567" s="1" t="str"><v>Beeldvorming RND</v></c><c r="K567" s="4"><v>45910.0</v></c><c r="L567" s="1"><v>1</v></c><c r="M567" s="1"/></row><row r="568" spans="1:13" customFormat="false"><c r="A568" s="1"><v>386</v></c><c r="B568" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C568" s="1" t="str"><v xml:space="preserve">OFGV - Resultaatbestemming -Zienswijze </v></c><c r="D568" s="1" t="str"><v xml:space="preserve">De Omgevingsdienst Flevoland &amp; Gooi en Vechtstreek (OFGV) is een Gemeenschappelijke Regeling met 15 deelnemers: 2 provincies en 13 gemeenten. &#13;
 &#13;
 Het Dagelijks Bestuur van de OFGV heeft een voorstel voor de resultaatbestemming 2024 aangeboden aan de Staten. De Staten kunnen op grond van artikel 23/25/29 van de Gemeenschappelijke Regeling hun zienswijze op de voorgestelde resultaatbestemming naar voren brengen.</v></c><c r="E568" s="1" t="str"><v/></c><c r="F568" s="4" t="str"><v/></c><c r="G568" s="1" t="str"><v>Milieu</v></c><c r="H568" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I568" s="1" t="str"><v>Milieu</v></c><c r="J568" s="1" t="str"><v>Provinciale Staten</v></c><c r="K568" s="4"><v>45924.0</v></c><c r="L568" s="1"><v>1</v></c><c r="M568" s="1"/></row><row r="569" spans="1:13" customFormat="false"><c r="A569" s="1"><v>386</v></c><c r="B569" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C569" s="1" t="str"><v xml:space="preserve">OFGV - Resultaatbestemming -Zienswijze </v></c><c r="D569" s="1" t="str"><v xml:space="preserve">De Omgevingsdienst Flevoland &amp; Gooi en Vechtstreek (OFGV) is een Gemeenschappelijke Regeling met 15 deelnemers: 2 provincies en 13 gemeenten. &#13;
 &#13;
-Het Dagelijks Bestuur van de OFGV heeft een voorstel voor de resultaatbestemming 2024 aangeboden aan de Staten. De Staten kunnen op grond van artikel 23/25/29 van de Gemeenschappelijke Regeling hun zienswijze op de voorgestelde resultaatbestemming naar voren brengen.</v></c><c r="E569" s="1" t="str"><v/></c><c r="F569" s="4" t="str"><v/></c><c r="G569" s="1" t="str"><v>Milieu</v></c><c r="H569" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I569" s="1" t="str"><v>Milieu</v></c><c r="J569" s="1" t="str"><v>Beeldvorming RND</v></c><c r="K569" s="4"><v>46260.0</v></c><c r="L569" s="1"><v>0</v></c><c r="M569" s="1"/></row><row r="570" spans="1:13" customFormat="false"><c r="A570" s="1"><v>386</v></c><c r="B570" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C570" s="1" t="str"><v xml:space="preserve">OFGV - Resultaatbestemming -Zienswijze </v></c><c r="D570" s="1" t="str"><v xml:space="preserve">De Omgevingsdienst Flevoland &amp; Gooi en Vechtstreek (OFGV) is een Gemeenschappelijke Regeling met 15 deelnemers: 2 provincies en 13 gemeenten. &#13;
-[...1 lines deleted...]
-Het Dagelijks Bestuur van de OFGV heeft een voorstel voor de resultaatbestemming 2024 aangeboden aan de Staten. De Staten kunnen op grond van artikel 23/25/29 van de Gemeenschappelijke Regeling hun zienswijze op de voorgestelde resultaatbestemming naar voren brengen.</v></c><c r="E570" s="1" t="str"><v/></c><c r="F570" s="4" t="str"><v/></c><c r="G570" s="1" t="str"><v>Milieu</v></c><c r="H570" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I570" s="1" t="str"><v>Milieu</v></c><c r="J570" s="1" t="str"><v>Oordeelsvorming RND</v></c><c r="K570" s="4"><v>46267.0</v></c><c r="L570" s="1"><v>0</v></c><c r="M570" s="1"/></row><row r="571" spans="1:13" customFormat="false"><c r="A571" s="1"><v>386</v></c><c r="B571" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C571" s="1" t="str"><v xml:space="preserve">OFGV - Resultaatbestemming -Zienswijze </v></c><c r="D571" s="1" t="str"><v xml:space="preserve">De Omgevingsdienst Flevoland &amp; Gooi en Vechtstreek (OFGV) is een Gemeenschappelijke Regeling met 15 deelnemers: 2 provincies en 13 gemeenten. &#13;
+Het Dagelijks Bestuur van de OFGV heeft een voorstel voor de resultaatbestemming 2024 aangeboden aan de Staten. De Staten kunnen op grond van artikel 23/25/29 van de Gemeenschappelijke Regeling hun zienswijze op de voorgestelde resultaatbestemming naar voren brengen.</v></c><c r="E569" s="1" t="str"><v/></c><c r="F569" s="4" t="str"><v/></c><c r="G569" s="1" t="str"><v>Milieu</v></c><c r="H569" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I569" s="1" t="str"><v>Milieu</v></c><c r="J569" s="1" t="str"><v>Beeldvorming RND</v></c><c r="K569" s="4"><v>46260.0</v></c><c r="L569" s="1"><v>1</v></c><c r="M569" s="1"/></row><row r="570" spans="1:13" customFormat="false"><c r="A570" s="1"><v>386</v></c><c r="B570" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C570" s="1" t="str"><v xml:space="preserve">OFGV - Resultaatbestemming -Zienswijze </v></c><c r="D570" s="1" t="str"><v xml:space="preserve">De Omgevingsdienst Flevoland &amp; Gooi en Vechtstreek (OFGV) is een Gemeenschappelijke Regeling met 15 deelnemers: 2 provincies en 13 gemeenten. &#13;
+&#13;
+Het Dagelijks Bestuur van de OFGV heeft een voorstel voor de resultaatbestemming 2024 aangeboden aan de Staten. De Staten kunnen op grond van artikel 23/25/29 van de Gemeenschappelijke Regeling hun zienswijze op de voorgestelde resultaatbestemming naar voren brengen.</v></c><c r="E570" s="1" t="str"><v/></c><c r="F570" s="4" t="str"><v/></c><c r="G570" s="1" t="str"><v>Milieu</v></c><c r="H570" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I570" s="1" t="str"><v>Milieu</v></c><c r="J570" s="1" t="str"><v>Oordeelsvorming RND</v></c><c r="K570" s="4"><v>46267.0</v></c><c r="L570" s="1"><v>1</v></c><c r="M570" s="1"/></row><row r="571" spans="1:13" customFormat="false"><c r="A571" s="1"><v>386</v></c><c r="B571" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C571" s="1" t="str"><v xml:space="preserve">OFGV - Resultaatbestemming -Zienswijze </v></c><c r="D571" s="1" t="str"><v xml:space="preserve">De Omgevingsdienst Flevoland &amp; Gooi en Vechtstreek (OFGV) is een Gemeenschappelijke Regeling met 15 deelnemers: 2 provincies en 13 gemeenten. &#13;
 &#13;
 Het Dagelijks Bestuur van de OFGV heeft een voorstel voor de resultaatbestemming 2024 aangeboden aan de Staten. De Staten kunnen op grond van artikel 23/25/29 van de Gemeenschappelijke Regeling hun zienswijze op de voorgestelde resultaatbestemming naar voren brengen.</v></c><c r="E571" s="1" t="str"><v/></c><c r="F571" s="4" t="str"><v/></c><c r="G571" s="1" t="str"><v>Milieu</v></c><c r="H571" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I571" s="1" t="str"><v>Milieu</v></c><c r="J571" s="1" t="str"><v>Provinciale Staten</v></c><c r="K571" s="4"><v>46281.0</v></c><c r="L571" s="1"><v>0</v></c><c r="M571" s="1"/></row><row r="572" spans="1:13" customFormat="false"><c r="A572" s="1"><v>65</v></c><c r="B572" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C572" s="1" t="str"><v>Mobiliteit (Introductieprogramma)</v></c><c r="D572" s="1" t="str"><v>Introductieprogramma Provinciale Staten: uitleg over dossier Mobiliteit</v></c><c r="E572" s="1" t="str"><v/></c><c r="F572" s="4" t="str"><v/></c><c r="G572" s="1" t="str"><v>Mobiliteit en Openbaar Vervoer</v></c><c r="H572" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I572" s="1" t="str"><v>Beheer &amp; onderhoud Infra</v></c><c r="J572" s="1" t="str"><v>Beeldvorming Integrale Commissie</v></c><c r="K572" s="4"><v>45182.0</v></c><c r="L572" s="1"><v>1</v></c><c r="M572" s="1"/></row><row r="573" spans="1:13" customFormat="false"><c r="A573" s="1"><v>108</v></c><c r="B573" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C573" s="1" t="str"><v>Multimodaal Infrastructuur Testcentrum (MITC) Partiele herziening Omgevingsprogramma Flevoland</v></c><c r="D573" s="1" t="str"><v/></c><c r="E573" s="1" t="str"><v/></c><c r="F573" s="4" t="str"><v/></c><c r="G573" s="1" t="str"><v>Mobiliteit en Openbaar Vervoer</v></c><c r="H573" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I573" s="1" t="str"><v>Gebiedsontwikkeling</v></c><c r="J573" s="1" t="str"><v>Oordeelsvorming RND</v></c><c r="K573" s="4"><v>45119.0</v></c><c r="L573" s="1"><v>1</v></c><c r="M573" s="1"/></row><row r="574" spans="1:13" customFormat="false"><c r="A574" s="1"><v>108</v></c><c r="B574" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C574" s="1" t="str"><v>Multimodaal Infrastructuur Testcentrum (MITC) Partiele herziening Omgevingsprogramma Flevoland</v></c><c r="D574" s="1" t="str"><v/></c><c r="E574" s="1" t="str"><v/></c><c r="F574" s="4" t="str"><v/></c><c r="G574" s="1" t="str"><v>Mobiliteit en Openbaar Vervoer</v></c><c r="H574" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I574" s="1" t="str"><v>Gebiedsontwikkeling</v></c><c r="J574" s="1" t="str"><v>Beeldvorming RND</v></c><c r="K574" s="4"><v>45119.0</v></c><c r="L574" s="1"><v>1</v></c><c r="M574" s="1"/></row><row r="575" spans="1:13" customFormat="false"><c r="A575" s="1"><v>108</v></c><c r="B575" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C575" s="1" t="str"><v>Multimodaal Infrastructuur Testcentrum (MITC) Partiele herziening Omgevingsprogramma Flevoland</v></c><c r="D575" s="1" t="str"><v/></c><c r="E575" s="1" t="str"><v/></c><c r="F575" s="4" t="str"><v/></c><c r="G575" s="1" t="str"><v>Mobiliteit en Openbaar Vervoer</v></c><c r="H575" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I575" s="1" t="str"><v>Gebiedsontwikkeling</v></c><c r="J575" s="1" t="str"><v>Provinciale Staten</v></c><c r="K575" s="4"><v>45126.0</v></c><c r="L575" s="1"><v>1</v></c><c r="M575" s="1"/></row><row r="576" spans="1:13" customFormat="false"><c r="A576" s="1"><v>131</v></c><c r="B576" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C576" s="1" t="str"><v>Kaders nieuw delegatiebesluit openbaar vervoer Almere</v></c><c r="D576" s="1" t="str"><v xml:space="preserve">In 2005 en 2016 hebben Provinciale Staten eerder ingestemd met delegatie aan Almere voor het aanbesteden en beheren van het stad- en streekvervoer in en rond deze stad. Het college heeft het voornemen uitgesproken om dit beleid te continueren en met ingang van 1 januari 2028 opnieuw de verantwoordelijkheid voor het busvervoer van Almere te delegeren. &#13;
 </v></c><c r="E576" s="1" t="str"><v/></c><c r="F576" s="4"><v>45201.0</v></c><c r="G576" s="1" t="str"><v>Mobiliteit en Openbaar Vervoer</v></c><c r="H576" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I576" s="1" t="str"><v>Mobiliteit</v></c><c r="J576" s="1" t="str"><v>Beeldvorming EMS</v></c><c r="K576" s="4"><v>45357.0</v></c><c r="L576" s="1"><v>1</v></c><c r="M576" s="1"/></row><row r="577" spans="1:13" customFormat="false"><c r="A577" s="1"><v>131</v></c><c r="B577" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C577" s="1" t="str"><v>Kaders nieuw delegatiebesluit openbaar vervoer Almere</v></c><c r="D577" s="1" t="str"><v xml:space="preserve">In 2005 en 2016 hebben Provinciale Staten eerder ingestemd met delegatie aan Almere voor het aanbesteden en beheren van het stad- en streekvervoer in en rond deze stad. Het college heeft het voornemen uitgesproken om dit beleid te continueren en met ingang van 1 januari 2028 opnieuw de verantwoordelijkheid voor het busvervoer van Almere te delegeren. &#13;
 </v></c><c r="E577" s="1" t="str"><v/></c><c r="F577" s="4"><v>45201.0</v></c><c r="G577" s="1" t="str"><v>Mobiliteit en Openbaar Vervoer</v></c><c r="H577" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I577" s="1" t="str"><v>Mobiliteit</v></c><c r="J577" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K577" s="4"><v>45392.0</v></c><c r="L577" s="1"><v>1</v></c><c r="M577" s="1"/></row><row r="578" spans="1:13" customFormat="false"><c r="A578" s="1"><v>131</v></c><c r="B578" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C578" s="1" t="str"><v>Kaders nieuw delegatiebesluit openbaar vervoer Almere</v></c><c r="D578" s="1" t="str"><v xml:space="preserve">In 2005 en 2016 hebben Provinciale Staten eerder ingestemd met delegatie aan Almere voor het aanbesteden en beheren van het stad- en streekvervoer in en rond deze stad. Het college heeft het voornemen uitgesproken om dit beleid te continueren en met ingang van 1 januari 2028 opnieuw de verantwoordelijkheid voor het busvervoer van Almere te delegeren. &#13;
 </v></c><c r="E578" s="1" t="str"><v/></c><c r="F578" s="4"><v>45201.0</v></c><c r="G578" s="1" t="str"><v>Mobiliteit en Openbaar Vervoer</v></c><c r="H578" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I578" s="1" t="str"><v>Mobiliteit</v></c><c r="J578" s="1" t="str"><v>Provinciale Staten</v></c><c r="K578" s="4"><v>45406.0</v></c><c r="L578" s="1"><v>1</v></c><c r="M578" s="1"/></row><row r="579" spans="1:13" customFormat="false"><c r="A579" s="1"><v>131</v></c><c r="B579" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C579" s="1" t="str"><v>Kaders nieuw delegatiebesluit openbaar vervoer Almere</v></c><c r="D579" s="1" t="str"><v xml:space="preserve">In 2005 en 2016 hebben Provinciale Staten eerder ingestemd met delegatie aan Almere voor het aanbesteden en beheren van het stad- en streekvervoer in en rond deze stad. Het college heeft het voornemen uitgesproken om dit beleid te continueren en met ingang van 1 januari 2028 opnieuw de verantwoordelijkheid voor het busvervoer van Almere te delegeren. &#13;
 </v></c><c r="E579" s="1" t="str"><v/></c><c r="F579" s="4"><v>45201.0</v></c><c r="G579" s="1" t="str"><v>Mobiliteit en Openbaar Vervoer</v></c><c r="H579" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I579" s="1" t="str"><v>Mobiliteit</v></c><c r="J579" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K579" s="4"><v>45616.0</v></c><c r="L579" s="1"><v>1</v></c><c r="M579" s="1"/></row><row r="580" spans="1:13" customFormat="false"><c r="A580" s="1"><v>131</v></c><c r="B580" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C580" s="1" t="str"><v>Kaders nieuw delegatiebesluit openbaar vervoer Almere</v></c><c r="D580" s="1" t="str"><v xml:space="preserve">In 2005 en 2016 hebben Provinciale Staten eerder ingestemd met delegatie aan Almere voor het aanbesteden en beheren van het stad- en streekvervoer in en rond deze stad. Het college heeft het voornemen uitgesproken om dit beleid te continueren en met ingang van 1 januari 2028 opnieuw de verantwoordelijkheid voor het busvervoer van Almere te delegeren. &#13;
 </v></c><c r="E580" s="1" t="str"><v/></c><c r="F580" s="4"><v>45201.0</v></c><c r="G580" s="1" t="str"><v>Mobiliteit en Openbaar Vervoer</v></c><c r="H580" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I580" s="1" t="str"><v>Mobiliteit</v></c><c r="J580" s="1" t="str"><v>Beeldvorming EMS</v></c><c r="K580" s="4"><v>45616.0</v></c><c r="L580" s="1"><v>1</v></c><c r="M580" s="1"/></row><row r="581" spans="1:13" customFormat="false"><c r="A581" s="1"><v>131</v></c><c r="B581" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C581" s="1" t="str"><v>Kaders nieuw delegatiebesluit openbaar vervoer Almere</v></c><c r="D581" s="1" t="str"><v xml:space="preserve">In 2005 en 2016 hebben Provinciale Staten eerder ingestemd met delegatie aan Almere voor het aanbesteden en beheren van het stad- en streekvervoer in en rond deze stad. Het college heeft het voornemen uitgesproken om dit beleid te continueren en met ingang van 1 januari 2028 opnieuw de verantwoordelijkheid voor het busvervoer van Almere te delegeren. &#13;
 </v></c><c r="E581" s="1" t="str"><v/></c><c r="F581" s="4"><v>45201.0</v></c><c r="G581" s="1" t="str"><v>Mobiliteit en Openbaar Vervoer</v></c><c r="H581" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I581" s="1" t="str"><v>Mobiliteit</v></c><c r="J581" s="1" t="str"><v>Provinciale Staten</v></c><c r="K581" s="4"><v>45637.0</v></c><c r="L581" s="1"><v>1</v></c><c r="M581" s="1"/></row><row r="582" spans="1:13" customFormat="false"><c r="A582" s="1"><v>167</v></c><c r="B582" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C582" s="1" t="str"><v xml:space="preserve"> Lelylijn</v></c><c r="D582" s="1" t="str"><v xml:space="preserve">Deltaplan Noordelijk Nederland / Lelylijn : voorbereidingen t.b.v. BO MIRT november 2024.&#13;
 Begin 2023 is het MIRT-onderzoek naar de Lelylijn gestart. &#13;
 Eind 2024 worden de resultaten opgeleverd en zal de minister besluiten over een vervolg (MIRT-verkenning). Rijk en regio voeren het MIRT-onderzoek gezamenlijk uit.&#13;
 &#13;
 Maart 2024:&#13;
  De projectorganisatie heeft een aantal denkrichtingen over de toekomstige verstedelijking, natuur- en landschapsontwikkeling, economie en bereikbaarheid opgeleverd. &#13;
 De Stuurgroep Lelylijn, waarin rijk en regio bestuurlijk vertegenwoordigd zijn, hebben deze denkrichtingen voorgelegd aan de volksvertegenwoordigers en hen gevraagd eventuele wensen en opvattingen ten aanzien van de Lelylijn mee te geven. Deze worden meegenomen in het vervolg van het MIRT-onderzoek&#13;
 &#13;
 Tussen mei en het einde van dit jaar worden de Staten geïnformeerd over (oktober 2024): &#13;
 - de voortgang van het project,&#13;
 - de uitkomsten van de onderzoeken en&#13;
 - de wijze waarop de aandachtspunten vanuit de Staten verwerkt zijn in de resultaten.&#13;
 Dit staat gepland voor 16 oktober 2024.</v></c><c r="E582" s="1" t="str"><v/></c><c r="F582" s="4"><v>45316.0</v></c><c r="G582" s="1" t="str"><v>Mobiliteit en Openbaar Vervoer</v></c><c r="H582" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I582" s="1" t="str"><v>Ruimte en Landschap</v></c><c r="J582" s="1" t="str"><v>Beeldvorming EMS</v></c><c r="K582" s="4"><v>45371.0</v></c><c r="L582" s="1"><v>1</v></c><c r="M582" s="1"/></row><row r="583" spans="1:13" customFormat="false"><c r="A583" s="1"><v>167</v></c><c r="B583" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C583" s="1" t="str"><v xml:space="preserve"> Lelylijn</v></c><c r="D583" s="1" t="str"><v xml:space="preserve">Deltaplan Noordelijk Nederland / Lelylijn : voorbereidingen t.b.v. BO MIRT november 2024.&#13;
 Begin 2023 is het MIRT-onderzoek naar de Lelylijn gestart. &#13;
 Eind 2024 worden de resultaten opgeleverd en zal de minister besluiten over een vervolg (MIRT-verkenning). Rijk en regio voeren het MIRT-onderzoek gezamenlijk uit.&#13;
 &#13;
 Maart 2024:&#13;
  De projectorganisatie heeft een aantal denkrichtingen over de toekomstige verstedelijking, natuur- en landschapsontwikkeling, economie en bereikbaarheid opgeleverd. &#13;
@@ -2741,136 +2741,136 @@
  Wat is de aanleiding?&#13;
 Regionale Ontwikkelingsmaatschappijen (ROM’s) zetten zich in voor het versterken van de economie en werkgelegenheid in een regio. De ROM’s fungeren als gezamenlijk instrument van Rijk en regio in het regionaal economisch beleid en innovatiebeleid. Het Rijk en provincies (en in sommige gevallen ook regio’s, gemeenten en kennisinstellingen) zijn aandeelhouder en subsidieverstrekker van ROM’s. In totaal telt Nederland negen ROM’s die samen alle Nederlandse regio’s vertegenwoordigen. In de Randstad gaat het om Horizon Flevoland (provincie Flevoland), ROM Utrecht Region (provincie Utrecht), ROM InWest (provincie Noord-Holland) en InnovationQuarter (provincie Zuid-Holland).&#13;
 Op 19 juli 2023 namen PS van Flevoland de motie ‘Verzoek tot onderzoek Randstedelijke Rekenkamer inzake Regionale Ontwikkelingsmaatschappij Horizon’ aan, waarvan het dictum luidt: [PS] verzoekt de Randstedelijke Rekenkamer onderzoek te plegen rondom Regionale Ontwikkelingsmaatschappij Horizon en waar mogelijk dit te combineren met soortgelijke of aansluitende onderzoek behoeften van andere (Randstedelijke) provincies. Dit is voor ons aanleiding geweest om een onderzoek te starten.&#13;
 &#13;
 Wat willen we bereiken?&#13;
 Met dit onderzoek willen we PS van Flevoland en wellicht ook Noord-Holland, Utrecht en Zuid-Holland ondersteunen in hun kaderstellende en controlerende rol door inzichtelijk te maken hoe de samenwerking met de ROM’s georganiseerd is en welke sturingsmogelijkheden er zijn.&#13;
 &#13;
 Wat gaan we daarvoor doen?&#13;
 Vanaf januari 2024 gaan we in een vooronderzoek nader verkennen welke vragen er leven bij de vier PS’en ten aanzien van hun relatie met hun ROM. Op basis daarvan zullen we een onderzoeksopzet opstellen en deze aan de vier PS’en voorleggen.&#13;
 </v></c><c r="E685" s="1" t="str"><v/></c><c r="F685" s="4" t="str"><v/></c><c r="G685" s="1" t="str"><v>Rekenkamer</v></c><c r="H685" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I685" s="1" t="str"><v>Griffie</v></c><c r="J685" s="1" t="str"><v>Provinciale Staten</v></c><c r="K685" s="4"><v>45924.0</v></c><c r="L685" s="1"><v>1</v></c><c r="M685" s="1"/></row><row r="686" spans="1:13" customFormat="false"><c r="A686" s="1"><v>88</v></c><c r="B686" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C686" s="1" t="str"><v>Experimentenkader Batterijopslag Flevoland</v></c><c r="D686" s="1" t="str"><v>Bij de provincie Flevoland zijn drie principeverzoeken ingediend voor de realisatie van grootschalige batterijopslag. Gedeputeerde Staten zien, gelet op de bijdrage aan de verbetering van de netcongestie en zicht op een goede ruimtelijke inpassing, voldoende aanleiding voor een positieve grondhouding ten aanzien van de drie initiatieven en willen dit mogelijk maken middels een afwijking van het huidige omgevingsbeleid middels een experimentenkader</v></c><c r="E686" s="1" t="str"><v/></c><c r="F686" s="4" t="str"><v/></c><c r="G686" s="1" t="str"><v>Ruimtelijke ordening</v></c><c r="H686" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I686" s="1" t="str"><v>Ruimte en Landschap</v></c><c r="J686" s="1" t="str"><v>Beeldvorming RND</v></c><c r="K686" s="4"><v>45084.0</v></c><c r="L686" s="1"><v>1</v></c><c r="M686" s="1"/></row><row r="687" spans="1:13" customFormat="false"><c r="A687" s="1"><v>88</v></c><c r="B687" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C687" s="1" t="str"><v>Experimentenkader Batterijopslag Flevoland</v></c><c r="D687" s="1" t="str"><v>Bij de provincie Flevoland zijn drie principeverzoeken ingediend voor de realisatie van grootschalige batterijopslag. Gedeputeerde Staten zien, gelet op de bijdrage aan de verbetering van de netcongestie en zicht op een goede ruimtelijke inpassing, voldoende aanleiding voor een positieve grondhouding ten aanzien van de drie initiatieven en willen dit mogelijk maken middels een afwijking van het huidige omgevingsbeleid middels een experimentenkader</v></c><c r="E687" s="1" t="str"><v/></c><c r="F687" s="4" t="str"><v/></c><c r="G687" s="1" t="str"><v>Ruimtelijke ordening</v></c><c r="H687" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I687" s="1" t="str"><v>Ruimte en Landschap</v></c><c r="J687" s="1" t="str"><v>Oordeelsvorming integrale ad hoc Commissie</v></c><c r="K687" s="4"><v>45119.0</v></c><c r="L687" s="1"><v>1</v></c><c r="M687" s="1"/></row><row r="688" spans="1:13" customFormat="false"><c r="A688" s="1"><v>88</v></c><c r="B688" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C688" s="1" t="str"><v>Experimentenkader Batterijopslag Flevoland</v></c><c r="D688" s="1" t="str"><v>Bij de provincie Flevoland zijn drie principeverzoeken ingediend voor de realisatie van grootschalige batterijopslag. Gedeputeerde Staten zien, gelet op de bijdrage aan de verbetering van de netcongestie en zicht op een goede ruimtelijke inpassing, voldoende aanleiding voor een positieve grondhouding ten aanzien van de drie initiatieven en willen dit mogelijk maken middels een afwijking van het huidige omgevingsbeleid middels een experimentenkader</v></c><c r="E688" s="1" t="str"><v/></c><c r="F688" s="4" t="str"><v/></c><c r="G688" s="1" t="str"><v>Ruimtelijke ordening</v></c><c r="H688" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I688" s="1" t="str"><v>Ruimte en Landschap</v></c><c r="J688" s="1" t="str"><v>Provinciale Staten</v></c><c r="K688" s="4"><v>45126.0</v></c><c r="L688" s="1"><v>1</v></c><c r="M688" s="1"/></row><row r="689" spans="1:13" customFormat="false"><c r="A689" s="1"><v>95</v></c><c r="B689" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C689" s="1" t="str"><v xml:space="preserve">Ruimtelijke Voorstel NOVEX </v></c><c r="D689" s="1" t="str"><v>Ruimtelijke Puzzel programma NOVEX</v></c><c r="E689" s="1" t="str"><v/></c><c r="F689" s="4"><v>45056.0</v></c><c r="G689" s="1" t="str"><v>Ruimtelijke ordening</v></c><c r="H689" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I689" s="1" t="str"><v>Ruimte en Landschap</v></c><c r="J689" s="1" t="str"><v>Beeldvorming RND</v></c><c r="K689" s="4"><v>45084.0</v></c><c r="L689" s="1"><v>1</v></c><c r="M689" s="1"/></row><row r="690" spans="1:13" customFormat="false"><c r="A690" s="1"><v>95</v></c><c r="B690" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C690" s="1" t="str"><v xml:space="preserve">Ruimtelijke Voorstel NOVEX </v></c><c r="D690" s="1" t="str"><v>Ruimtelijke Puzzel programma NOVEX</v></c><c r="E690" s="1" t="str"><v/></c><c r="F690" s="4"><v>45056.0</v></c><c r="G690" s="1" t="str"><v>Ruimtelijke ordening</v></c><c r="H690" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I690" s="1" t="str"><v>Ruimte en Landschap</v></c><c r="J690" s="1" t="str"><v>Beeldvorming RND</v></c><c r="K690" s="4"><v>45217.0</v></c><c r="L690" s="1"><v>1</v></c><c r="M690" s="1"/></row><row r="691" spans="1:13" customFormat="false"><c r="A691" s="1"><v>95</v></c><c r="B691" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C691" s="1" t="str"><v xml:space="preserve">Ruimtelijke Voorstel NOVEX </v></c><c r="D691" s="1" t="str"><v>Ruimtelijke Puzzel programma NOVEX</v></c><c r="E691" s="1" t="str"><v/></c><c r="F691" s="4"><v>45056.0</v></c><c r="G691" s="1" t="str"><v>Ruimtelijke ordening</v></c><c r="H691" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I691" s="1" t="str"><v>Ruimte en Landschap</v></c><c r="J691" s="1" t="str"><v>Beeldvorming RND</v></c><c r="K691" s="4"><v>45252.0</v></c><c r="L691" s="1"><v>1</v></c><c r="M691" s="1"/></row><row r="692" spans="1:13" customFormat="false"><c r="A692" s="1"><v>95</v></c><c r="B692" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C692" s="1" t="str"><v xml:space="preserve">Ruimtelijke Voorstel NOVEX </v></c><c r="D692" s="1" t="str"><v>Ruimtelijke Puzzel programma NOVEX</v></c><c r="E692" s="1" t="str"><v/></c><c r="F692" s="4"><v>45056.0</v></c><c r="G692" s="1" t="str"><v>Ruimtelijke ordening</v></c><c r="H692" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I692" s="1" t="str"><v>Ruimte en Landschap</v></c><c r="J692" s="1" t="str"><v>Oordeelsvorming RND</v></c><c r="K692" s="4"><v>45259.0</v></c><c r="L692" s="1"><v>1</v></c><c r="M692" s="1"/></row><row r="693" spans="1:13" customFormat="false"><c r="A693" s="1"><v>95</v></c><c r="B693" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C693" s="1" t="str"><v xml:space="preserve">Ruimtelijke Voorstel NOVEX </v></c><c r="D693" s="1" t="str"><v>Ruimtelijke Puzzel programma NOVEX</v></c><c r="E693" s="1" t="str"><v/></c><c r="F693" s="4"><v>45056.0</v></c><c r="G693" s="1" t="str"><v>Ruimtelijke ordening</v></c><c r="H693" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I693" s="1" t="str"><v>Ruimte en Landschap</v></c><c r="J693" s="1" t="str"><v>Provinciale Staten</v></c><c r="K693" s="4"><v>45273.0</v></c><c r="L693" s="1"><v>1</v></c><c r="M693" s="1"/></row><row r="694" spans="1:13" customFormat="false"><c r="A694" s="1"><v>179</v></c><c r="B694" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C694" s="1" t="str"><v>Nationaal Programma Ruimte voor Defensie - notitie Reikwijdte en Detailniveau</v></c><c r="D694" s="1" t="str"><v/></c><c r="E694" s="1" t="str"><v/></c><c r="F694" s="4"><v>45315.0</v></c><c r="G694" s="1" t="str"><v>Ruimtelijke ordening</v></c><c r="H694" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I694" s="1" t="str"><v>Ruimte en Landschap</v></c><c r="J694" s="1" t="str"><v>Beeldvorming RND</v></c><c r="K694" s="4"><v>45329.0</v></c><c r="L694" s="1"><v>1</v></c><c r="M694" s="1"/></row><row r="695" spans="1:13" customFormat="false"><c r="A695" s="1"><v>179</v></c><c r="B695" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C695" s="1" t="str"><v>Nationaal Programma Ruimte voor Defensie - notitie Reikwijdte en Detailniveau</v></c><c r="D695" s="1" t="str"><v/></c><c r="E695" s="1" t="str"><v/></c><c r="F695" s="4"><v>45315.0</v></c><c r="G695" s="1" t="str"><v>Ruimtelijke ordening</v></c><c r="H695" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I695" s="1" t="str"><v>Ruimte en Landschap</v></c><c r="J695" s="1" t="str"><v>Beeldvorming RND</v></c><c r="K695" s="4"><v>45833.0</v></c><c r="L695" s="1"><v>1</v></c><c r="M695" s="1"/></row><row r="696" spans="1:13" customFormat="false"><c r="A696" s="1"><v>179</v></c><c r="B696" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C696" s="1" t="str"><v>Nationaal Programma Ruimte voor Defensie - notitie Reikwijdte en Detailniveau</v></c><c r="D696" s="1" t="str"><v/></c><c r="E696" s="1" t="str"><v/></c><c r="F696" s="4"><v>45315.0</v></c><c r="G696" s="1" t="str"><v>Ruimtelijke ordening</v></c><c r="H696" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I696" s="1" t="str"><v>Ruimte en Landschap</v></c><c r="J696" s="1" t="str"><v>Oordeelsvorming RND</v></c><c r="K696" s="4"><v>45840.0</v></c><c r="L696" s="1"><v>1</v></c><c r="M696" s="1"/></row><row r="697" spans="1:13" customFormat="false"><c r="A697" s="1"><v>319</v></c><c r="B697" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C697" s="1" t="str"><v>Agenderingsverzoek - Kleine windmolens op boerenerven (GroenLinks, PvdA, D66)</v></c><c r="D697" s="1" t="str"><v/></c><c r="E697" s="1" t="str"><v>PvdA,GroenLinks,D66</v></c><c r="F697" s="4" t="str"><v/></c><c r="G697" s="1" t="str"><v>Ruimtelijke ordening</v></c><c r="H697" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I697" s="1"/><c r="J697" s="1" t="str"><v>Beeldvorming RND</v></c><c r="K697" s="4"><v>45448.0</v></c><c r="L697" s="1"><v>1</v></c><c r="M697" s="1"/></row><row r="698" spans="1:13" customFormat="false"><c r="A698" s="1"><v>340</v></c><c r="B698" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C698" s="1" t="str"><v>Beleid erftransformaties</v></c><c r="D698" s="1" t="str"><v xml:space="preserve">De uitkomsten van de verdiepende evaluatie van het experimentenkader "Extra woningen op erven" en een studie naar de aanpak voor erftransformaties bij andere overheden (provincies en gemeenten) resulteert in ideeën voor erftransformaties. Deze ideeën worden getest op haalbaarheid en effectiviteit aan de hand van door de Flevolandse gemeenten ingebrachte (actuele) casuïstiek. Ten aanzien van deze casussen wordt o.a. gekeken naar (on)wenselijkheid van soorten initiatieven op erven en de mogelijkheden en belemmeringen in vigerende beleidskaders bij zowel provincie als gemeenten. Dit resulteert uiteindelijk in een rapportage met aanbevelingen die het fundament leveren voor verdere uitwerking in een langetermijnbeleidskader voor erftransformaties.&#13;
 &#13;
 Provinciale Staten worden in het eerste kwartaal van 2025 betrokken (beeldvorming: bespreken aanbevelingen voor beleid erftransformaties en ophalen aandachtspunten voor uitwerking van beleid)&#13;
 &#13;
 </v></c><c r="E698" s="1" t="str"><v/></c><c r="F698" s="4" t="str"><v/></c><c r="G698" s="1" t="str"><v>Ruimtelijke ordening</v></c><c r="H698" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I698" s="1" t="str"><v>Ruimte en Landschap</v></c><c r="J698" s="1" t="str"><v>Beeldvorming RND</v></c><c r="K698" s="4"><v>46036.0</v></c><c r="L698" s="1"><v>1</v></c><c r="M698" s="1"/></row><row r="699" spans="1:13" customFormat="false"><c r="A699" s="1"><v>340</v></c><c r="B699" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C699" s="1" t="str"><v>Beleid erftransformaties</v></c><c r="D699" s="1" t="str"><v xml:space="preserve">De uitkomsten van de verdiepende evaluatie van het experimentenkader "Extra woningen op erven" en een studie naar de aanpak voor erftransformaties bij andere overheden (provincies en gemeenten) resulteert in ideeën voor erftransformaties. Deze ideeën worden getest op haalbaarheid en effectiviteit aan de hand van door de Flevolandse gemeenten ingebrachte (actuele) casuïstiek. Ten aanzien van deze casussen wordt o.a. gekeken naar (on)wenselijkheid van soorten initiatieven op erven en de mogelijkheden en belemmeringen in vigerende beleidskaders bij zowel provincie als gemeenten. Dit resulteert uiteindelijk in een rapportage met aanbevelingen die het fundament leveren voor verdere uitwerking in een langetermijnbeleidskader voor erftransformaties.&#13;
 &#13;
 Provinciale Staten worden in het eerste kwartaal van 2025 betrokken (beeldvorming: bespreken aanbevelingen voor beleid erftransformaties en ophalen aandachtspunten voor uitwerking van beleid)&#13;
 &#13;
 </v></c><c r="E699" s="1" t="str"><v/></c><c r="F699" s="4" t="str"><v/></c><c r="G699" s="1" t="str"><v>Ruimtelijke ordening</v></c><c r="H699" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I699" s="1" t="str"><v>Ruimte en Landschap</v></c><c r="J699" s="1" t="str"><v>Beeldvorming RND</v></c><c r="K699" s="4"><v>46295.0</v></c><c r="L699" s="1"><v>0</v></c><c r="M699" s="1"/></row><row r="700" spans="1:13" customFormat="false"><c r="A700" s="1"><v>340</v></c><c r="B700" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C700" s="1" t="str"><v>Beleid erftransformaties</v></c><c r="D700" s="1" t="str"><v xml:space="preserve">De uitkomsten van de verdiepende evaluatie van het experimentenkader "Extra woningen op erven" en een studie naar de aanpak voor erftransformaties bij andere overheden (provincies en gemeenten) resulteert in ideeën voor erftransformaties. Deze ideeën worden getest op haalbaarheid en effectiviteit aan de hand van door de Flevolandse gemeenten ingebrachte (actuele) casuïstiek. Ten aanzien van deze casussen wordt o.a. gekeken naar (on)wenselijkheid van soorten initiatieven op erven en de mogelijkheden en belemmeringen in vigerende beleidskaders bij zowel provincie als gemeenten. Dit resulteert uiteindelijk in een rapportage met aanbevelingen die het fundament leveren voor verdere uitwerking in een langetermijnbeleidskader voor erftransformaties.&#13;
 &#13;
 Provinciale Staten worden in het eerste kwartaal van 2025 betrokken (beeldvorming: bespreken aanbevelingen voor beleid erftransformaties en ophalen aandachtspunten voor uitwerking van beleid)&#13;
 &#13;
 </v></c><c r="E700" s="1" t="str"><v/></c><c r="F700" s="4" t="str"><v/></c><c r="G700" s="1" t="str"><v>Ruimtelijke ordening</v></c><c r="H700" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I700" s="1" t="str"><v>Ruimte en Landschap</v></c><c r="J700" s="1" t="str"><v>Oordeelsvorming RND</v></c><c r="K700" s="4"><v>46316.0</v></c><c r="L700" s="1"><v>0</v></c><c r="M700" s="1"/></row><row r="701" spans="1:13" customFormat="false"><c r="A701" s="1"><v>340</v></c><c r="B701" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C701" s="1" t="str"><v>Beleid erftransformaties</v></c><c r="D701" s="1" t="str"><v xml:space="preserve">De uitkomsten van de verdiepende evaluatie van het experimentenkader "Extra woningen op erven" en een studie naar de aanpak voor erftransformaties bij andere overheden (provincies en gemeenten) resulteert in ideeën voor erftransformaties. Deze ideeën worden getest op haalbaarheid en effectiviteit aan de hand van door de Flevolandse gemeenten ingebrachte (actuele) casuïstiek. Ten aanzien van deze casussen wordt o.a. gekeken naar (on)wenselijkheid van soorten initiatieven op erven en de mogelijkheden en belemmeringen in vigerende beleidskaders bij zowel provincie als gemeenten. Dit resulteert uiteindelijk in een rapportage met aanbevelingen die het fundament leveren voor verdere uitwerking in een langetermijnbeleidskader voor erftransformaties.&#13;
 &#13;
 Provinciale Staten worden in het eerste kwartaal van 2025 betrokken (beeldvorming: bespreken aanbevelingen voor beleid erftransformaties en ophalen aandachtspunten voor uitwerking van beleid)&#13;
 &#13;
-</v></c><c r="E701" s="1" t="str"><v/></c><c r="F701" s="4" t="str"><v/></c><c r="G701" s="1" t="str"><v>Ruimtelijke ordening</v></c><c r="H701" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I701" s="1" t="str"><v>Ruimte en Landschap</v></c><c r="J701" s="1" t="str"><v>Provinciale Staten</v></c><c r="K701" s="4"><v>46323.0</v></c><c r="L701" s="1"><v>0</v></c><c r="M701" s="1"/></row><row r="702" spans="1:13" customFormat="false"><c r="A702" s="1"><v>360</v></c><c r="B702" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C702" s="1" t="str"><v>Informeren over onteigeningsprocedure (Omgevingswet)</v></c><c r="D702" s="1" t="str"><v/></c><c r="E702" s="1" t="str"><v/></c><c r="F702" s="4" t="str"><v/></c><c r="G702" s="1" t="str"><v>Ruimtelijke ordening</v></c><c r="H702" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I702" s="1" t="str"><v>Juridisch specialisten</v></c><c r="J702" s="1" t="str"><v>Beeldvorming RND</v></c><c r="K702" s="4"><v>45756.0</v></c><c r="L702" s="1"><v>1</v></c><c r="M702" s="1"/></row><row r="703" spans="1:13" customFormat="false"><c r="A703" s="1"><v>383</v></c><c r="B703" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C703" s="1" t="str"><v>MITC Voorstel voor besteding van provinciale middelen voor de doorontwikkeling van het Mobiliteit en Infrastructuur Test Centrum (MITC)</v></c><c r="D703" s="1" t="str"><v/></c><c r="E703" s="1" t="str"><v/></c><c r="F703" s="4" t="str"><v/></c><c r="G703" s="1" t="str"><v>Ruimtelijke ordening</v></c><c r="H703" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I703" s="1" t="str"><v>Gebiedsontwikkeling</v></c><c r="J703" s="1" t="str"><v>Beeldvorming EMS</v></c><c r="K703" s="4"><v>45903.0</v></c><c r="L703" s="1"><v>1</v></c><c r="M703" s="1"/></row><row r="704" spans="1:13" customFormat="false"><c r="A704" s="1"><v>383</v></c><c r="B704" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C704" s="1" t="str"><v>MITC Voorstel voor besteding van provinciale middelen voor de doorontwikkeling van het Mobiliteit en Infrastructuur Test Centrum (MITC)</v></c><c r="D704" s="1" t="str"><v/></c><c r="E704" s="1" t="str"><v/></c><c r="F704" s="4" t="str"><v/></c><c r="G704" s="1" t="str"><v>Ruimtelijke ordening</v></c><c r="H704" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I704" s="1" t="str"><v>Gebiedsontwikkeling</v></c><c r="J704" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K704" s="4"><v>45910.0</v></c><c r="L704" s="1"><v>1</v></c><c r="M704" s="1"/></row><row r="705" spans="1:13" customFormat="false"><c r="A705" s="1"><v>383</v></c><c r="B705" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C705" s="1" t="str"><v>MITC Voorstel voor besteding van provinciale middelen voor de doorontwikkeling van het Mobiliteit en Infrastructuur Test Centrum (MITC)</v></c><c r="D705" s="1" t="str"><v/></c><c r="E705" s="1" t="str"><v/></c><c r="F705" s="4" t="str"><v/></c><c r="G705" s="1" t="str"><v>Ruimtelijke ordening</v></c><c r="H705" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I705" s="1" t="str"><v>Gebiedsontwikkeling</v></c><c r="J705" s="1" t="str"><v>Provinciale Staten</v></c><c r="K705" s="4"><v>45924.0</v></c><c r="L705" s="1"><v>1</v></c><c r="M705" s="1"/></row><row r="706" spans="1:13" customFormat="false"><c r="A706" s="1"><v>396</v></c><c r="B706" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C706" s="1" t="str"><v xml:space="preserve">Provinciaal belang voor Defensieactiviteiten </v></c><c r="D706" s="1" t="str"><v/></c><c r="E706" s="1" t="str"><v/></c><c r="F706" s="4" t="str"><v/></c><c r="G706" s="1" t="str"><v>Ruimtelijke ordening</v></c><c r="H706" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I706" s="1" t="str"><v>Ruimte en Landschap</v></c><c r="J706" s="1" t="str"><v>Beeldvorming RND</v></c><c r="K706" s="4"><v>45987.0</v></c><c r="L706" s="1"><v>1</v></c><c r="M706" s="1"/></row><row r="707" spans="1:13" customFormat="false"><c r="A707" s="1"><v>396</v></c><c r="B707" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C707" s="1" t="str"><v xml:space="preserve">Provinciaal belang voor Defensieactiviteiten </v></c><c r="D707" s="1" t="str"><v/></c><c r="E707" s="1" t="str"><v/></c><c r="F707" s="4" t="str"><v/></c><c r="G707" s="1" t="str"><v>Ruimtelijke ordening</v></c><c r="H707" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I707" s="1" t="str"><v>Ruimte en Landschap</v></c><c r="J707" s="1" t="str"><v>Oordeelsvorming RND</v></c><c r="K707" s="4"><v>45994.0</v></c><c r="L707" s="1"><v>1</v></c><c r="M707" s="1"/></row><row r="708" spans="1:13" customFormat="false"><c r="A708" s="1"><v>396</v></c><c r="B708" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C708" s="1" t="str"><v xml:space="preserve">Provinciaal belang voor Defensieactiviteiten </v></c><c r="D708" s="1" t="str"><v/></c><c r="E708" s="1" t="str"><v/></c><c r="F708" s="4" t="str"><v/></c><c r="G708" s="1" t="str"><v>Ruimtelijke ordening</v></c><c r="H708" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I708" s="1" t="str"><v>Ruimte en Landschap</v></c><c r="J708" s="1" t="str"><v>Provinciale Staten</v></c><c r="K708" s="4"><v>46008.0</v></c><c r="L708" s="1"><v>1</v></c><c r="M708" s="1"/></row><row r="709" spans="1:13" customFormat="false"><c r="A709" s="1"><v>403</v></c><c r="B709" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C709" s="1" t="str"><v>Zienswijze ontwerpnota Ruimte</v></c><c r="D709" s="1" t="str"><v/></c><c r="E709" s="1" t="str"><v/></c><c r="F709" s="4" t="str"><v/></c><c r="G709" s="1" t="str"><v>Ruimtelijke ordening</v></c><c r="H709" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I709" s="1" t="str"><v>Ruimte en Landschap</v></c><c r="J709" s="1" t="str"><v>Beeldvorming RND</v></c><c r="K709" s="4"><v>45987.0</v></c><c r="L709" s="1"><v>1</v></c><c r="M709" s="1"/></row><row r="710" spans="1:13" customFormat="false"><c r="A710" s="1"><v>403</v></c><c r="B710" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C710" s="1" t="str"><v>Zienswijze ontwerpnota Ruimte</v></c><c r="D710" s="1" t="str"><v/></c><c r="E710" s="1" t="str"><v/></c><c r="F710" s="4" t="str"><v/></c><c r="G710" s="1" t="str"><v>Ruimtelijke ordening</v></c><c r="H710" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I710" s="1" t="str"><v>Ruimte en Landschap</v></c><c r="J710" s="1" t="str"><v>Oordeelsvorming RND</v></c><c r="K710" s="4"><v>45994.0</v></c><c r="L710" s="1"><v>1</v></c><c r="M710" s="1"/></row><row r="711" spans="1:13" customFormat="false"><c r="A711" s="1"><v>16</v></c><c r="B711" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C711" s="1" t="str"><v>Ontwerp Sportbeleid Flevoland 2023 - 2027</v></c><c r="D711" s="1" t="str"><v/></c><c r="E711" s="1" t="str"><v/></c><c r="F711" s="4" t="str"><v/></c><c r="G711" s="1" t="str"><v>Sport</v></c><c r="H711" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I711" s="1" t="str"><v>Samenleving &amp; Wonen</v></c><c r="J711" s="1" t="str"><v>Beeldvorming EMS</v></c><c r="K711" s="4"><v>44622.0</v></c><c r="L711" s="1"><v>1</v></c><c r="M711" s="1"/></row><row r="712" spans="1:13" customFormat="false"><c r="A712" s="1"><v>16</v></c><c r="B712" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C712" s="1" t="str"><v>Ontwerp Sportbeleid Flevoland 2023 - 2027</v></c><c r="D712" s="1" t="str"><v/></c><c r="E712" s="1" t="str"><v/></c><c r="F712" s="4" t="str"><v/></c><c r="G712" s="1" t="str"><v>Sport</v></c><c r="H712" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I712" s="1" t="str"><v>Samenleving &amp; Wonen</v></c><c r="J712" s="1" t="str"><v>Beeldvorming EMS</v></c><c r="K712" s="4"><v>44734.0</v></c><c r="L712" s="1"><v>1</v></c><c r="M712" s="1"/></row><row r="713" spans="1:13" customFormat="false"><c r="A713" s="1"><v>16</v></c><c r="B713" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C713" s="1" t="str"><v>Ontwerp Sportbeleid Flevoland 2023 - 2027</v></c><c r="D713" s="1" t="str"><v/></c><c r="E713" s="1" t="str"><v/></c><c r="F713" s="4" t="str"><v/></c><c r="G713" s="1" t="str"><v>Sport</v></c><c r="H713" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I713" s="1" t="str"><v>Samenleving &amp; Wonen</v></c><c r="J713" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K713" s="4"><v>44895.0</v></c><c r="L713" s="1"><v>1</v></c><c r="M713" s="1"/></row><row r="714" spans="1:13" customFormat="false"><c r="A714" s="1"><v>16</v></c><c r="B714" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C714" s="1" t="str"><v>Ontwerp Sportbeleid Flevoland 2023 - 2027</v></c><c r="D714" s="1" t="str"><v/></c><c r="E714" s="1" t="str"><v/></c><c r="F714" s="4" t="str"><v/></c><c r="G714" s="1" t="str"><v>Sport</v></c><c r="H714" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I714" s="1" t="str"><v>Samenleving &amp; Wonen</v></c><c r="J714" s="1" t="str"><v>Provinciale Staten</v></c><c r="K714" s="4"><v>44909.0</v></c><c r="L714" s="1"><v>1</v></c><c r="M714" s="1"/></row><row r="715" spans="1:13" customFormat="false"><c r="A715" s="1"><v>113</v></c><c r="B715" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C715" s="1" t="str"><v>Flevolandse Sportnota "Samenwerken aan een sportief Flevoland"</v></c><c r="D715" s="1" t="str"><v/></c><c r="E715" s="1" t="str"><v/></c><c r="F715" s="4" t="str"><v/></c><c r="G715" s="1" t="str"><v>Sport</v></c><c r="H715" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I715" s="1" t="str"><v>Samenleving &amp; Wonen</v></c><c r="J715" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K715" s="4"><v>45217.0</v></c><c r="L715" s="1"><v>1</v></c><c r="M715" s="1"/></row><row r="716" spans="1:13" customFormat="false"><c r="A716" s="1"><v>113</v></c><c r="B716" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C716" s="1" t="str"><v>Flevolandse Sportnota "Samenwerken aan een sportief Flevoland"</v></c><c r="D716" s="1" t="str"><v/></c><c r="E716" s="1" t="str"><v/></c><c r="F716" s="4" t="str"><v/></c><c r="G716" s="1" t="str"><v>Sport</v></c><c r="H716" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I716" s="1" t="str"><v>Samenleving &amp; Wonen</v></c><c r="J716" s="1" t="str"><v>Beeldvorming EMS</v></c><c r="K716" s="4"><v>45217.0</v></c><c r="L716" s="1"><v>1</v></c><c r="M716" s="1"/></row><row r="717" spans="1:13" customFormat="false"><c r="A717" s="1"><v>113</v></c><c r="B717" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C717" s="1" t="str"><v>Flevolandse Sportnota "Samenwerken aan een sportief Flevoland"</v></c><c r="D717" s="1" t="str"><v/></c><c r="E717" s="1" t="str"><v/></c><c r="F717" s="4" t="str"><v/></c><c r="G717" s="1" t="str"><v>Sport</v></c><c r="H717" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I717" s="1" t="str"><v>Samenleving &amp; Wonen</v></c><c r="J717" s="1" t="str"><v>Provinciale Staten</v></c><c r="K717" s="4"><v>45231.0</v></c><c r="L717" s="1"><v>1</v></c><c r="M717" s="1"/></row><row r="718" spans="1:13" customFormat="false"><c r="A718" s="1"><v>113</v></c><c r="B718" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C718" s="1" t="str"><v>Flevolandse Sportnota "Samenwerken aan een sportief Flevoland"</v></c><c r="D718" s="1" t="str"><v/></c><c r="E718" s="1" t="str"><v/></c><c r="F718" s="4" t="str"><v/></c><c r="G718" s="1" t="str"><v>Sport</v></c><c r="H718" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I718" s="1" t="str"><v>Samenleving &amp; Wonen</v></c><c r="J718" s="1" t="str"><v>Werkbezoek</v></c><c r="K718" s="4"><v>46036.0</v></c><c r="L718" s="1"><v>1</v></c><c r="M718" s="1"/></row><row r="719" spans="1:13" customFormat="false"><c r="A719" s="1"><v>38</v></c><c r="B719" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C719" s="1" t="str"><v>Bijpraatsessie Stikstof en Provinciaal Programma Landelijk Gebied (PPLG)</v></c><c r="D719" s="1" t="str"><v/></c><c r="E719" s="1" t="str"><v/></c><c r="F719" s="4" t="str"><v/></c><c r="G719" s="1" t="str"><v>Stikstof</v></c><c r="H719" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I719" s="1" t="str"><v>Gebiedsontwikkeling</v></c><c r="J719" s="1" t="str"><v>Beeldvorming RND</v></c><c r="K719" s="4"><v>44937.0</v></c><c r="L719" s="1"><v>1</v></c><c r="M719" s="1"/></row><row r="720" spans="1:13" customFormat="false"><c r="A720" s="1"><v>52</v></c><c r="B720" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C720" s="1" t="str"><v>Stikstof en Nationaal Programma Landelijk Gebied (Introductieprogramma)</v></c><c r="D720" s="1" t="str"><v>Introductieprogramma: uitleg over Stikstof en Nationaal Programma Landelijk Gebied</v></c><c r="E720" s="1" t="str"><v/></c><c r="F720" s="4" t="str"><v/></c><c r="G720" s="1" t="str"><v>Stikstof</v></c><c r="H720" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I720" s="1" t="str"><v>Gebiedsontwikkeling</v></c><c r="J720" s="1" t="str"><v>Beeldvorming Integrale Commissie</v></c><c r="K720" s="4"><v>45021.0</v></c><c r="L720" s="1"><v>1</v></c><c r="M720" s="1"/></row><row r="721" spans="1:13" customFormat="false"><c r="A721" s="1"><v>119</v></c><c r="B721" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C721" s="1" t="str"><v>Wijziging Gemeenschappelijke Regeling OFGV</v></c><c r="D721" s="1" t="str"><v/></c><c r="E721" s="1" t="str"><v/></c><c r="F721" s="4" t="str"><v/></c><c r="G721" s="1" t="str"><v>Verbonden partijen</v></c><c r="H721" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I721" s="1" t="str"><v>Milieu</v></c><c r="J721" s="1" t="str"><v>Beeldvorming RND</v></c><c r="K721" s="4"><v>45182.0</v></c><c r="L721" s="1"><v>1</v></c><c r="M721" s="1"/></row><row r="722" spans="1:13" customFormat="false"><c r="A722" s="1"><v>119</v></c><c r="B722" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C722" s="1" t="str"><v>Wijziging Gemeenschappelijke Regeling OFGV</v></c><c r="D722" s="1" t="str"><v/></c><c r="E722" s="1" t="str"><v/></c><c r="F722" s="4" t="str"><v/></c><c r="G722" s="1" t="str"><v>Verbonden partijen</v></c><c r="H722" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I722" s="1" t="str"><v>Milieu</v></c><c r="J722" s="1" t="str"><v>Oordeelsvorming RND</v></c><c r="K722" s="4"><v>45392.0</v></c><c r="L722" s="1"><v>1</v></c><c r="M722" s="1"/></row><row r="723" spans="1:13" customFormat="false"><c r="A723" s="1"><v>119</v></c><c r="B723" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C723" s="1" t="str"><v>Wijziging Gemeenschappelijke Regeling OFGV</v></c><c r="D723" s="1" t="str"><v/></c><c r="E723" s="1" t="str"><v/></c><c r="F723" s="4" t="str"><v/></c><c r="G723" s="1" t="str"><v>Verbonden partijen</v></c><c r="H723" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I723" s="1" t="str"><v>Milieu</v></c><c r="J723" s="1" t="str"><v>Provinciale Staten</v></c><c r="K723" s="4"><v>45406.0</v></c><c r="L723" s="1"><v>1</v></c><c r="M723" s="1"/></row><row r="724" spans="1:13" customFormat="false"><c r="A724" s="1"><v>119</v></c><c r="B724" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C724" s="1" t="str"><v>Wijziging Gemeenschappelijke Regeling OFGV</v></c><c r="D724" s="1" t="str"><v/></c><c r="E724" s="1" t="str"><v/></c><c r="F724" s="4" t="str"><v/></c><c r="G724" s="1" t="str"><v>Verbonden partijen</v></c><c r="H724" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I724" s="1" t="str"><v>Milieu</v></c><c r="J724" s="1" t="str"><v>Beeldvorming RND</v></c><c r="K724" s="4"><v>46260.0</v></c><c r="L724" s="1"><v>0</v></c><c r="M724" s="1"/></row><row r="725" spans="1:13" customFormat="false"><c r="A725" s="1"><v>119</v></c><c r="B725" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C725" s="1" t="str"><v>Wijziging Gemeenschappelijke Regeling OFGV</v></c><c r="D725" s="1" t="str"><v/></c><c r="E725" s="1" t="str"><v/></c><c r="F725" s="4" t="str"><v/></c><c r="G725" s="1" t="str"><v>Verbonden partijen</v></c><c r="H725" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I725" s="1" t="str"><v>Milieu</v></c><c r="J725" s="1" t="str"><v>Oordeelsvorming RND</v></c><c r="K725" s="4"><v>46267.0</v></c><c r="L725" s="1"><v>0</v></c><c r="M725" s="1"/></row><row r="726" spans="1:13" customFormat="false"><c r="A726" s="1"><v>119</v></c><c r="B726" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C726" s="1" t="str"><v>Wijziging Gemeenschappelijke Regeling OFGV</v></c><c r="D726" s="1" t="str"><v/></c><c r="E726" s="1" t="str"><v/></c><c r="F726" s="4" t="str"><v/></c><c r="G726" s="1" t="str"><v>Verbonden partijen</v></c><c r="H726" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I726" s="1" t="str"><v>Milieu</v></c><c r="J726" s="1" t="str"><v>Provinciale Staten</v></c><c r="K726" s="4"><v>46281.0</v></c><c r="L726" s="1"><v>0</v></c><c r="M726" s="1"/></row><row r="727" spans="1:13" customFormat="false"><c r="A727" s="1"><v>170</v></c><c r="B727" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C727" s="1" t="str"><v xml:space="preserve">Gemeenschappelijke Regeling Regionaal Historisch Centrum Het Flevolands Archief - Zienswijze ontwerpwijziging &amp; definitieve vaststelling  </v></c><c r="D727" s="1" t="str"><v xml:space="preserve">2026: Het Rijk zal op 1 januari 2027 uit de gemeenschappelijke regelingen van elf Regionaal Historische Centra (RHC) treden. Het besluit hiertoe is in december 2025 door de minister van OCW ondertekend. Het Flevolandse Archief een van deze RHC’s. De wijziging n.a.v. de uittreding van het Rijk heeft in beginsel enkel betrekking op het schrappen van alle&#13;
+</v></c><c r="E701" s="1" t="str"><v/></c><c r="F701" s="4" t="str"><v/></c><c r="G701" s="1" t="str"><v>Ruimtelijke ordening</v></c><c r="H701" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I701" s="1" t="str"><v>Ruimte en Landschap</v></c><c r="J701" s="1" t="str"><v>Provinciale Staten</v></c><c r="K701" s="4"><v>46323.0</v></c><c r="L701" s="1"><v>0</v></c><c r="M701" s="1"/></row><row r="702" spans="1:13" customFormat="false"><c r="A702" s="1"><v>360</v></c><c r="B702" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C702" s="1" t="str"><v>Informeren over onteigeningsprocedure (Omgevingswet)</v></c><c r="D702" s="1" t="str"><v/></c><c r="E702" s="1" t="str"><v/></c><c r="F702" s="4" t="str"><v/></c><c r="G702" s="1" t="str"><v>Ruimtelijke ordening</v></c><c r="H702" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I702" s="1" t="str"><v>Juridisch specialisten</v></c><c r="J702" s="1" t="str"><v>Beeldvorming RND</v></c><c r="K702" s="4"><v>45756.0</v></c><c r="L702" s="1"><v>1</v></c><c r="M702" s="1"/></row><row r="703" spans="1:13" customFormat="false"><c r="A703" s="1"><v>383</v></c><c r="B703" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C703" s="1" t="str"><v>MITC Voorstel voor besteding van provinciale middelen voor de doorontwikkeling van het Mobiliteit en Infrastructuur Test Centrum (MITC)</v></c><c r="D703" s="1" t="str"><v/></c><c r="E703" s="1" t="str"><v/></c><c r="F703" s="4" t="str"><v/></c><c r="G703" s="1" t="str"><v>Ruimtelijke ordening</v></c><c r="H703" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I703" s="1" t="str"><v>Gebiedsontwikkeling</v></c><c r="J703" s="1" t="str"><v>Beeldvorming EMS</v></c><c r="K703" s="4"><v>45903.0</v></c><c r="L703" s="1"><v>1</v></c><c r="M703" s="1"/></row><row r="704" spans="1:13" customFormat="false"><c r="A704" s="1"><v>383</v></c><c r="B704" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C704" s="1" t="str"><v>MITC Voorstel voor besteding van provinciale middelen voor de doorontwikkeling van het Mobiliteit en Infrastructuur Test Centrum (MITC)</v></c><c r="D704" s="1" t="str"><v/></c><c r="E704" s="1" t="str"><v/></c><c r="F704" s="4" t="str"><v/></c><c r="G704" s="1" t="str"><v>Ruimtelijke ordening</v></c><c r="H704" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I704" s="1" t="str"><v>Gebiedsontwikkeling</v></c><c r="J704" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K704" s="4"><v>45910.0</v></c><c r="L704" s="1"><v>1</v></c><c r="M704" s="1"/></row><row r="705" spans="1:13" customFormat="false"><c r="A705" s="1"><v>383</v></c><c r="B705" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C705" s="1" t="str"><v>MITC Voorstel voor besteding van provinciale middelen voor de doorontwikkeling van het Mobiliteit en Infrastructuur Test Centrum (MITC)</v></c><c r="D705" s="1" t="str"><v/></c><c r="E705" s="1" t="str"><v/></c><c r="F705" s="4" t="str"><v/></c><c r="G705" s="1" t="str"><v>Ruimtelijke ordening</v></c><c r="H705" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I705" s="1" t="str"><v>Gebiedsontwikkeling</v></c><c r="J705" s="1" t="str"><v>Provinciale Staten</v></c><c r="K705" s="4"><v>45924.0</v></c><c r="L705" s="1"><v>1</v></c><c r="M705" s="1"/></row><row r="706" spans="1:13" customFormat="false"><c r="A706" s="1"><v>396</v></c><c r="B706" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C706" s="1" t="str"><v xml:space="preserve">Provinciaal belang voor Defensieactiviteiten </v></c><c r="D706" s="1" t="str"><v/></c><c r="E706" s="1" t="str"><v/></c><c r="F706" s="4" t="str"><v/></c><c r="G706" s="1" t="str"><v>Ruimtelijke ordening</v></c><c r="H706" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I706" s="1" t="str"><v>Ruimte en Landschap</v></c><c r="J706" s="1" t="str"><v>Beeldvorming RND</v></c><c r="K706" s="4"><v>45987.0</v></c><c r="L706" s="1"><v>1</v></c><c r="M706" s="1"/></row><row r="707" spans="1:13" customFormat="false"><c r="A707" s="1"><v>396</v></c><c r="B707" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C707" s="1" t="str"><v xml:space="preserve">Provinciaal belang voor Defensieactiviteiten </v></c><c r="D707" s="1" t="str"><v/></c><c r="E707" s="1" t="str"><v/></c><c r="F707" s="4" t="str"><v/></c><c r="G707" s="1" t="str"><v>Ruimtelijke ordening</v></c><c r="H707" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I707" s="1" t="str"><v>Ruimte en Landschap</v></c><c r="J707" s="1" t="str"><v>Oordeelsvorming RND</v></c><c r="K707" s="4"><v>45994.0</v></c><c r="L707" s="1"><v>1</v></c><c r="M707" s="1"/></row><row r="708" spans="1:13" customFormat="false"><c r="A708" s="1"><v>396</v></c><c r="B708" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C708" s="1" t="str"><v xml:space="preserve">Provinciaal belang voor Defensieactiviteiten </v></c><c r="D708" s="1" t="str"><v/></c><c r="E708" s="1" t="str"><v/></c><c r="F708" s="4" t="str"><v/></c><c r="G708" s="1" t="str"><v>Ruimtelijke ordening</v></c><c r="H708" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I708" s="1" t="str"><v>Ruimte en Landschap</v></c><c r="J708" s="1" t="str"><v>Provinciale Staten</v></c><c r="K708" s="4"><v>46008.0</v></c><c r="L708" s="1"><v>1</v></c><c r="M708" s="1"/></row><row r="709" spans="1:13" customFormat="false"><c r="A709" s="1"><v>403</v></c><c r="B709" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C709" s="1" t="str"><v>Zienswijze ontwerpnota Ruimte</v></c><c r="D709" s="1" t="str"><v/></c><c r="E709" s="1" t="str"><v/></c><c r="F709" s="4" t="str"><v/></c><c r="G709" s="1" t="str"><v>Ruimtelijke ordening</v></c><c r="H709" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I709" s="1" t="str"><v>Ruimte en Landschap</v></c><c r="J709" s="1" t="str"><v>Beeldvorming RND</v></c><c r="K709" s="4"><v>45987.0</v></c><c r="L709" s="1"><v>1</v></c><c r="M709" s="1"/></row><row r="710" spans="1:13" customFormat="false"><c r="A710" s="1"><v>403</v></c><c r="B710" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C710" s="1" t="str"><v>Zienswijze ontwerpnota Ruimte</v></c><c r="D710" s="1" t="str"><v/></c><c r="E710" s="1" t="str"><v/></c><c r="F710" s="4" t="str"><v/></c><c r="G710" s="1" t="str"><v>Ruimtelijke ordening</v></c><c r="H710" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I710" s="1" t="str"><v>Ruimte en Landschap</v></c><c r="J710" s="1" t="str"><v>Oordeelsvorming RND</v></c><c r="K710" s="4"><v>45994.0</v></c><c r="L710" s="1"><v>1</v></c><c r="M710" s="1"/></row><row r="711" spans="1:13" customFormat="false"><c r="A711" s="1"><v>16</v></c><c r="B711" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C711" s="1" t="str"><v>Ontwerp Sportbeleid Flevoland 2023 - 2027</v></c><c r="D711" s="1" t="str"><v/></c><c r="E711" s="1" t="str"><v/></c><c r="F711" s="4" t="str"><v/></c><c r="G711" s="1" t="str"><v>Sport</v></c><c r="H711" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I711" s="1" t="str"><v>Samenleving &amp; Wonen</v></c><c r="J711" s="1" t="str"><v>Beeldvorming EMS</v></c><c r="K711" s="4"><v>44622.0</v></c><c r="L711" s="1"><v>1</v></c><c r="M711" s="1"/></row><row r="712" spans="1:13" customFormat="false"><c r="A712" s="1"><v>16</v></c><c r="B712" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C712" s="1" t="str"><v>Ontwerp Sportbeleid Flevoland 2023 - 2027</v></c><c r="D712" s="1" t="str"><v/></c><c r="E712" s="1" t="str"><v/></c><c r="F712" s="4" t="str"><v/></c><c r="G712" s="1" t="str"><v>Sport</v></c><c r="H712" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I712" s="1" t="str"><v>Samenleving &amp; Wonen</v></c><c r="J712" s="1" t="str"><v>Beeldvorming EMS</v></c><c r="K712" s="4"><v>44734.0</v></c><c r="L712" s="1"><v>1</v></c><c r="M712" s="1"/></row><row r="713" spans="1:13" customFormat="false"><c r="A713" s="1"><v>16</v></c><c r="B713" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C713" s="1" t="str"><v>Ontwerp Sportbeleid Flevoland 2023 - 2027</v></c><c r="D713" s="1" t="str"><v/></c><c r="E713" s="1" t="str"><v/></c><c r="F713" s="4" t="str"><v/></c><c r="G713" s="1" t="str"><v>Sport</v></c><c r="H713" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I713" s="1" t="str"><v>Samenleving &amp; Wonen</v></c><c r="J713" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K713" s="4"><v>44895.0</v></c><c r="L713" s="1"><v>1</v></c><c r="M713" s="1"/></row><row r="714" spans="1:13" customFormat="false"><c r="A714" s="1"><v>16</v></c><c r="B714" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C714" s="1" t="str"><v>Ontwerp Sportbeleid Flevoland 2023 - 2027</v></c><c r="D714" s="1" t="str"><v/></c><c r="E714" s="1" t="str"><v/></c><c r="F714" s="4" t="str"><v/></c><c r="G714" s="1" t="str"><v>Sport</v></c><c r="H714" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I714" s="1" t="str"><v>Samenleving &amp; Wonen</v></c><c r="J714" s="1" t="str"><v>Provinciale Staten</v></c><c r="K714" s="4"><v>44909.0</v></c><c r="L714" s="1"><v>1</v></c><c r="M714" s="1"/></row><row r="715" spans="1:13" customFormat="false"><c r="A715" s="1"><v>113</v></c><c r="B715" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C715" s="1" t="str"><v>Flevolandse Sportnota "Samenwerken aan een sportief Flevoland"</v></c><c r="D715" s="1" t="str"><v/></c><c r="E715" s="1" t="str"><v/></c><c r="F715" s="4" t="str"><v/></c><c r="G715" s="1" t="str"><v>Sport</v></c><c r="H715" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I715" s="1" t="str"><v>Samenleving &amp; Wonen</v></c><c r="J715" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K715" s="4"><v>45217.0</v></c><c r="L715" s="1"><v>1</v></c><c r="M715" s="1"/></row><row r="716" spans="1:13" customFormat="false"><c r="A716" s="1"><v>113</v></c><c r="B716" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C716" s="1" t="str"><v>Flevolandse Sportnota "Samenwerken aan een sportief Flevoland"</v></c><c r="D716" s="1" t="str"><v/></c><c r="E716" s="1" t="str"><v/></c><c r="F716" s="4" t="str"><v/></c><c r="G716" s="1" t="str"><v>Sport</v></c><c r="H716" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I716" s="1" t="str"><v>Samenleving &amp; Wonen</v></c><c r="J716" s="1" t="str"><v>Beeldvorming EMS</v></c><c r="K716" s="4"><v>45217.0</v></c><c r="L716" s="1"><v>1</v></c><c r="M716" s="1"/></row><row r="717" spans="1:13" customFormat="false"><c r="A717" s="1"><v>113</v></c><c r="B717" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C717" s="1" t="str"><v>Flevolandse Sportnota "Samenwerken aan een sportief Flevoland"</v></c><c r="D717" s="1" t="str"><v/></c><c r="E717" s="1" t="str"><v/></c><c r="F717" s="4" t="str"><v/></c><c r="G717" s="1" t="str"><v>Sport</v></c><c r="H717" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I717" s="1" t="str"><v>Samenleving &amp; Wonen</v></c><c r="J717" s="1" t="str"><v>Provinciale Staten</v></c><c r="K717" s="4"><v>45231.0</v></c><c r="L717" s="1"><v>1</v></c><c r="M717" s="1"/></row><row r="718" spans="1:13" customFormat="false"><c r="A718" s="1"><v>113</v></c><c r="B718" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C718" s="1" t="str"><v>Flevolandse Sportnota "Samenwerken aan een sportief Flevoland"</v></c><c r="D718" s="1" t="str"><v/></c><c r="E718" s="1" t="str"><v/></c><c r="F718" s="4" t="str"><v/></c><c r="G718" s="1" t="str"><v>Sport</v></c><c r="H718" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I718" s="1" t="str"><v>Samenleving &amp; Wonen</v></c><c r="J718" s="1" t="str"><v>Werkbezoek</v></c><c r="K718" s="4"><v>46036.0</v></c><c r="L718" s="1"><v>1</v></c><c r="M718" s="1"/></row><row r="719" spans="1:13" customFormat="false"><c r="A719" s="1"><v>38</v></c><c r="B719" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C719" s="1" t="str"><v>Bijpraatsessie Stikstof en Provinciaal Programma Landelijk Gebied (PPLG)</v></c><c r="D719" s="1" t="str"><v/></c><c r="E719" s="1" t="str"><v/></c><c r="F719" s="4" t="str"><v/></c><c r="G719" s="1" t="str"><v>Stikstof</v></c><c r="H719" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I719" s="1" t="str"><v>Gebiedsontwikkeling</v></c><c r="J719" s="1" t="str"><v>Beeldvorming RND</v></c><c r="K719" s="4"><v>44937.0</v></c><c r="L719" s="1"><v>1</v></c><c r="M719" s="1"/></row><row r="720" spans="1:13" customFormat="false"><c r="A720" s="1"><v>52</v></c><c r="B720" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C720" s="1" t="str"><v>Stikstof en Nationaal Programma Landelijk Gebied (Introductieprogramma)</v></c><c r="D720" s="1" t="str"><v>Introductieprogramma: uitleg over Stikstof en Nationaal Programma Landelijk Gebied</v></c><c r="E720" s="1" t="str"><v/></c><c r="F720" s="4" t="str"><v/></c><c r="G720" s="1" t="str"><v>Stikstof</v></c><c r="H720" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I720" s="1" t="str"><v>Gebiedsontwikkeling</v></c><c r="J720" s="1" t="str"><v>Beeldvorming Integrale Commissie</v></c><c r="K720" s="4"><v>45021.0</v></c><c r="L720" s="1"><v>1</v></c><c r="M720" s="1"/></row><row r="721" spans="1:13" customFormat="false"><c r="A721" s="1"><v>119</v></c><c r="B721" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C721" s="1" t="str"><v>Wijziging Gemeenschappelijke Regeling OFGV</v></c><c r="D721" s="1" t="str"><v/></c><c r="E721" s="1" t="str"><v/></c><c r="F721" s="4" t="str"><v/></c><c r="G721" s="1" t="str"><v>Verbonden partijen</v></c><c r="H721" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I721" s="1" t="str"><v>Milieu</v></c><c r="J721" s="1" t="str"><v>Beeldvorming RND</v></c><c r="K721" s="4"><v>45182.0</v></c><c r="L721" s="1"><v>1</v></c><c r="M721" s="1"/></row><row r="722" spans="1:13" customFormat="false"><c r="A722" s="1"><v>119</v></c><c r="B722" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C722" s="1" t="str"><v>Wijziging Gemeenschappelijke Regeling OFGV</v></c><c r="D722" s="1" t="str"><v/></c><c r="E722" s="1" t="str"><v/></c><c r="F722" s="4" t="str"><v/></c><c r="G722" s="1" t="str"><v>Verbonden partijen</v></c><c r="H722" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I722" s="1" t="str"><v>Milieu</v></c><c r="J722" s="1" t="str"><v>Oordeelsvorming RND</v></c><c r="K722" s="4"><v>45392.0</v></c><c r="L722" s="1"><v>1</v></c><c r="M722" s="1"/></row><row r="723" spans="1:13" customFormat="false"><c r="A723" s="1"><v>119</v></c><c r="B723" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C723" s="1" t="str"><v>Wijziging Gemeenschappelijke Regeling OFGV</v></c><c r="D723" s="1" t="str"><v/></c><c r="E723" s="1" t="str"><v/></c><c r="F723" s="4" t="str"><v/></c><c r="G723" s="1" t="str"><v>Verbonden partijen</v></c><c r="H723" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I723" s="1" t="str"><v>Milieu</v></c><c r="J723" s="1" t="str"><v>Provinciale Staten</v></c><c r="K723" s="4"><v>45406.0</v></c><c r="L723" s="1"><v>1</v></c><c r="M723" s="1"/></row><row r="724" spans="1:13" customFormat="false"><c r="A724" s="1"><v>119</v></c><c r="B724" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C724" s="1" t="str"><v>Wijziging Gemeenschappelijke Regeling OFGV</v></c><c r="D724" s="1" t="str"><v/></c><c r="E724" s="1" t="str"><v/></c><c r="F724" s="4" t="str"><v/></c><c r="G724" s="1" t="str"><v>Verbonden partijen</v></c><c r="H724" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I724" s="1" t="str"><v>Milieu</v></c><c r="J724" s="1" t="str"><v>Beeldvorming RND</v></c><c r="K724" s="4"><v>46260.0</v></c><c r="L724" s="1"><v>1</v></c><c r="M724" s="1"/></row><row r="725" spans="1:13" customFormat="false"><c r="A725" s="1"><v>119</v></c><c r="B725" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C725" s="1" t="str"><v>Wijziging Gemeenschappelijke Regeling OFGV</v></c><c r="D725" s="1" t="str"><v/></c><c r="E725" s="1" t="str"><v/></c><c r="F725" s="4" t="str"><v/></c><c r="G725" s="1" t="str"><v>Verbonden partijen</v></c><c r="H725" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I725" s="1" t="str"><v>Milieu</v></c><c r="J725" s="1" t="str"><v>Oordeelsvorming RND</v></c><c r="K725" s="4"><v>46267.0</v></c><c r="L725" s="1"><v>1</v></c><c r="M725" s="1"/></row><row r="726" spans="1:13" customFormat="false"><c r="A726" s="1"><v>119</v></c><c r="B726" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C726" s="1" t="str"><v>Wijziging Gemeenschappelijke Regeling OFGV</v></c><c r="D726" s="1" t="str"><v/></c><c r="E726" s="1" t="str"><v/></c><c r="F726" s="4" t="str"><v/></c><c r="G726" s="1" t="str"><v>Verbonden partijen</v></c><c r="H726" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I726" s="1" t="str"><v>Milieu</v></c><c r="J726" s="1" t="str"><v>Provinciale Staten</v></c><c r="K726" s="4"><v>46281.0</v></c><c r="L726" s="1"><v>0</v></c><c r="M726" s="1"/></row><row r="727" spans="1:13" customFormat="false"><c r="A727" s="1"><v>170</v></c><c r="B727" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C727" s="1" t="str"><v xml:space="preserve">Gemeenschappelijke Regeling Regionaal Historisch Centrum Het Flevolands Archief - Zienswijze ontwerpwijziging &amp; definitieve vaststelling  </v></c><c r="D727" s="1" t="str"><v xml:space="preserve">2026: Het Rijk zal op 1 januari 2027 uit de gemeenschappelijke regelingen van elf Regionaal Historische Centra (RHC) treden. Het besluit hiertoe is in december 2025 door de minister van OCW ondertekend. Het Flevolandse Archief een van deze RHC’s. De wijziging n.a.v. de uittreding van het Rijk heeft in beginsel enkel betrekking op het schrappen van alle&#13;
 verwijzingen naar het Rijk en het eventueel aanpassen van de stemverhoudingen. Dit gebeurt zonder materiële betrokkenheid van de minister en het ministerie van Onderwijs, Cultuur en Wetenschap aangezien de minister na de uittreding niet langer deelnemer is in de gemeenschappelijke regeling zoals die gaat gelden. &#13;
 &#13;
 2024: Besluitvorming in het kader van de aanpassing vanwege de Wet op de GR. &#13;
 &#13;
 Het Flevolands Archief (HFA) is een van de 12 Regionaal Historische Centra in Nederland en is gevestigd in Lelystad. Het Flevolands Archief is een openbaar lichaam en is samenwerkingspartner voor diverse overheidsorganen. Dit zijn het Rijk, de Provincie Flevoland, de  gemeenten Dronten, Lelystad, Urk en Zeewolde en het waterschap Zuiderzeeland. Het Flevolands Archief werkt aan een duurzame toegang tot en verdere opbouw van de Flevolandse Collectie. Ze doen dat door collecties te creëren, aan elkaar te verbinden en te verrijken en op die manier een sterke publieke informatievoorziening aan te bieden. </v></c><c r="E727" s="1" t="str"><v/></c><c r="F727" s="4" t="str"><v/></c><c r="G727" s="1" t="str"><v>Verbonden partijen</v></c><c r="H727" s="1" t="str"><v xml:space="preserve"> Klopman</v></c><c r="I727" s="1" t="str"><v>Informatievoorziening</v></c><c r="J727" s="1" t="str"><v>Beeldvorming EMS</v></c><c r="K727" s="4"><v>45329.0</v></c><c r="L727" s="1"><v>1</v></c><c r="M727" s="1"/></row><row r="728" spans="1:13" customFormat="false"><c r="A728" s="1"><v>170</v></c><c r="B728" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C728" s="1" t="str"><v xml:space="preserve">Gemeenschappelijke Regeling Regionaal Historisch Centrum Het Flevolands Archief - Zienswijze ontwerpwijziging &amp; definitieve vaststelling  </v></c><c r="D728" s="1" t="str"><v xml:space="preserve">2026: Het Rijk zal op 1 januari 2027 uit de gemeenschappelijke regelingen van elf Regionaal Historische Centra (RHC) treden. Het besluit hiertoe is in december 2025 door de minister van OCW ondertekend. Het Flevolandse Archief een van deze RHC’s. De wijziging n.a.v. de uittreding van het Rijk heeft in beginsel enkel betrekking op het schrappen van alle&#13;
 verwijzingen naar het Rijk en het eventueel aanpassen van de stemverhoudingen. Dit gebeurt zonder materiële betrokkenheid van de minister en het ministerie van Onderwijs, Cultuur en Wetenschap aangezien de minister na de uittreding niet langer deelnemer is in de gemeenschappelijke regeling zoals die gaat gelden. &#13;
 &#13;
 2024: Besluitvorming in het kader van de aanpassing vanwege de Wet op de GR. &#13;
 &#13;
 Het Flevolands Archief (HFA) is een van de 12 Regionaal Historische Centra in Nederland en is gevestigd in Lelystad. Het Flevolands Archief is een openbaar lichaam en is samenwerkingspartner voor diverse overheidsorganen. Dit zijn het Rijk, de Provincie Flevoland, de  gemeenten Dronten, Lelystad, Urk en Zeewolde en het waterschap Zuiderzeeland. Het Flevolands Archief werkt aan een duurzame toegang tot en verdere opbouw van de Flevolandse Collectie. Ze doen dat door collecties te creëren, aan elkaar te verbinden en te verrijken en op die manier een sterke publieke informatievoorziening aan te bieden. </v></c><c r="E728" s="1" t="str"><v/></c><c r="F728" s="4" t="str"><v/></c><c r="G728" s="1" t="str"><v>Verbonden partijen</v></c><c r="H728" s="1" t="str"><v xml:space="preserve"> Klopman</v></c><c r="I728" s="1" t="str"><v>Informatievoorziening</v></c><c r="J728" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K728" s="4"><v>45357.0</v></c><c r="L728" s="1"><v>1</v></c><c r="M728" s="1"/></row><row r="729" spans="1:13" customFormat="false"><c r="A729" s="1"><v>170</v></c><c r="B729" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C729" s="1" t="str"><v xml:space="preserve">Gemeenschappelijke Regeling Regionaal Historisch Centrum Het Flevolands Archief - Zienswijze ontwerpwijziging &amp; definitieve vaststelling  </v></c><c r="D729" s="1" t="str"><v xml:space="preserve">2026: Het Rijk zal op 1 januari 2027 uit de gemeenschappelijke regelingen van elf Regionaal Historische Centra (RHC) treden. Het besluit hiertoe is in december 2025 door de minister van OCW ondertekend. Het Flevolandse Archief een van deze RHC’s. De wijziging n.a.v. de uittreding van het Rijk heeft in beginsel enkel betrekking op het schrappen van alle&#13;
 verwijzingen naar het Rijk en het eventueel aanpassen van de stemverhoudingen. Dit gebeurt zonder materiële betrokkenheid van de minister en het ministerie van Onderwijs, Cultuur en Wetenschap aangezien de minister na de uittreding niet langer deelnemer is in de gemeenschappelijke regeling zoals die gaat gelden. &#13;
 &#13;
 2024: Besluitvorming in het kader van de aanpassing vanwege de Wet op de GR. &#13;
 &#13;
 Het Flevolands Archief (HFA) is een van de 12 Regionaal Historische Centra in Nederland en is gevestigd in Lelystad. Het Flevolands Archief is een openbaar lichaam en is samenwerkingspartner voor diverse overheidsorganen. Dit zijn het Rijk, de Provincie Flevoland, de  gemeenten Dronten, Lelystad, Urk en Zeewolde en het waterschap Zuiderzeeland. Het Flevolands Archief werkt aan een duurzame toegang tot en verdere opbouw van de Flevolandse Collectie. Ze doen dat door collecties te creëren, aan elkaar te verbinden en te verrijken en op die manier een sterke publieke informatievoorziening aan te bieden. </v></c><c r="E729" s="1" t="str"><v/></c><c r="F729" s="4" t="str"><v/></c><c r="G729" s="1" t="str"><v>Verbonden partijen</v></c><c r="H729" s="1" t="str"><v xml:space="preserve"> Klopman</v></c><c r="I729" s="1" t="str"><v>Informatievoorziening</v></c><c r="J729" s="1" t="str"><v>Provinciale Staten</v></c><c r="K729" s="4"><v>45378.0</v></c><c r="L729" s="1"><v>1</v></c><c r="M729" s="1"/></row><row r="730" spans="1:13" customFormat="false"><c r="A730" s="1"><v>170</v></c><c r="B730" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C730" s="1" t="str"><v xml:space="preserve">Gemeenschappelijke Regeling Regionaal Historisch Centrum Het Flevolands Archief - Zienswijze ontwerpwijziging &amp; definitieve vaststelling  </v></c><c r="D730" s="1" t="str"><v xml:space="preserve">2026: Het Rijk zal op 1 januari 2027 uit de gemeenschappelijke regelingen van elf Regionaal Historische Centra (RHC) treden. Het besluit hiertoe is in december 2025 door de minister van OCW ondertekend. Het Flevolandse Archief een van deze RHC’s. De wijziging n.a.v. de uittreding van het Rijk heeft in beginsel enkel betrekking op het schrappen van alle&#13;
 verwijzingen naar het Rijk en het eventueel aanpassen van de stemverhoudingen. Dit gebeurt zonder materiële betrokkenheid van de minister en het ministerie van Onderwijs, Cultuur en Wetenschap aangezien de minister na de uittreding niet langer deelnemer is in de gemeenschappelijke regeling zoals die gaat gelden. &#13;
 &#13;
 2024: Besluitvorming in het kader van de aanpassing vanwege de Wet op de GR. &#13;
 &#13;
 Het Flevolands Archief (HFA) is een van de 12 Regionaal Historische Centra in Nederland en is gevestigd in Lelystad. Het Flevolands Archief is een openbaar lichaam en is samenwerkingspartner voor diverse overheidsorganen. Dit zijn het Rijk, de Provincie Flevoland, de  gemeenten Dronten, Lelystad, Urk en Zeewolde en het waterschap Zuiderzeeland. Het Flevolands Archief werkt aan een duurzame toegang tot en verdere opbouw van de Flevolandse Collectie. Ze doen dat door collecties te creëren, aan elkaar te verbinden en te verrijken en op die manier een sterke publieke informatievoorziening aan te bieden. </v></c><c r="E730" s="1" t="str"><v/></c><c r="F730" s="4" t="str"><v/></c><c r="G730" s="1" t="str"><v>Verbonden partijen</v></c><c r="H730" s="1" t="str"><v xml:space="preserve"> Klopman</v></c><c r="I730" s="1" t="str"><v>Informatievoorziening</v></c><c r="J730" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K730" s="4"><v>45616.0</v></c><c r="L730" s="1"><v>1</v></c><c r="M730" s="1"/></row><row r="731" spans="1:13" customFormat="false"><c r="A731" s="1"><v>170</v></c><c r="B731" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C731" s="1" t="str"><v xml:space="preserve">Gemeenschappelijke Regeling Regionaal Historisch Centrum Het Flevolands Archief - Zienswijze ontwerpwijziging &amp; definitieve vaststelling  </v></c><c r="D731" s="1" t="str"><v xml:space="preserve">2026: Het Rijk zal op 1 januari 2027 uit de gemeenschappelijke regelingen van elf Regionaal Historische Centra (RHC) treden. Het besluit hiertoe is in december 2025 door de minister van OCW ondertekend. Het Flevolandse Archief een van deze RHC’s. De wijziging n.a.v. de uittreding van het Rijk heeft in beginsel enkel betrekking op het schrappen van alle&#13;
 verwijzingen naar het Rijk en het eventueel aanpassen van de stemverhoudingen. Dit gebeurt zonder materiële betrokkenheid van de minister en het ministerie van Onderwijs, Cultuur en Wetenschap aangezien de minister na de uittreding niet langer deelnemer is in de gemeenschappelijke regeling zoals die gaat gelden. &#13;
 &#13;
 2024: Besluitvorming in het kader van de aanpassing vanwege de Wet op de GR. &#13;
 &#13;
 Het Flevolands Archief (HFA) is een van de 12 Regionaal Historische Centra in Nederland en is gevestigd in Lelystad. Het Flevolands Archief is een openbaar lichaam en is samenwerkingspartner voor diverse overheidsorganen. Dit zijn het Rijk, de Provincie Flevoland, de  gemeenten Dronten, Lelystad, Urk en Zeewolde en het waterschap Zuiderzeeland. Het Flevolands Archief werkt aan een duurzame toegang tot en verdere opbouw van de Flevolandse Collectie. Ze doen dat door collecties te creëren, aan elkaar te verbinden en te verrijken en op die manier een sterke publieke informatievoorziening aan te bieden. </v></c><c r="E731" s="1" t="str"><v/></c><c r="F731" s="4" t="str"><v/></c><c r="G731" s="1" t="str"><v>Verbonden partijen</v></c><c r="H731" s="1" t="str"><v xml:space="preserve"> Klopman</v></c><c r="I731" s="1" t="str"><v>Informatievoorziening</v></c><c r="J731" s="1" t="str"><v>Provinciale Staten</v></c><c r="K731" s="4"><v>45637.0</v></c><c r="L731" s="1"><v>1</v></c><c r="M731" s="1"/></row><row r="732" spans="1:13" customFormat="false"><c r="A732" s="1"><v>170</v></c><c r="B732" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C732" s="1" t="str"><v xml:space="preserve">Gemeenschappelijke Regeling Regionaal Historisch Centrum Het Flevolands Archief - Zienswijze ontwerpwijziging &amp; definitieve vaststelling  </v></c><c r="D732" s="1" t="str"><v xml:space="preserve">2026: Het Rijk zal op 1 januari 2027 uit de gemeenschappelijke regelingen van elf Regionaal Historische Centra (RHC) treden. Het besluit hiertoe is in december 2025 door de minister van OCW ondertekend. Het Flevolandse Archief een van deze RHC’s. De wijziging n.a.v. de uittreding van het Rijk heeft in beginsel enkel betrekking op het schrappen van alle&#13;
 verwijzingen naar het Rijk en het eventueel aanpassen van de stemverhoudingen. Dit gebeurt zonder materiële betrokkenheid van de minister en het ministerie van Onderwijs, Cultuur en Wetenschap aangezien de minister na de uittreding niet langer deelnemer is in de gemeenschappelijke regeling zoals die gaat gelden. &#13;
 &#13;
 2024: Besluitvorming in het kader van de aanpassing vanwege de Wet op de GR. &#13;
 &#13;
 Het Flevolands Archief (HFA) is een van de 12 Regionaal Historische Centra in Nederland en is gevestigd in Lelystad. Het Flevolands Archief is een openbaar lichaam en is samenwerkingspartner voor diverse overheidsorganen. Dit zijn het Rijk, de Provincie Flevoland, de  gemeenten Dronten, Lelystad, Urk en Zeewolde en het waterschap Zuiderzeeland. Het Flevolands Archief werkt aan een duurzame toegang tot en verdere opbouw van de Flevolandse Collectie. Ze doen dat door collecties te creëren, aan elkaar te verbinden en te verrijken en op die manier een sterke publieke informatievoorziening aan te bieden. </v></c><c r="E732" s="1" t="str"><v/></c><c r="F732" s="4" t="str"><v/></c><c r="G732" s="1" t="str"><v>Verbonden partijen</v></c><c r="H732" s="1" t="str"><v xml:space="preserve"> Klopman</v></c><c r="I732" s="1" t="str"><v>Informatievoorziening</v></c><c r="J732" s="1" t="str"><v>Beeldvorming EMS</v></c><c r="K732" s="4"><v>46148.0</v></c><c r="L732" s="1"><v>1</v></c><c r="M732" s="1"/></row><row r="733" spans="1:13" customFormat="false"><c r="A733" s="1"><v>170</v></c><c r="B733" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C733" s="1" t="str"><v xml:space="preserve">Gemeenschappelijke Regeling Regionaal Historisch Centrum Het Flevolands Archief - Zienswijze ontwerpwijziging &amp; definitieve vaststelling  </v></c><c r="D733" s="1" t="str"><v xml:space="preserve">2026: Het Rijk zal op 1 januari 2027 uit de gemeenschappelijke regelingen van elf Regionaal Historische Centra (RHC) treden. Het besluit hiertoe is in december 2025 door de minister van OCW ondertekend. Het Flevolandse Archief een van deze RHC’s. De wijziging n.a.v. de uittreding van het Rijk heeft in beginsel enkel betrekking op het schrappen van alle&#13;
 verwijzingen naar het Rijk en het eventueel aanpassen van de stemverhoudingen. Dit gebeurt zonder materiële betrokkenheid van de minister en het ministerie van Onderwijs, Cultuur en Wetenschap aangezien de minister na de uittreding niet langer deelnemer is in de gemeenschappelijke regeling zoals die gaat gelden. &#13;
 &#13;
 2024: Besluitvorming in het kader van de aanpassing vanwege de Wet op de GR. &#13;
 &#13;
 Het Flevolands Archief (HFA) is een van de 12 Regionaal Historische Centra in Nederland en is gevestigd in Lelystad. Het Flevolands Archief is een openbaar lichaam en is samenwerkingspartner voor diverse overheidsorganen. Dit zijn het Rijk, de Provincie Flevoland, de  gemeenten Dronten, Lelystad, Urk en Zeewolde en het waterschap Zuiderzeeland. Het Flevolands Archief werkt aan een duurzame toegang tot en verdere opbouw van de Flevolandse Collectie. Ze doen dat door collecties te creëren, aan elkaar te verbinden en te verrijken en op die manier een sterke publieke informatievoorziening aan te bieden. </v></c><c r="E733" s="1" t="str"><v/></c><c r="F733" s="4" t="str"><v/></c><c r="G733" s="1" t="str"><v>Verbonden partijen</v></c><c r="H733" s="1" t="str"><v xml:space="preserve"> Klopman</v></c><c r="I733" s="1" t="str"><v>Informatievoorziening</v></c><c r="J733" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K733" s="4"><v>46155.0</v></c><c r="L733" s="1"><v>1</v></c><c r="M733" s="1"/></row><row r="734" spans="1:13" customFormat="false"><c r="A734" s="1"><v>170</v></c><c r="B734" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C734" s="1" t="str"><v xml:space="preserve">Gemeenschappelijke Regeling Regionaal Historisch Centrum Het Flevolands Archief - Zienswijze ontwerpwijziging &amp; definitieve vaststelling  </v></c><c r="D734" s="1" t="str"><v xml:space="preserve">2026: Het Rijk zal op 1 januari 2027 uit de gemeenschappelijke regelingen van elf Regionaal Historische Centra (RHC) treden. Het besluit hiertoe is in december 2025 door de minister van OCW ondertekend. Het Flevolandse Archief een van deze RHC’s. De wijziging n.a.v. de uittreding van het Rijk heeft in beginsel enkel betrekking op het schrappen van alle&#13;
 verwijzingen naar het Rijk en het eventueel aanpassen van de stemverhoudingen. Dit gebeurt zonder materiële betrokkenheid van de minister en het ministerie van Onderwijs, Cultuur en Wetenschap aangezien de minister na de uittreding niet langer deelnemer is in de gemeenschappelijke regeling zoals die gaat gelden. &#13;
 &#13;
 2024: Besluitvorming in het kader van de aanpassing vanwege de Wet op de GR. &#13;
 &#13;
 Het Flevolands Archief (HFA) is een van de 12 Regionaal Historische Centra in Nederland en is gevestigd in Lelystad. Het Flevolands Archief is een openbaar lichaam en is samenwerkingspartner voor diverse overheidsorganen. Dit zijn het Rijk, de Provincie Flevoland, de  gemeenten Dronten, Lelystad, Urk en Zeewolde en het waterschap Zuiderzeeland. Het Flevolands Archief werkt aan een duurzame toegang tot en verdere opbouw van de Flevolandse Collectie. Ze doen dat door collecties te creëren, aan elkaar te verbinden en te verrijken en op die manier een sterke publieke informatievoorziening aan te bieden. </v></c><c r="E734" s="1" t="str"><v/></c><c r="F734" s="4" t="str"><v/></c><c r="G734" s="1" t="str"><v>Verbonden partijen</v></c><c r="H734" s="1" t="str"><v xml:space="preserve"> Klopman</v></c><c r="I734" s="1" t="str"><v>Informatievoorziening</v></c><c r="J734" s="1" t="str"><v>Provinciale Staten</v></c><c r="K734" s="4"><v>46162.0</v></c><c r="L734" s="1"><v>1</v></c><c r="M734" s="1"/></row><row r="735" spans="1:13" customFormat="false"><c r="A735" s="1"><v>170</v></c><c r="B735" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C735" s="1" t="str"><v xml:space="preserve">Gemeenschappelijke Regeling Regionaal Historisch Centrum Het Flevolands Archief - Zienswijze ontwerpwijziging &amp; definitieve vaststelling  </v></c><c r="D735" s="1" t="str"><v xml:space="preserve">2026: Het Rijk zal op 1 januari 2027 uit de gemeenschappelijke regelingen van elf Regionaal Historische Centra (RHC) treden. Het besluit hiertoe is in december 2025 door de minister van OCW ondertekend. Het Flevolandse Archief een van deze RHC’s. De wijziging n.a.v. de uittreding van het Rijk heeft in beginsel enkel betrekking op het schrappen van alle&#13;
 verwijzingen naar het Rijk en het eventueel aanpassen van de stemverhoudingen. Dit gebeurt zonder materiële betrokkenheid van de minister en het ministerie van Onderwijs, Cultuur en Wetenschap aangezien de minister na de uittreding niet langer deelnemer is in de gemeenschappelijke regeling zoals die gaat gelden. &#13;
 &#13;
 2024: Besluitvorming in het kader van de aanpassing vanwege de Wet op de GR. &#13;
 &#13;
-Het Flevolands Archief (HFA) is een van de 12 Regionaal Historische Centra in Nederland en is gevestigd in Lelystad. Het Flevolands Archief is een openbaar lichaam en is samenwerkingspartner voor diverse overheidsorganen. Dit zijn het Rijk, de Provincie Flevoland, de  gemeenten Dronten, Lelystad, Urk en Zeewolde en het waterschap Zuiderzeeland. Het Flevolands Archief werkt aan een duurzame toegang tot en verdere opbouw van de Flevolandse Collectie. Ze doen dat door collecties te creëren, aan elkaar te verbinden en te verrijken en op die manier een sterke publieke informatievoorziening aan te bieden. </v></c><c r="E735" s="1" t="str"><v/></c><c r="F735" s="4" t="str"><v/></c><c r="G735" s="1" t="str"><v>Verbonden partijen</v></c><c r="H735" s="1" t="str"><v xml:space="preserve"> Klopman</v></c><c r="I735" s="1" t="str"><v>Informatievoorziening</v></c><c r="J735" s="1" t="str"><v>Beeldvorming EMS</v></c><c r="K735" s="4"><v>46260.0</v></c><c r="L735" s="1"><v>0</v></c><c r="M735" s="1"/></row><row r="736" spans="1:13" customFormat="false"><c r="A736" s="1"><v>170</v></c><c r="B736" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C736" s="1" t="str"><v xml:space="preserve">Gemeenschappelijke Regeling Regionaal Historisch Centrum Het Flevolands Archief - Zienswijze ontwerpwijziging &amp; definitieve vaststelling  </v></c><c r="D736" s="1" t="str"><v xml:space="preserve">2026: Het Rijk zal op 1 januari 2027 uit de gemeenschappelijke regelingen van elf Regionaal Historische Centra (RHC) treden. Het besluit hiertoe is in december 2025 door de minister van OCW ondertekend. Het Flevolandse Archief een van deze RHC’s. De wijziging n.a.v. de uittreding van het Rijk heeft in beginsel enkel betrekking op het schrappen van alle&#13;
+Het Flevolands Archief (HFA) is een van de 12 Regionaal Historische Centra in Nederland en is gevestigd in Lelystad. Het Flevolands Archief is een openbaar lichaam en is samenwerkingspartner voor diverse overheidsorganen. Dit zijn het Rijk, de Provincie Flevoland, de  gemeenten Dronten, Lelystad, Urk en Zeewolde en het waterschap Zuiderzeeland. Het Flevolands Archief werkt aan een duurzame toegang tot en verdere opbouw van de Flevolandse Collectie. Ze doen dat door collecties te creëren, aan elkaar te verbinden en te verrijken en op die manier een sterke publieke informatievoorziening aan te bieden. </v></c><c r="E735" s="1" t="str"><v/></c><c r="F735" s="4" t="str"><v/></c><c r="G735" s="1" t="str"><v>Verbonden partijen</v></c><c r="H735" s="1" t="str"><v xml:space="preserve"> Klopman</v></c><c r="I735" s="1" t="str"><v>Informatievoorziening</v></c><c r="J735" s="1" t="str"><v>Beeldvorming EMS</v></c><c r="K735" s="4"><v>46260.0</v></c><c r="L735" s="1"><v>1</v></c><c r="M735" s="1"/></row><row r="736" spans="1:13" customFormat="false"><c r="A736" s="1"><v>170</v></c><c r="B736" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C736" s="1" t="str"><v xml:space="preserve">Gemeenschappelijke Regeling Regionaal Historisch Centrum Het Flevolands Archief - Zienswijze ontwerpwijziging &amp; definitieve vaststelling  </v></c><c r="D736" s="1" t="str"><v xml:space="preserve">2026: Het Rijk zal op 1 januari 2027 uit de gemeenschappelijke regelingen van elf Regionaal Historische Centra (RHC) treden. Het besluit hiertoe is in december 2025 door de minister van OCW ondertekend. Het Flevolandse Archief een van deze RHC’s. De wijziging n.a.v. de uittreding van het Rijk heeft in beginsel enkel betrekking op het schrappen van alle&#13;
 verwijzingen naar het Rijk en het eventueel aanpassen van de stemverhoudingen. Dit gebeurt zonder materiële betrokkenheid van de minister en het ministerie van Onderwijs, Cultuur en Wetenschap aangezien de minister na de uittreding niet langer deelnemer is in de gemeenschappelijke regeling zoals die gaat gelden. &#13;
 &#13;
 2024: Besluitvorming in het kader van de aanpassing vanwege de Wet op de GR. &#13;
 &#13;
-Het Flevolands Archief (HFA) is een van de 12 Regionaal Historische Centra in Nederland en is gevestigd in Lelystad. Het Flevolands Archief is een openbaar lichaam en is samenwerkingspartner voor diverse overheidsorganen. Dit zijn het Rijk, de Provincie Flevoland, de  gemeenten Dronten, Lelystad, Urk en Zeewolde en het waterschap Zuiderzeeland. Het Flevolands Archief werkt aan een duurzame toegang tot en verdere opbouw van de Flevolandse Collectie. Ze doen dat door collecties te creëren, aan elkaar te verbinden en te verrijken en op die manier een sterke publieke informatievoorziening aan te bieden. </v></c><c r="E736" s="1" t="str"><v/></c><c r="F736" s="4" t="str"><v/></c><c r="G736" s="1" t="str"><v>Verbonden partijen</v></c><c r="H736" s="1" t="str"><v xml:space="preserve"> Klopman</v></c><c r="I736" s="1" t="str"><v>Informatievoorziening</v></c><c r="J736" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K736" s="4"><v>46267.0</v></c><c r="L736" s="1"><v>0</v></c><c r="M736" s="1"/></row><row r="737" spans="1:13" customFormat="false"><c r="A737" s="1"><v>170</v></c><c r="B737" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C737" s="1" t="str"><v xml:space="preserve">Gemeenschappelijke Regeling Regionaal Historisch Centrum Het Flevolands Archief - Zienswijze ontwerpwijziging &amp; definitieve vaststelling  </v></c><c r="D737" s="1" t="str"><v xml:space="preserve">2026: Het Rijk zal op 1 januari 2027 uit de gemeenschappelijke regelingen van elf Regionaal Historische Centra (RHC) treden. Het besluit hiertoe is in december 2025 door de minister van OCW ondertekend. Het Flevolandse Archief een van deze RHC’s. De wijziging n.a.v. de uittreding van het Rijk heeft in beginsel enkel betrekking op het schrappen van alle&#13;
+Het Flevolands Archief (HFA) is een van de 12 Regionaal Historische Centra in Nederland en is gevestigd in Lelystad. Het Flevolands Archief is een openbaar lichaam en is samenwerkingspartner voor diverse overheidsorganen. Dit zijn het Rijk, de Provincie Flevoland, de  gemeenten Dronten, Lelystad, Urk en Zeewolde en het waterschap Zuiderzeeland. Het Flevolands Archief werkt aan een duurzame toegang tot en verdere opbouw van de Flevolandse Collectie. Ze doen dat door collecties te creëren, aan elkaar te verbinden en te verrijken en op die manier een sterke publieke informatievoorziening aan te bieden. </v></c><c r="E736" s="1" t="str"><v/></c><c r="F736" s="4" t="str"><v/></c><c r="G736" s="1" t="str"><v>Verbonden partijen</v></c><c r="H736" s="1" t="str"><v xml:space="preserve"> Klopman</v></c><c r="I736" s="1" t="str"><v>Informatievoorziening</v></c><c r="J736" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K736" s="4"><v>46267.0</v></c><c r="L736" s="1"><v>1</v></c><c r="M736" s="1"/></row><row r="737" spans="1:13" customFormat="false"><c r="A737" s="1"><v>170</v></c><c r="B737" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C737" s="1" t="str"><v xml:space="preserve">Gemeenschappelijke Regeling Regionaal Historisch Centrum Het Flevolands Archief - Zienswijze ontwerpwijziging &amp; definitieve vaststelling  </v></c><c r="D737" s="1" t="str"><v xml:space="preserve">2026: Het Rijk zal op 1 januari 2027 uit de gemeenschappelijke regelingen van elf Regionaal Historische Centra (RHC) treden. Het besluit hiertoe is in december 2025 door de minister van OCW ondertekend. Het Flevolandse Archief een van deze RHC’s. De wijziging n.a.v. de uittreding van het Rijk heeft in beginsel enkel betrekking op het schrappen van alle&#13;
 verwijzingen naar het Rijk en het eventueel aanpassen van de stemverhoudingen. Dit gebeurt zonder materiële betrokkenheid van de minister en het ministerie van Onderwijs, Cultuur en Wetenschap aangezien de minister na de uittreding niet langer deelnemer is in de gemeenschappelijke regeling zoals die gaat gelden. &#13;
 &#13;
 2024: Besluitvorming in het kader van de aanpassing vanwege de Wet op de GR. &#13;
 &#13;
 Het Flevolands Archief (HFA) is een van de 12 Regionaal Historische Centra in Nederland en is gevestigd in Lelystad. Het Flevolands Archief is een openbaar lichaam en is samenwerkingspartner voor diverse overheidsorganen. Dit zijn het Rijk, de Provincie Flevoland, de  gemeenten Dronten, Lelystad, Urk en Zeewolde en het waterschap Zuiderzeeland. Het Flevolands Archief werkt aan een duurzame toegang tot en verdere opbouw van de Flevolandse Collectie. Ze doen dat door collecties te creëren, aan elkaar te verbinden en te verrijken en op die manier een sterke publieke informatievoorziening aan te bieden. </v></c><c r="E737" s="1" t="str"><v/></c><c r="F737" s="4" t="str"><v/></c><c r="G737" s="1" t="str"><v>Verbonden partijen</v></c><c r="H737" s="1" t="str"><v xml:space="preserve"> Klopman</v></c><c r="I737" s="1" t="str"><v>Informatievoorziening</v></c><c r="J737" s="1" t="str"><v>Provinciale Staten</v></c><c r="K737" s="4"><v>46281.0</v></c><c r="L737" s="1"><v>0</v></c><c r="M737" s="1"/></row><row r="738" spans="1:13" customFormat="false"><c r="A738" s="1"><v>30</v></c><c r="B738" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C738" s="1" t="str"><v>Krachtige Samenleving (Zorg)</v></c><c r="D738" s="1" t="str"><v/></c><c r="E738" s="1" t="str"><v/></c><c r="F738" s="4" t="str"><v/></c><c r="G738" s="1" t="str"><v>Vitale samenleving</v></c><c r="H738" s="1" t="str"><v xml:space="preserve"> Simonse</v></c><c r="I738" s="1" t="str"><v>Samenleving &amp; Wonen</v></c><c r="J738" s="1" t="str"><v>Beeldvorming EMS</v></c><c r="K738" s="4"><v>44965.0</v></c><c r="L738" s="1"><v>1</v></c><c r="M738" s="1"/></row><row r="739" spans="1:13" customFormat="false"><c r="A739" s="1"><v>44</v></c><c r="B739" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C739" s="1" t="str"><v>Zorgtafel Flevoland</v></c><c r="D739" s="1" t="str"><v/></c><c r="E739" s="1" t="str"><v/></c><c r="F739" s="4" t="str"><v/></c><c r="G739" s="1" t="str"><v>Vitale samenleving</v></c><c r="H739" s="1" t="str"><v xml:space="preserve"> Simonse</v></c><c r="I739" s="1" t="str"><v>Samenleving &amp; Wonen</v></c><c r="J739" s="1" t="str"><v>Beeldvorming EMS</v></c><c r="K739" s="4"><v>44965.0</v></c><c r="L739" s="1"><v>1</v></c><c r="M739" s="1"/></row><row r="740" spans="1:13" customFormat="false"><c r="A740" s="1"><v>335</v></c><c r="B740" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C740" s="1" t="str"><v>Vitale samenleving - Zorgtafel &amp; netwerkorganisatie Zorgzaam Flevoland</v></c><c r="D740" s="1" t="str"><v xml:space="preserve">Toezegging van het college om de taak en visie van de Provinciale Zorgtafel en de wijze waarop PS wordt aangesloten met de commissie te bespreken (d.d.5 juni 2024)&#13;
 &#13;
 Drie thema's komen aan bod: &#13;
 - Zorgzaam Flevoland (Zorgtafel)&#13;
 - GGD/Ambulance (Aanrijdtijden) &#13;
 - Flever/WEL Flevoland (Positieve Gezondheid)  &#13;
 &#13;
 &#13;
 </v></c><c r="E740" s="1" t="str"><v/></c><c r="F740" s="4" t="str"><v/></c><c r="G740" s="1" t="str"><v>Vitale samenleving</v></c><c r="H740" s="1" t="str"><v xml:space="preserve"> Simonse</v></c><c r="I740" s="1" t="str"><v>Samenleving &amp; Wonen</v></c><c r="J740" s="1" t="str"><v>Beeldvorming EMS</v></c><c r="K740" s="4"><v>45623.0</v></c><c r="L740" s="1"><v>1</v></c><c r="M740" s="1"/></row><row r="741" spans="1:13" customFormat="false"><c r="A741" s="1"><v>363</v></c><c r="B741" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C741" s="1" t="str"><v>Brede Welvaart: Startnotitie</v></c><c r="D741" s="1" t="str"><v xml:space="preserve">PS hebben in februari 2020 een motie aangenomen, naar aanleiding van de motie Koerhuis over de 100.000 woningen, die kort gezegd inhoudt: we bouwen geen woningen, maar een vitale samenleving, met aandacht voor alle aspecten van brede welvaart. &#13;
 In oktober 2024 is de eerste Flevolandse monitor Brede Welvaart openbaar gemaakt. &#13;
 &#13;
 In oktober 2024 heeft het college toegezegd inzicht te geven in de uitwerking van de visie op de vitale samenleving&#13;
 Op 27 november 2024 heeft een beeldvormende sessie met de Statencommissie EMS plaatsgevonden over Brede Welvaart, waarin is aangegeven dat in het 2de kwartaal een uitgewerkt Plan van Aanpak (Startnotitie) komt.&#13;
  &#13;
 Het onderwerp heeft een relatie met het initiatiefvoorstel.&#13;
 &#13;
 In de mededeling "Wensen en bedenkingen GS inzake initiatiefvoorstel Implementatie Sociale Agenda", d.d. 11 maart 2025 stelt het college voor om het traject brede welvaart en het initiatiefvoorstel voor een Sociale Agenda in Flevoland te combineren en in het tweede kwartaal (2025) één integrale startnotitie aan te bieden om te komen tot een agenda Brede Welvaart. &#13;
 &#13;
 De Startnotitie Brede Welvaart wordt vervangen door de Startnotitie Sociale agenda </v></c><c r="E741" s="1" t="str"><v/></c><c r="F741" s="4" t="str"><v/></c><c r="G741" s="1" t="str"><v>Vitale samenleving</v></c><c r="H741" s="1" t="str"><v xml:space="preserve"> Simonse</v></c><c r="I741" s="1" t="str"><v>Samenleving &amp; Wonen</v></c><c r="J741" s="1" t="str"><v>Activiteit dit jaar</v></c><c r="K741" s="4"><v>45783.0</v></c><c r="L741" s="1"><v>1</v></c><c r="M741" s="1"/></row><row r="742" spans="1:13" customFormat="false"><c r="A742" s="1"><v>364</v></c><c r="B742" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C742" s="1" t="str"><v>Initiatiefvoorstel Implementatie sociale agenda – ChristenUnie, SP, PvdD, 50PLUS, FvD, CDA, D66, PVV, BBB, JA21, SLF, SGP, PvdA, GroenLinks</v></c><c r="D742" s="1" t="str"><v/></c><c r="E742" s="1" t="str"><v/></c><c r="F742" s="4" t="str"><v/></c><c r="G742" s="1" t="str"><v>Vitale samenleving</v></c><c r="H742" s="1" t="str"><v xml:space="preserve"> Simonse</v></c><c r="I742" s="1"/><c r="J742" s="1" t="str"><v>Provinciale Staten</v></c><c r="K742" s="4"><v>45742.0</v></c><c r="L742" s="1"><v>1</v></c><c r="M742" s="1"/></row><row r="743" spans="1:13" customFormat="false"><c r="A743" s="1"><v>375</v></c><c r="B743" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C743" s="1" t="str"><v xml:space="preserve">Sociale agenda Flevoland </v></c><c r="D743" s="1" t="str"><v xml:space="preserve">De startnotitie Sociale Agenda Flevoland 2025 is op 28 januari 2026 vastgesteld door Provinciale Staten.&#13;
 Op 27 maart 2025 is het Initiatiefvoorstel Implementatie sociale agenda aangenomen en besloten dat Gedeputeerde Staten een startnotitie (inclusief kostenraming en tijdspad opstelt.&#13;
 Het college had eerder al het voornemen om een startnotitie Brede Welvaart op te stellen (zie dossier). Deze komt hiermee te vervallen en zal worden meegenomen in de Startnotitie Sociale Agenda.</v></c><c r="E743" s="1" t="str"><v/></c><c r="F743" s="4" t="str"><v/></c><c r="G743" s="1" t="str"><v>Vitale samenleving</v></c><c r="H743" s="1" t="str"><v xml:space="preserve"> Simonse</v></c><c r="I743" s="1" t="str"><v>Samenleving &amp; Wonen</v></c><c r="J743" s="1" t="str"><v>Beeldvorming EMS</v></c><c r="K743" s="4"><v>45903.0</v></c><c r="L743" s="1"><v>1</v></c><c r="M743" s="1"/></row><row r="744" spans="1:13" customFormat="false"><c r="A744" s="1"><v>375</v></c><c r="B744" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C744" s="1" t="str"><v xml:space="preserve">Sociale agenda Flevoland </v></c><c r="D744" s="1" t="str"><v xml:space="preserve">De startnotitie Sociale Agenda Flevoland 2025 is op 28 januari 2026 vastgesteld door Provinciale Staten.&#13;
 Op 27 maart 2025 is het Initiatiefvoorstel Implementatie sociale agenda aangenomen en besloten dat Gedeputeerde Staten een startnotitie (inclusief kostenraming en tijdspad opstelt.&#13;
 Het college had eerder al het voornemen om een startnotitie Brede Welvaart op te stellen (zie dossier). Deze komt hiermee te vervallen en zal worden meegenomen in de Startnotitie Sociale Agenda.</v></c><c r="E744" s="1" t="str"><v/></c><c r="F744" s="4" t="str"><v/></c><c r="G744" s="1" t="str"><v>Vitale samenleving</v></c><c r="H744" s="1" t="str"><v xml:space="preserve"> Simonse</v></c><c r="I744" s="1" t="str"><v>Samenleving &amp; Wonen</v></c><c r="J744" s="1" t="str"><v>Beeldvorming EMS</v></c><c r="K744" s="4"><v>45987.0</v></c><c r="L744" s="1"><v>1</v></c><c r="M744" s="1"/></row><row r="745" spans="1:13" customFormat="false"><c r="A745" s="1"><v>375</v></c><c r="B745" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C745" s="1" t="str"><v xml:space="preserve">Sociale agenda Flevoland </v></c><c r="D745" s="1" t="str"><v xml:space="preserve">De startnotitie Sociale Agenda Flevoland 2025 is op 28 januari 2026 vastgesteld door Provinciale Staten.&#13;
 Op 27 maart 2025 is het Initiatiefvoorstel Implementatie sociale agenda aangenomen en besloten dat Gedeputeerde Staten een startnotitie (inclusief kostenraming en tijdspad opstelt.&#13;
 Het college had eerder al het voornemen om een startnotitie Brede Welvaart op te stellen (zie dossier). Deze komt hiermee te vervallen en zal worden meegenomen in de Startnotitie Sociale Agenda.</v></c><c r="E745" s="1" t="str"><v/></c><c r="F745" s="4" t="str"><v/></c><c r="G745" s="1" t="str"><v>Vitale samenleving</v></c><c r="H745" s="1" t="str"><v xml:space="preserve"> Simonse</v></c><c r="I745" s="1" t="str"><v>Samenleving &amp; Wonen</v></c><c r="J745" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K745" s="4"><v>45994.0</v></c><c r="L745" s="1"><v>1</v></c><c r="M745" s="1"/></row><row r="746" spans="1:13" customFormat="false"><c r="A746" s="1"><v>375</v></c><c r="B746" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C746" s="1" t="str"><v xml:space="preserve">Sociale agenda Flevoland </v></c><c r="D746" s="1" t="str"><v xml:space="preserve">De startnotitie Sociale Agenda Flevoland 2025 is op 28 januari 2026 vastgesteld door Provinciale Staten.&#13;
 Op 27 maart 2025 is het Initiatiefvoorstel Implementatie sociale agenda aangenomen en besloten dat Gedeputeerde Staten een startnotitie (inclusief kostenraming en tijdspad opstelt.&#13;
 Het college had eerder al het voornemen om een startnotitie Brede Welvaart op te stellen (zie dossier). Deze komt hiermee te vervallen en zal worden meegenomen in de Startnotitie Sociale Agenda.</v></c><c r="E746" s="1" t="str"><v/></c><c r="F746" s="4" t="str"><v/></c><c r="G746" s="1" t="str"><v>Vitale samenleving</v></c><c r="H746" s="1" t="str"><v xml:space="preserve"> Simonse</v></c><c r="I746" s="1" t="str"><v>Samenleving &amp; Wonen</v></c><c r="J746" s="1" t="str"><v>Provinciale Staten</v></c><c r="K746" s="4"><v>46050.0</v></c><c r="L746" s="1"><v>1</v></c><c r="M746" s="1"/></row><row r="747" spans="1:13" customFormat="false"><c r="A747" s="1"><v>375</v></c><c r="B747" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C747" s="1" t="str"><v xml:space="preserve">Sociale agenda Flevoland </v></c><c r="D747" s="1" t="str"><v xml:space="preserve">De startnotitie Sociale Agenda Flevoland 2025 is op 28 januari 2026 vastgesteld door Provinciale Staten.&#13;
 Op 27 maart 2025 is het Initiatiefvoorstel Implementatie sociale agenda aangenomen en besloten dat Gedeputeerde Staten een startnotitie (inclusief kostenraming en tijdspad opstelt.&#13;
-Het college had eerder al het voornemen om een startnotitie Brede Welvaart op te stellen (zie dossier). Deze komt hiermee te vervallen en zal worden meegenomen in de Startnotitie Sociale Agenda.</v></c><c r="E747" s="1" t="str"><v/></c><c r="F747" s="4" t="str"><v/></c><c r="G747" s="1" t="str"><v>Vitale samenleving</v></c><c r="H747" s="1" t="str"><v xml:space="preserve"> Simonse</v></c><c r="I747" s="1" t="str"><v>Samenleving &amp; Wonen</v></c><c r="J747" s="1" t="str"><v>Beeldvorming EMS</v></c><c r="K747" s="4"><v>46260.0</v></c><c r="L747" s="1"><v>0</v></c><c r="M747" s="1"/></row><row r="748" spans="1:13" customFormat="false"><c r="A748" s="1"><v>375</v></c><c r="B748" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C748" s="1" t="str"><v xml:space="preserve">Sociale agenda Flevoland </v></c><c r="D748" s="1" t="str"><v xml:space="preserve">De startnotitie Sociale Agenda Flevoland 2025 is op 28 januari 2026 vastgesteld door Provinciale Staten.&#13;
+Het college had eerder al het voornemen om een startnotitie Brede Welvaart op te stellen (zie dossier). Deze komt hiermee te vervallen en zal worden meegenomen in de Startnotitie Sociale Agenda.</v></c><c r="E747" s="1" t="str"><v/></c><c r="F747" s="4" t="str"><v/></c><c r="G747" s="1" t="str"><v>Vitale samenleving</v></c><c r="H747" s="1" t="str"><v xml:space="preserve"> Simonse</v></c><c r="I747" s="1" t="str"><v>Samenleving &amp; Wonen</v></c><c r="J747" s="1" t="str"><v>Beeldvorming EMS</v></c><c r="K747" s="4"><v>46260.0</v></c><c r="L747" s="1"><v>1</v></c><c r="M747" s="1"/></row><row r="748" spans="1:13" customFormat="false"><c r="A748" s="1"><v>375</v></c><c r="B748" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C748" s="1" t="str"><v xml:space="preserve">Sociale agenda Flevoland </v></c><c r="D748" s="1" t="str"><v xml:space="preserve">De startnotitie Sociale Agenda Flevoland 2025 is op 28 januari 2026 vastgesteld door Provinciale Staten.&#13;
 Op 27 maart 2025 is het Initiatiefvoorstel Implementatie sociale agenda aangenomen en besloten dat Gedeputeerde Staten een startnotitie (inclusief kostenraming en tijdspad opstelt.&#13;
-Het college had eerder al het voornemen om een startnotitie Brede Welvaart op te stellen (zie dossier). Deze komt hiermee te vervallen en zal worden meegenomen in de Startnotitie Sociale Agenda.</v></c><c r="E748" s="1" t="str"><v/></c><c r="F748" s="4" t="str"><v/></c><c r="G748" s="1" t="str"><v>Vitale samenleving</v></c><c r="H748" s="1" t="str"><v xml:space="preserve"> Simonse</v></c><c r="I748" s="1" t="str"><v>Samenleving &amp; Wonen</v></c><c r="J748" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K748" s="4"><v>46267.0</v></c><c r="L748" s="1"><v>0</v></c><c r="M748" s="1"/></row><row r="749" spans="1:13" customFormat="false"><c r="A749" s="1"><v>375</v></c><c r="B749" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C749" s="1" t="str"><v xml:space="preserve">Sociale agenda Flevoland </v></c><c r="D749" s="1" t="str"><v xml:space="preserve">De startnotitie Sociale Agenda Flevoland 2025 is op 28 januari 2026 vastgesteld door Provinciale Staten.&#13;
+Het college had eerder al het voornemen om een startnotitie Brede Welvaart op te stellen (zie dossier). Deze komt hiermee te vervallen en zal worden meegenomen in de Startnotitie Sociale Agenda.</v></c><c r="E748" s="1" t="str"><v/></c><c r="F748" s="4" t="str"><v/></c><c r="G748" s="1" t="str"><v>Vitale samenleving</v></c><c r="H748" s="1" t="str"><v xml:space="preserve"> Simonse</v></c><c r="I748" s="1" t="str"><v>Samenleving &amp; Wonen</v></c><c r="J748" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K748" s="4"><v>46267.0</v></c><c r="L748" s="1"><v>1</v></c><c r="M748" s="1"/></row><row r="749" spans="1:13" customFormat="false"><c r="A749" s="1"><v>375</v></c><c r="B749" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C749" s="1" t="str"><v xml:space="preserve">Sociale agenda Flevoland </v></c><c r="D749" s="1" t="str"><v xml:space="preserve">De startnotitie Sociale Agenda Flevoland 2025 is op 28 januari 2026 vastgesteld door Provinciale Staten.&#13;
 Op 27 maart 2025 is het Initiatiefvoorstel Implementatie sociale agenda aangenomen en besloten dat Gedeputeerde Staten een startnotitie (inclusief kostenraming en tijdspad opstelt.&#13;
 Het college had eerder al het voornemen om een startnotitie Brede Welvaart op te stellen (zie dossier). Deze komt hiermee te vervallen en zal worden meegenomen in de Startnotitie Sociale Agenda.</v></c><c r="E749" s="1" t="str"><v/></c><c r="F749" s="4" t="str"><v/></c><c r="G749" s="1" t="str"><v>Vitale samenleving</v></c><c r="H749" s="1" t="str"><v xml:space="preserve"> Simonse</v></c><c r="I749" s="1" t="str"><v>Samenleving &amp; Wonen</v></c><c r="J749" s="1" t="str"><v>Provinciale Staten</v></c><c r="K749" s="4"><v>46281.0</v></c><c r="L749" s="1"><v>0</v></c><c r="M749" s="1"/></row><row r="750" spans="1:13" customFormat="false"><c r="A750" s="1"><v>37</v></c><c r="B750" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C750" s="1" t="str"><v>Woningbouwafspraken met het Rijk</v></c><c r="D750" s="1" t="str"><v/></c><c r="E750" s="1" t="str"><v/></c><c r="F750" s="4" t="str"><v/></c><c r="G750" s="1" t="str"><v>Wonen</v></c><c r="H750" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I750" s="1" t="str"><v>Samenleving &amp; Wonen</v></c><c r="J750" s="1" t="str"><v>Beeldvorming RND</v></c><c r="K750" s="4"><v>44937.0</v></c><c r="L750" s="1"><v>1</v></c><c r="M750" s="1"/></row><row r="751" spans="1:13" customFormat="false"><c r="A751" s="1"><v>63</v></c><c r="B751" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C751" s="1" t="str"><v>Wonen (Introductieprogramma)</v></c><c r="D751" s="1" t="str"><v>Introductieprogramma Provinciale Staten: uitleg over Wonen</v></c><c r="E751" s="1" t="str"><v/></c><c r="F751" s="4" t="str"><v/></c><c r="G751" s="1" t="str"><v>Wonen</v></c><c r="H751" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I751" s="1"/><c r="J751" s="1" t="str"><v>Beeldvorming Integrale Commissie</v></c><c r="K751" s="4"><v>45182.0</v></c><c r="L751" s="1"><v>1</v></c><c r="M751" s="1"/></row><row r="752" spans="1:13" customFormat="false"><c r="A752" s="1"><v>151</v></c><c r="B752" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C752" s="1" t="str"><v xml:space="preserve">Agenderingsverzoek- Woningbouwopgave Flevoland - PvdA,BBB, GL </v></c><c r="D752" s="1" t="str"><v/></c><c r="E752" s="1" t="str"><v>PvdA,GroenLinks,BBB</v></c><c r="F752" s="4" t="str"><v/></c><c r="G752" s="1" t="str"><v>Wonen</v></c><c r="H752" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I752" s="1" t="str"><v>Samenleving &amp; Wonen</v></c><c r="J752" s="1" t="str"><v>Beeldvorming EMS</v></c><c r="K752" s="4"><v>45308.0</v></c><c r="L752" s="1"><v>1</v></c><c r="M752" s="1"/></row><row r="753" spans="1:13" customFormat="false"><c r="A753" s="1"><v>162</v></c><c r="B753" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C753" s="1" t="str"><v>Plan van Aanpak integrale benadering arbeidsmigratie (peilen toetsen)</v></c><c r="D753" s="1" t="str"><v xml:space="preserve">Bij de behandeling van de perspectiefnota 2025-2028 (14 december 2024)heeft het college op een vraag van de CU-fractie toegezegd om te verkennen of de integrale benadering van arbeidsmigratie die de provincie Noord-Brabant hanteert ook voor Flevoland als inspiratie kan dienen. &#13;
 Het onderwerp raakt in ieder geval de portefeuilles wonen, economie en samenleving, maar ook aspecten openbare orde &amp; veiligheid (uitbuiting, mensenhandel, ondermijning). &#13;
 De commissie is op 2 april 2025 geïnformeerd over de Noord-Brabantse aanpak en over de situatie in Flevoland.&#13;
 &#13;
 &#13;
 </v></c><c r="E753" s="1" t="str"><v/></c><c r="F753" s="4" t="str"><v/></c><c r="G753" s="1" t="str"><v>Wonen</v></c><c r="H753" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I753" s="1" t="str"><v>Ruimte en Landschap</v></c><c r="J753" s="1" t="str"><v>Beeldvorming EMS</v></c><c r="K753" s="4"><v>45749.0</v></c><c r="L753" s="1"><v>1</v></c><c r="M753" s="1"/></row><row r="754" spans="1:13" customFormat="false"><c r="A754" s="1"><v>162</v></c><c r="B754" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C754" s="1" t="str"><v>Plan van Aanpak integrale benadering arbeidsmigratie (peilen toetsen)</v></c><c r="D754" s="1" t="str"><v xml:space="preserve">Bij de behandeling van de perspectiefnota 2025-2028 (14 december 2024)heeft het college op een vraag van de CU-fractie toegezegd om te verkennen of de integrale benadering van arbeidsmigratie die de provincie Noord-Brabant hanteert ook voor Flevoland als inspiratie kan dienen. &#13;
 Het onderwerp raakt in ieder geval de portefeuilles wonen, economie en samenleving, maar ook aspecten openbare orde &amp; veiligheid (uitbuiting, mensenhandel, ondermijning). &#13;
 De commissie is op 2 april 2025 geïnformeerd over de Noord-Brabantse aanpak en over de situatie in Flevoland.&#13;
 &#13;
 &#13;
 </v></c><c r="E754" s="1" t="str"><v/></c><c r="F754" s="4" t="str"><v/></c><c r="G754" s="1" t="str"><v>Wonen</v></c><c r="H754" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I754" s="1" t="str"><v>Ruimte en Landschap</v></c><c r="J754" s="1" t="str"><v>Beeldvorming EMS</v></c><c r="K754" s="4"><v>46148.0</v></c><c r="L754" s="1"><v>1</v></c><c r="M754" s="1"/></row><row r="755" spans="1:13" customFormat="false"><c r="A755" s="1"><v>162</v></c><c r="B755" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C755" s="1" t="str"><v>Plan van Aanpak integrale benadering arbeidsmigratie (peilen toetsen)</v></c><c r="D755" s="1" t="str"><v xml:space="preserve">Bij de behandeling van de perspectiefnota 2025-2028 (14 december 2024)heeft het college op een vraag van de CU-fractie toegezegd om te verkennen of de integrale benadering van arbeidsmigratie die de provincie Noord-Brabant hanteert ook voor Flevoland als inspiratie kan dienen. &#13;
 Het onderwerp raakt in ieder geval de portefeuilles wonen, economie en samenleving, maar ook aspecten openbare orde &amp; veiligheid (uitbuiting, mensenhandel, ondermijning). &#13;
 De commissie is op 2 april 2025 geïnformeerd over de Noord-Brabantse aanpak en over de situatie in Flevoland.&#13;
 &#13;
 &#13;
 </v></c><c r="E755" s="1" t="str"><v/></c><c r="F755" s="4" t="str"><v/></c><c r="G755" s="1" t="str"><v>Wonen</v></c><c r="H755" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I755" s="1" t="str"><v>Ruimte en Landschap</v></c><c r="J755" s="1" t="str"><v>Peilen en Toetsen</v></c><c r="K755" s="4"><v>46155.0</v></c><c r="L755" s="1"><v>1</v></c><c r="M755" s="1"/></row><row r="756" spans="1:13" customFormat="false"><c r="A756" s="1"><v>162</v></c><c r="B756" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C756" s="1" t="str"><v>Plan van Aanpak integrale benadering arbeidsmigratie (peilen toetsen)</v></c><c r="D756" s="1" t="str"><v xml:space="preserve">Bij de behandeling van de perspectiefnota 2025-2028 (14 december 2024)heeft het college op een vraag van de CU-fractie toegezegd om te verkennen of de integrale benadering van arbeidsmigratie die de provincie Noord-Brabant hanteert ook voor Flevoland als inspiratie kan dienen. &#13;
 Het onderwerp raakt in ieder geval de portefeuilles wonen, economie en samenleving, maar ook aspecten openbare orde &amp; veiligheid (uitbuiting, mensenhandel, ondermijning). &#13;
 De commissie is op 2 april 2025 geïnformeerd over de Noord-Brabantse aanpak en over de situatie in Flevoland.&#13;
 &#13;
 &#13;
 </v></c><c r="E756" s="1" t="str"><v/></c><c r="F756" s="4" t="str"><v/></c><c r="G756" s="1" t="str"><v>Wonen</v></c><c r="H756" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I756" s="1" t="str"><v>Ruimte en Landschap</v></c><c r="J756" s="1" t="str"><v>Activiteit dit jaar</v></c><c r="K756" s="4"><v>46387.0</v></c><c r="L756" s="1"><v>0</v></c><c r="M756" s="1"/></row><row r="757" spans="1:13" customFormat="false"><c r="A757" s="1"><v>368</v></c><c r="B757" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C757" s="1" t="str"><v>Agenderingsverzoek - Actuele Staat Woningbouw Flevoland (PvdA/GroenLinks, BBB, 50PLUS)</v></c><c r="D757" s="1" t="str"><v>Flevoland staat voor een grote woningbouwopgave van 90.0000 à 115.000 woningen tot 2050. Tot 2030 moeten 40.000 woningen worden gebouwd. Daarmee levert Flevoland een grote bijdrage aan volkshuisvesting in Nederland. De provincie krijgt/ heeft een belangrijke rol in de woningbouw via aankomende nieuwe wetgeving en instrumentele kaders zoals de woningdeal. Na een eerste agendering op 17 januari 2024 willen wij graag n.a.v. de recente rapportage in de Staat van Volkshuisvesting 2024 van Ministerie van VRO en de meest recente actuele 2e Voortgangsrapportage Woningbouw de stand van zaken van de woningbouw in Flevoland bespreken. Daarbij gaan we ook in op mogelijke risicofactoren voor het behalen van de woningbouwopgave voor verschillende doelgroepen in Flevoland zoals de eenduidigheid over woonvoorraden. Tot slot, is het ook belangrijk om te bespreken hoe de PS in de komende tijd/jaren kan sturen in de opgave van woningbouw.</v></c><c r="E757" s="1" t="str"><v>PvdA,GroenLinks,50PLUS,BBB</v></c><c r="F757" s="4" t="str"><v/></c><c r="G757" s="1" t="str"><v>Wonen</v></c><c r="H757" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I757" s="1" t="str"><v>Ruimte en Landschap</v></c><c r="J757" s="1" t="str"><v>Oordeelsvorming EMS</v></c><c r="K757" s="4"><v>45945.0</v></c><c r="L757" s="1"><v>1</v></c><c r="M757" s="1"/></row><row r="758" spans="1:13" customFormat="false"><c r="A758" s="1"><v>394</v></c><c r="B758" s="1" t="str"><v>LTP Commissie &amp; PS</v></c><c r="C758" s="1" t="str"><v>Technische sessie rond "woningbouw, zorg en aandachtgroepen"</v></c><c r="D758" s="1" t="str"><v xml:space="preserve">In aanvulling op de nog te ontvangen mededeling(en) over , een (technische) sessie voor om een mondelinge toelichting te gegeven op diverse onderzoeken.&#13;
 &#13;
 Het gaat over:&#13;
 - Woningbehoefteonderzoek 2025; &#13;
@@ -3791,78 +3791,78 @@
 - de uitkomsten van de onderzoeken en &#13;
 - de wijze waarop de aandachtspunten vanuit de Staten verwerkt zijn in de resultaten.&#13;
 </v></c><c r="E970" s="1" t="str"><v/></c><c r="F970" s="4" t="str"><v/></c><c r="G970" s="1" t="str"><v>Mobiliteit en Openbaar Vervoer</v></c><c r="H970" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I970" s="1" t="str"><v>Ruimte en Landschap</v></c><c r="J970" s="1" t="str"><v>Activiteit dit jaar</v></c><c r="K970" s="4"><v>45581.0</v></c><c r="L970" s="1"><v>1</v></c><c r="M970" s="1"/></row><row r="971" spans="1:13" customFormat="false"><c r="A971" s="1"><v>309</v></c><c r="B971" s="1" t="str"><v>Verwachte informatie</v></c><c r="C971" s="1" t="str"><v xml:space="preserve">OV concessie IJssel-Vecht </v></c><c r="D971" s="1" t="str"><v xml:space="preserve">Provinciale Staten hebben op 28 februari een motie (EMS52) aangenomen om 3 maandelijks geïnformeerd te worden over de voortgang in de concessie IJssel-Vecht. Met EBS is afgesproken dat zij periodiek rapporteren over de voortgang wat betreft personeel en uitvoering van de dienstregeling. De eerste rapportage over de voortgang in de concessie IJssel-Vecht is medio april 2024 gekomen.&#13;
 Op 20 mei 2025 is de laatste kwartaalrapportage gemaakt. "Hoewel nog niet op elk aspect aan de norm wordt voldaan, is de rust in de concessie wedergekeerd onder reizigers en personeel. Daarom is het niet langer noodzakelijk dat er&#13;
 elk kwartaal gerapporteerd zal worden aan Provinciale Staten over de voortgang in de concessie. Dit betreft dan ook de laatste kwartaalrapportage. Bewaking van de uitvoeringskwaliteit blijft uiteraard onderdeel van het reguliere concessiebeheer".</v></c><c r="E971" s="1" t="str"><v/></c><c r="F971" s="4" t="str"><v/></c><c r="G971" s="1" t="str"><v>Mobiliteit en Openbaar Vervoer</v></c><c r="H971" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I971" s="1" t="str"><v>Mobiliteit</v></c><c r="J971" s="1" t="str"><v>Activiteit dit jaar</v></c><c r="K971" s="4"><v>45397.0</v></c><c r="L971" s="1"><v>1</v></c><c r="M971" s="1"/></row><row r="972" spans="1:13" customFormat="false"><c r="A972" s="1"><v>309</v></c><c r="B972" s="1" t="str"><v>Verwachte informatie</v></c><c r="C972" s="1" t="str"><v xml:space="preserve">OV concessie IJssel-Vecht </v></c><c r="D972" s="1" t="str"><v xml:space="preserve">Provinciale Staten hebben op 28 februari een motie (EMS52) aangenomen om 3 maandelijks geïnformeerd te worden over de voortgang in de concessie IJssel-Vecht. Met EBS is afgesproken dat zij periodiek rapporteren over de voortgang wat betreft personeel en uitvoering van de dienstregeling. De eerste rapportage over de voortgang in de concessie IJssel-Vecht is medio april 2024 gekomen.&#13;
 Op 20 mei 2025 is de laatste kwartaalrapportage gemaakt. "Hoewel nog niet op elk aspect aan de norm wordt voldaan, is de rust in de concessie wedergekeerd onder reizigers en personeel. Daarom is het niet langer noodzakelijk dat er&#13;
 elk kwartaal gerapporteerd zal worden aan Provinciale Staten over de voortgang in de concessie. Dit betreft dan ook de laatste kwartaalrapportage. Bewaking van de uitvoeringskwaliteit blijft uiteraard onderdeel van het reguliere concessiebeheer".</v></c><c r="E972" s="1" t="str"><v/></c><c r="F972" s="4" t="str"><v/></c><c r="G972" s="1" t="str"><v>Mobiliteit en Openbaar Vervoer</v></c><c r="H972" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I972" s="1" t="str"><v>Mobiliteit</v></c><c r="J972" s="1" t="str"><v>Activiteit dit jaar</v></c><c r="K972" s="4"><v>45491.0</v></c><c r="L972" s="1"><v>1</v></c><c r="M972" s="1"/></row><row r="973" spans="1:13" customFormat="false"><c r="A973" s="1"><v>309</v></c><c r="B973" s="1" t="str"><v>Verwachte informatie</v></c><c r="C973" s="1" t="str"><v xml:space="preserve">OV concessie IJssel-Vecht </v></c><c r="D973" s="1" t="str"><v xml:space="preserve">Provinciale Staten hebben op 28 februari een motie (EMS52) aangenomen om 3 maandelijks geïnformeerd te worden over de voortgang in de concessie IJssel-Vecht. Met EBS is afgesproken dat zij periodiek rapporteren over de voortgang wat betreft personeel en uitvoering van de dienstregeling. De eerste rapportage over de voortgang in de concessie IJssel-Vecht is medio april 2024 gekomen.&#13;
 Op 20 mei 2025 is de laatste kwartaalrapportage gemaakt. "Hoewel nog niet op elk aspect aan de norm wordt voldaan, is de rust in de concessie wedergekeerd onder reizigers en personeel. Daarom is het niet langer noodzakelijk dat er&#13;
 elk kwartaal gerapporteerd zal worden aan Provinciale Staten over de voortgang in de concessie. Dit betreft dan ook de laatste kwartaalrapportage. Bewaking van de uitvoeringskwaliteit blijft uiteraard onderdeel van het reguliere concessiebeheer".</v></c><c r="E973" s="1" t="str"><v/></c><c r="F973" s="4" t="str"><v/></c><c r="G973" s="1" t="str"><v>Mobiliteit en Openbaar Vervoer</v></c><c r="H973" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I973" s="1" t="str"><v>Mobiliteit</v></c><c r="J973" s="1" t="str"><v>Activiteit dit jaar</v></c><c r="K973" s="4"><v>45688.0</v></c><c r="L973" s="1"><v>1</v></c><c r="M973" s="1"/></row><row r="974" spans="1:13" customFormat="false"><c r="A974" s="1"><v>309</v></c><c r="B974" s="1" t="str"><v>Verwachte informatie</v></c><c r="C974" s="1" t="str"><v xml:space="preserve">OV concessie IJssel-Vecht </v></c><c r="D974" s="1" t="str"><v xml:space="preserve">Provinciale Staten hebben op 28 februari een motie (EMS52) aangenomen om 3 maandelijks geïnformeerd te worden over de voortgang in de concessie IJssel-Vecht. Met EBS is afgesproken dat zij periodiek rapporteren over de voortgang wat betreft personeel en uitvoering van de dienstregeling. De eerste rapportage over de voortgang in de concessie IJssel-Vecht is medio april 2024 gekomen.&#13;
 Op 20 mei 2025 is de laatste kwartaalrapportage gemaakt. "Hoewel nog niet op elk aspect aan de norm wordt voldaan, is de rust in de concessie wedergekeerd onder reizigers en personeel. Daarom is het niet langer noodzakelijk dat er&#13;
 elk kwartaal gerapporteerd zal worden aan Provinciale Staten over de voortgang in de concessie. Dit betreft dan ook de laatste kwartaalrapportage. Bewaking van de uitvoeringskwaliteit blijft uiteraard onderdeel van het reguliere concessiebeheer".</v></c><c r="E974" s="1" t="str"><v/></c><c r="F974" s="4" t="str"><v/></c><c r="G974" s="1" t="str"><v>Mobiliteit en Openbaar Vervoer</v></c><c r="H974" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I974" s="1" t="str"><v>Mobiliteit</v></c><c r="J974" s="1" t="str"><v>Activiteit dit jaar</v></c><c r="K974" s="4"><v>45808.0</v></c><c r="L974" s="1"><v>1</v></c><c r="M974" s="1"/></row><row r="975" spans="1:13" customFormat="false"><c r="A975" s="1"><v>350</v></c><c r="B975" s="1" t="str"><v>Verwachte informatie</v></c><c r="C975" s="1" t="str"><v>Interprovinciaal faunabeheerplan ganzen</v></c><c r="D975" s="1" t="str"><v xml:space="preserve">Het concept ganzenplan van de vijf faunabeheereenheden staat op ganzenplan.nl. Hier staat het concept plan van de vijf faunabeheereenheden. De planning is dat het plan na 15 december 2024 aan GS ter goedkeuring wordt aangeboden. &#13;
 &#13;
 03-02-2025 Het plan is nog niet ter goedkeuring aangeboden.&#13;
 26-05-2025 Door de drukte rond het ree is het plan is nog niet ter goedkeuring aangeboden. De verwachting is dat dit pas in juli zal gebeuren. Het plan moet eerst door het bestuur van de faunabeheereenheid vastgesteld worden. &#13;
 </v></c><c r="E975" s="1" t="str"><v/></c><c r="F975" s="4" t="str"><v/></c><c r="G975" s="1" t="str"><v>Natuur</v></c><c r="H975" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I975" s="1" t="str"><v>Natuur</v></c><c r="J975" s="1" t="str"><v>Activiteit dit jaar</v></c><c r="K975" s="4"><v>45747.0</v></c><c r="L975" s="1"><v>0</v></c><c r="M975" s="1"/></row><row r="976" spans="1:13" customFormat="false"><c r="A976" s="1"><v>378</v></c><c r="B976" s="1" t="str"><v>Verwachte informatie</v></c><c r="C976" s="1" t="str"><v>Wetenschappelijke review</v></c><c r="D976" s="1" t="str"><v xml:space="preserve">5 dec 2025: De wetenschappelijke review Oostvaardersplassen is op 4 december 2025 d.m.v. een spoedmededeling gedeeld met de Staten. Het wordt in januari 2026 geagendeerd in de commissie RND.&#13;
 &#13;
 De opdracht om de wetenschappelijke review uit te voeren is in april gegund aan &#13;
 de Wageningen Universiteit &amp; Research. Bij de opdrachtverlening is overeengekomen dat de opdracht eind september door de WUR wordt opgeleverd. Snel daarna zullen de uitkomsten van de wetenschappelijke review beeldvormend gepresenteerd worden aan de commissie RND.</v></c><c r="E976" s="1" t="str"><v/></c><c r="F976" s="4" t="str"><v/></c><c r="G976" s="1" t="str"><v>Natuur</v></c><c r="H976" s="1" t="str"><v xml:space="preserve"> Hofstra</v></c><c r="I976" s="1"/><c r="J976" s="1" t="str"><v>Activiteit dit jaar</v></c><c r="K976" s="4"><v>45987.0</v></c><c r="L976" s="1"><v>1</v></c><c r="M976" s="1"/></row><row r="977" spans="1:13" customFormat="false"><c r="A977" s="1"><v>326</v></c><c r="B977" s="1" t="str"><v>Verwachte informatie</v></c><c r="C977" s="1" t="str"><v>Rekenkamer DoeMee onderzoek energiebesparingsplicht</v></c><c r="D977" s="1" t="str"><v xml:space="preserve">Wat is de aanleiding?&#13;
 De energiebesparingsplicht houdt in dat bedrijven en instellingen die jaarlijks meer dan 50.000 kWh stroom of 25.000 m3 aardgas gebruiken verplicht zijn om energiebesparende maatregelen te nemen. Het gaat hierbij om investeringen die binnen vijf jaar kunnen worden terugverdiend. Bedrijven moeten actief informatie verstrekken aan de Raad voor Ondernemend Nederland (RVO) over de energiebesparende maatregelen die zij hebben genomen. Het toezicht en de handhaving op de energiebesparingsplicht ligt in principe bij de gemeente, maar in sommige gevallen (met name bij zeer grote bedrijven/energiegebruikers) ligt dit bij de provincie. Gemeenten en provincies hebben de uitoefening van toezicht en handhaving van de energiebesparingsplicht vaak gemandateerd &#13;
 naar hun omgevingsdienst. &#13;
 &#13;
 Wat willen we bereiken?&#13;
 Met dit onderzoek wil de Rekenkamer Provinciale Staten inzicht geven in welke inspanning de provincie plegen bij het toezicht en de handhaving van de energiebesparingsplicht en de informatieplicht over de energiebesparingsmaatregelen. Omdat het een DoeMee-onderzoek is, komen ook gegevens van gemeenten en andere provincies beschikbaar. Dat geeft de mogelijkheid om te vergelijken en van elkaar te leren. &#13;
 &#13;
 Wat gaan we daarvoor doen?&#13;
-De Rekenkamer doet mee met een breed DoeMee-onderzoek onder regie van de Nederlandse Vereniging van Rekenkamers en Rekenkamercommissies (NVRR) bij circa 90 gemeenten en provincies. Het onderzoek wordt door onderzoeksbureau Ecorys uitgevoerd in de eerste helft van 2024. Het rapport zal naar verwachting na het zomerreces gepubliceerd worden.</v></c><c r="E977" s="1" t="str"><v/></c><c r="F977" s="4" t="str"><v/></c><c r="G977" s="1" t="str"><v>Rekenkamer</v></c><c r="H977" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I977" s="1" t="str"><v>Griffie</v></c><c r="J977" s="1" t="str"><v>Activiteit dit jaar</v></c><c r="K977" s="4"><v>45617.0</v></c><c r="L977" s="1"><v>1</v></c><c r="M977" s="1"/></row><row r="978" spans="1:13" customFormat="false"><c r="A978" s="1"><v>339</v></c><c r="B978" s="1" t="str"><v>Verwachte informatie</v></c><c r="C978" s="1" t="str"><v>Monitor Brede Welvaart in Flevoland</v></c><c r="D978" s="1" t="str"><v xml:space="preserve">Vanuit de provincie bestaat de behoefte om een overkoepelend beeld te krijgen van hoe het met Flevoland en haar inwoners gaat. Hieruit is de Monitor Brede Welvaart in Flevoland ontwikkeld. De monitor biedt een beeld van de huidige situatie en de ontwikkelingen over de afgelopen jaren. De monitor is gebaseerd op de Regionale Monitor Brede Welvaart 2023 van het CBS en is te raadplegen op Feitelijk Flevoland. </v></c><c r="E978" s="1" t="str"><v/></c><c r="F978" s="4" t="str"><v/></c><c r="G978" s="1" t="str"><v>Vitale samenleving</v></c><c r="H978" s="1" t="str"><v xml:space="preserve"> Simonse</v></c><c r="I978" s="1" t="str"><v>Onderzoek, Data en Geoinformatie</v></c><c r="J978" s="1" t="str"><v>Beeldvorming EMS</v></c><c r="K978" s="4"><v>45623.0</v></c><c r="L978" s="1"><v>1</v></c><c r="M978" s="1"/></row><row r="979" spans="1:13" customFormat="false"><c r="A979" s="1"><v>339</v></c><c r="B979" s="1" t="str"><v>Verwachte informatie</v></c><c r="C979" s="1" t="str"><v>Monitor Brede Welvaart in Flevoland</v></c><c r="D979" s="1" t="str"><v xml:space="preserve">Vanuit de provincie bestaat de behoefte om een overkoepelend beeld te krijgen van hoe het met Flevoland en haar inwoners gaat. Hieruit is de Monitor Brede Welvaart in Flevoland ontwikkeld. De monitor biedt een beeld van de huidige situatie en de ontwikkelingen over de afgelopen jaren. De monitor is gebaseerd op de Regionale Monitor Brede Welvaart 2023 van het CBS en is te raadplegen op Feitelijk Flevoland. </v></c><c r="E979" s="1" t="str"><v/></c><c r="F979" s="4" t="str"><v/></c><c r="G979" s="1" t="str"><v>Vitale samenleving</v></c><c r="H979" s="1" t="str"><v xml:space="preserve"> Simonse</v></c><c r="I979" s="1" t="str"><v>Onderzoek, Data en Geoinformatie</v></c><c r="J979" s="1" t="str"><v>Activiteit dit jaar</v></c><c r="K979" s="4"><v>45848.0</v></c><c r="L979" s="1"><v>1</v></c><c r="M979" s="1"/></row><row r="980" spans="1:13" customFormat="false"><c r="A980" s="1"><v>339</v></c><c r="B980" s="1" t="str"><v>Verwachte informatie</v></c><c r="C980" s="1" t="str"><v>Monitor Brede Welvaart in Flevoland</v></c><c r="D980" s="1" t="str"><v xml:space="preserve">Vanuit de provincie bestaat de behoefte om een overkoepelend beeld te krijgen van hoe het met Flevoland en haar inwoners gaat. Hieruit is de Monitor Brede Welvaart in Flevoland ontwikkeld. De monitor biedt een beeld van de huidige situatie en de ontwikkelingen over de afgelopen jaren. De monitor is gebaseerd op de Regionale Monitor Brede Welvaart 2023 van het CBS en is te raadplegen op Feitelijk Flevoland. </v></c><c r="E980" s="1" t="str"><v/></c><c r="F980" s="4" t="str"><v/></c><c r="G980" s="1" t="str"><v>Vitale samenleving</v></c><c r="H980" s="1" t="str"><v xml:space="preserve"> Simonse</v></c><c r="I980" s="1" t="str"><v>Onderzoek, Data en Geoinformatie</v></c><c r="J980" s="1" t="str"><v>Activiteit dit jaar</v></c><c r="K980" s="4"><v>45897.0</v></c><c r="L980" s="1"><v>1</v></c><c r="M980" s="1"/></row><row r="981" spans="1:13" customFormat="false"><c r="A981" s="1"><v>322</v></c><c r="B981" s="1" t="str"><v>Verwachte informatie</v></c><c r="C981" s="1" t="str"><v>Voortgangsrapportage Integrale opgave Bouwen &amp; Wonen</v></c><c r="D981" s="1" t="str"><v xml:space="preserve">Plan van Aanpak besteding middelen in de drie lagen van de integrale opgave Bouwen &amp; Wonen (maart 2024)&#13;
+De Rekenkamer doet mee met een breed DoeMee-onderzoek onder regie van de Nederlandse Vereniging van Rekenkamers en Rekenkamercommissies (NVRR) bij circa 90 gemeenten en provincies. Het onderzoek wordt door onderzoeksbureau Ecorys uitgevoerd in de eerste helft van 2024. Het rapport zal naar verwachting na het zomerreces gepubliceerd worden.</v></c><c r="E977" s="1" t="str"><v/></c><c r="F977" s="4" t="str"><v/></c><c r="G977" s="1" t="str"><v>Rekenkamer</v></c><c r="H977" s="1" t="str"><v xml:space="preserve"> Algemeen</v></c><c r="I977" s="1" t="str"><v>Griffie</v></c><c r="J977" s="1" t="str"><v>Activiteit dit jaar</v></c><c r="K977" s="4"><v>45617.0</v></c><c r="L977" s="1"><v>1</v></c><c r="M977" s="1"/></row><row r="978" spans="1:13" customFormat="false"><c r="A978" s="1"><v>339</v></c><c r="B978" s="1" t="str"><v>Verwachte informatie</v></c><c r="C978" s="1" t="str"><v>Monitor Brede Welvaart in Flevoland</v></c><c r="D978" s="1" t="str"><v xml:space="preserve">Vanuit de provincie bestaat de behoefte om een overkoepelend beeld te krijgen van hoe het met Flevoland en haar inwoners gaat. Hieruit is de Monitor Brede Welvaart in Flevoland ontwikkeld. De monitor biedt een beeld van de huidige situatie en de ontwikkelingen over de afgelopen jaren. De monitor is gebaseerd op de Regionale Monitor Brede Welvaart 2023 van het CBS en is te raadplegen op Feitelijk Flevoland. </v></c><c r="E978" s="1" t="str"><v/></c><c r="F978" s="4" t="str"><v/></c><c r="G978" s="1" t="str"><v>Vitale samenleving</v></c><c r="H978" s="1" t="str"><v xml:space="preserve"> Simonse</v></c><c r="I978" s="1" t="str"><v>Onderzoek, Data en Geoinformatie</v></c><c r="J978" s="1" t="str"><v>Beeldvorming EMS</v></c><c r="K978" s="4"><v>45623.0</v></c><c r="L978" s="1"><v>1</v></c><c r="M978" s="1"/></row><row r="979" spans="1:13" customFormat="false"><c r="A979" s="1"><v>339</v></c><c r="B979" s="1" t="str"><v>Verwachte informatie</v></c><c r="C979" s="1" t="str"><v>Monitor Brede Welvaart in Flevoland</v></c><c r="D979" s="1" t="str"><v xml:space="preserve">Vanuit de provincie bestaat de behoefte om een overkoepelend beeld te krijgen van hoe het met Flevoland en haar inwoners gaat. Hieruit is de Monitor Brede Welvaart in Flevoland ontwikkeld. De monitor biedt een beeld van de huidige situatie en de ontwikkelingen over de afgelopen jaren. De monitor is gebaseerd op de Regionale Monitor Brede Welvaart 2023 van het CBS en is te raadplegen op Feitelijk Flevoland. </v></c><c r="E979" s="1" t="str"><v/></c><c r="F979" s="4" t="str"><v/></c><c r="G979" s="1" t="str"><v>Vitale samenleving</v></c><c r="H979" s="1" t="str"><v xml:space="preserve"> Simonse</v></c><c r="I979" s="1" t="str"><v>Onderzoek, Data en Geoinformatie</v></c><c r="J979" s="1" t="str"><v>Activiteit dit jaar</v></c><c r="K979" s="4"><v>45848.0</v></c><c r="L979" s="1"><v>1</v></c><c r="M979" s="1"/></row><row r="980" spans="1:13" customFormat="false"><c r="A980" s="1"><v>339</v></c><c r="B980" s="1" t="str"><v>Verwachte informatie</v></c><c r="C980" s="1" t="str"><v>Monitor Brede Welvaart in Flevoland</v></c><c r="D980" s="1" t="str"><v xml:space="preserve">Vanuit de provincie bestaat de behoefte om een overkoepelend beeld te krijgen van hoe het met Flevoland en haar inwoners gaat. Hieruit is de Monitor Brede Welvaart in Flevoland ontwikkeld. De monitor biedt een beeld van de huidige situatie en de ontwikkelingen over de afgelopen jaren. De monitor is gebaseerd op de Regionale Monitor Brede Welvaart 2023 van het CBS en is te raadplegen op Feitelijk Flevoland. </v></c><c r="E980" s="1" t="str"><v/></c><c r="F980" s="4" t="str"><v/></c><c r="G980" s="1" t="str"><v>Vitale samenleving</v></c><c r="H980" s="1" t="str"><v xml:space="preserve"> Simonse</v></c><c r="I980" s="1" t="str"><v>Onderzoek, Data en Geoinformatie</v></c><c r="J980" s="1" t="str"><v>Activiteit dit jaar</v></c><c r="K980" s="4"><v>45897.0</v></c><c r="L980" s="1"><v>1</v></c><c r="M980" s="1"/></row><row r="981" spans="1:13" customFormat="false"><c r="A981" s="1"><v>422</v></c><c r="B981" s="1" t="str"><v>Verwachte informatie</v></c><c r="C981" s="1" t="str"><v xml:space="preserve">Sociale agenda uitvoeringsagenda </v></c><c r="D981" s="1" t="str"><v xml:space="preserve">Conform het Initiatiefvoorstel zal het college jaarlijks een uitvoeringsagenda opstellen. </v></c><c r="E981" s="1" t="str"><v/></c><c r="F981" s="4" t="str"><v/></c><c r="G981" s="1" t="str"><v>Vitale samenleving</v></c><c r="H981" s="1" t="str"><v xml:space="preserve"> Simonse</v></c><c r="I981" s="1" t="str"><v>Samenleving &amp; Wonen</v></c><c r="J981" s="1" t="str"><v>Activiteit dit jaar</v></c><c r="K981" s="4"><v>46844.0</v></c><c r="L981" s="1"><v>0</v></c><c r="M981" s="1"/></row><row r="982" spans="1:13" customFormat="false"><c r="A982" s="1"><v>322</v></c><c r="B982" s="1" t="str"><v>Verwachte informatie</v></c><c r="C982" s="1" t="str"><v>Voortgangsrapportage Integrale opgave Bouwen &amp; Wonen</v></c><c r="D982" s="1" t="str"><v xml:space="preserve">Plan van Aanpak besteding middelen in de drie lagen van de integrale opgave Bouwen &amp; Wonen (maart 2024)&#13;
 Bij de behandeling van de begroting 2024 is het amendement ‘Investeren in de Flevolandse woningbouwopgave’ aangenomen. Hierbij werd € 0,5 mln. beschikbaar gesteld voor ‘het concretiseren van en beleid ontwikkelen op vitale samenleving in relatie tot woningbouwopgave.’ Daarnaast werd € 0,5 mln. beschikbaar gesteld voor innovatie in toekomstbestendige woningen. &#13;
 Het Plan van aanpak geeft invulling aan de toezegging om PS in het eerste kwartaal te informeren over de wijze hoe deze gelden worden ingezet. &#13;
 &#13;
 In het Plan van aanpak zijn 19 actiepunten aangegeven, waaronder: &#13;
 - uitvoering geven aan de toezegging aan PS over drijvend wonen - Q2 2024&#13;
 - Flevolandse bouwmonitor uitbrengen en overleggen met gemeenten over het gebruik daarvan - Q2 2024&#13;
 - Twee keer per jaar sturen we een voortgangsrapportage over de gehele integrale opgave aan PS (Q2 en Q4)&#13;
 - we stellen een set indicatoren samen voor de monitor vitale samenleving en bespreken deze met PS Q2 --&gt; planning nov 2024&#13;
-</v></c><c r="E981" s="1" t="str"><v/></c><c r="F981" s="4" t="str"><v/></c><c r="G981" s="1" t="str"><v>Wonen</v></c><c r="H981" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I981" s="1" t="str"><v>Gebiedsontwikkeling</v></c><c r="J981" s="1" t="str"><v>Activiteit dit jaar</v></c><c r="K981" s="4"><v>45541.0</v></c><c r="L981" s="1"><v>1</v></c><c r="M981" s="1"/></row><row r="982" spans="1:13" customFormat="false"><c r="A982" s="1"><v>322</v></c><c r="B982" s="1" t="str"><v>Verwachte informatie</v></c><c r="C982" s="1" t="str"><v>Voortgangsrapportage Integrale opgave Bouwen &amp; Wonen</v></c><c r="D982" s="1" t="str"><v xml:space="preserve">Plan van Aanpak besteding middelen in de drie lagen van de integrale opgave Bouwen &amp; Wonen (maart 2024)&#13;
+</v></c><c r="E982" s="1" t="str"><v/></c><c r="F982" s="4" t="str"><v/></c><c r="G982" s="1" t="str"><v>Wonen</v></c><c r="H982" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I982" s="1" t="str"><v>Gebiedsontwikkeling</v></c><c r="J982" s="1" t="str"><v>Activiteit dit jaar</v></c><c r="K982" s="4"><v>45541.0</v></c><c r="L982" s="1"><v>1</v></c><c r="M982" s="1"/></row><row r="983" spans="1:13" customFormat="false"><c r="A983" s="1"><v>322</v></c><c r="B983" s="1" t="str"><v>Verwachte informatie</v></c><c r="C983" s="1" t="str"><v>Voortgangsrapportage Integrale opgave Bouwen &amp; Wonen</v></c><c r="D983" s="1" t="str"><v xml:space="preserve">Plan van Aanpak besteding middelen in de drie lagen van de integrale opgave Bouwen &amp; Wonen (maart 2024)&#13;
 Bij de behandeling van de begroting 2024 is het amendement ‘Investeren in de Flevolandse woningbouwopgave’ aangenomen. Hierbij werd € 0,5 mln. beschikbaar gesteld voor ‘het concretiseren van en beleid ontwikkelen op vitale samenleving in relatie tot woningbouwopgave.’ Daarnaast werd € 0,5 mln. beschikbaar gesteld voor innovatie in toekomstbestendige woningen. &#13;
 Het Plan van aanpak geeft invulling aan de toezegging om PS in het eerste kwartaal te informeren over de wijze hoe deze gelden worden ingezet. &#13;
 &#13;
 In het Plan van aanpak zijn 19 actiepunten aangegeven, waaronder: &#13;
 - uitvoering geven aan de toezegging aan PS over drijvend wonen - Q2 2024&#13;
 - Flevolandse bouwmonitor uitbrengen en overleggen met gemeenten over het gebruik daarvan - Q2 2024&#13;
 - Twee keer per jaar sturen we een voortgangsrapportage over de gehele integrale opgave aan PS (Q2 en Q4)&#13;
 - we stellen een set indicatoren samen voor de monitor vitale samenleving en bespreken deze met PS Q2 --&gt; planning nov 2024&#13;
-</v></c><c r="E982" s="1" t="str"><v/></c><c r="F982" s="4" t="str"><v/></c><c r="G982" s="1" t="str"><v>Wonen</v></c><c r="H982" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I982" s="1" t="str"><v>Gebiedsontwikkeling</v></c><c r="J982" s="1" t="str"><v>Activiteit dit jaar</v></c><c r="K982" s="4"><v>45688.0</v></c><c r="L982" s="1"><v>1</v></c><c r="M982" s="1"/></row><row r="983" spans="1:13" customFormat="false"><c r="A983" s="1"><v>322</v></c><c r="B983" s="1" t="str"><v>Verwachte informatie</v></c><c r="C983" s="1" t="str"><v>Voortgangsrapportage Integrale opgave Bouwen &amp; Wonen</v></c><c r="D983" s="1" t="str"><v xml:space="preserve">Plan van Aanpak besteding middelen in de drie lagen van de integrale opgave Bouwen &amp; Wonen (maart 2024)&#13;
+</v></c><c r="E983" s="1" t="str"><v/></c><c r="F983" s="4" t="str"><v/></c><c r="G983" s="1" t="str"><v>Wonen</v></c><c r="H983" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I983" s="1" t="str"><v>Gebiedsontwikkeling</v></c><c r="J983" s="1" t="str"><v>Activiteit dit jaar</v></c><c r="K983" s="4"><v>45688.0</v></c><c r="L983" s="1"><v>1</v></c><c r="M983" s="1"/></row><row r="984" spans="1:13" customFormat="false"><c r="A984" s="1"><v>322</v></c><c r="B984" s="1" t="str"><v>Verwachte informatie</v></c><c r="C984" s="1" t="str"><v>Voortgangsrapportage Integrale opgave Bouwen &amp; Wonen</v></c><c r="D984" s="1" t="str"><v xml:space="preserve">Plan van Aanpak besteding middelen in de drie lagen van de integrale opgave Bouwen &amp; Wonen (maart 2024)&#13;
 Bij de behandeling van de begroting 2024 is het amendement ‘Investeren in de Flevolandse woningbouwopgave’ aangenomen. Hierbij werd € 0,5 mln. beschikbaar gesteld voor ‘het concretiseren van en beleid ontwikkelen op vitale samenleving in relatie tot woningbouwopgave.’ Daarnaast werd € 0,5 mln. beschikbaar gesteld voor innovatie in toekomstbestendige woningen. &#13;
 Het Plan van aanpak geeft invulling aan de toezegging om PS in het eerste kwartaal te informeren over de wijze hoe deze gelden worden ingezet. &#13;
 &#13;
 In het Plan van aanpak zijn 19 actiepunten aangegeven, waaronder: &#13;
 - uitvoering geven aan de toezegging aan PS over drijvend wonen - Q2 2024&#13;
 - Flevolandse bouwmonitor uitbrengen en overleggen met gemeenten over het gebruik daarvan - Q2 2024&#13;
 - Twee keer per jaar sturen we een voortgangsrapportage over de gehele integrale opgave aan PS (Q2 en Q4)&#13;
 - we stellen een set indicatoren samen voor de monitor vitale samenleving en bespreken deze met PS Q2 --&gt; planning nov 2024&#13;
-</v></c><c r="E983" s="1" t="str"><v/></c><c r="F983" s="4" t="str"><v/></c><c r="G983" s="1" t="str"><v>Wonen</v></c><c r="H983" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I983" s="1" t="str"><v>Gebiedsontwikkeling</v></c><c r="J983" s="1" t="str"><v>Activiteit dit jaar</v></c><c r="K983" s="4"><v>45930.0</v></c><c r="L983" s="1"><v>1</v></c><c r="M983" s="1"/></row><row r="984" spans="13:13" customFormat="false"><c r="M984" s="1" t="str"><f t="shared" ref="M3:M66" si="0">IF(L3&gt;0,"Ja","Nee")</f><v>Nee</v></c></row><row r="985" spans="13:13" customFormat="false"><c r="M985" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="986" spans="13:13" customFormat="false"><c r="M986" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="987" spans="13:13" customFormat="false"><c r="M987" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="988" spans="13:13" customFormat="false"><c r="M988" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="989" spans="13:13" customFormat="false"><c r="M989" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="990" spans="13:13" customFormat="false"><c r="M990" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="991" spans="13:13" customFormat="false"><c r="M991" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="992" spans="13:13" customFormat="false"><c r="M992" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="993" spans="13:13" customFormat="false"><c r="M993" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="994" spans="13:13" customFormat="false"><c r="M994" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="995" spans="13:13" customFormat="false"><c r="M995" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="996" spans="13:13" customFormat="false"><c r="M996" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="997" spans="13:13" customFormat="false"><c r="M997" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="998" spans="13:13" customFormat="false"><c r="M998" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="999" spans="13:13" customFormat="false"><c r="M999" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1000" spans="13:13" customFormat="false"><c r="M1000" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1001" spans="13:13" customFormat="false"><c r="M1001" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1002" spans="13:13" customFormat="false"><c r="M1002" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1003" spans="13:13" customFormat="false"><c r="M1003" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1004" spans="13:13" customFormat="false"><c r="M1004" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1005" spans="13:13" customFormat="false"><c r="M1005" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1006" spans="13:13" customFormat="false"><c r="M1006" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1007" spans="13:13" customFormat="false"><c r="M1007" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1008" spans="13:13" customFormat="false"><c r="M1008" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1009" spans="13:13" customFormat="false"><c r="M1009" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1010" spans="13:13" customFormat="false"><c r="M1010" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1011" spans="13:13" customFormat="false"><c r="M1011" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1012" spans="13:13" customFormat="false"><c r="M1012" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1013" spans="13:13" customFormat="false"><c r="M1013" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1014" spans="13:13" customFormat="false"><c r="M1014" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1015" spans="13:13" customFormat="false"><c r="M1015" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1016" spans="13:13" customFormat="false"><c r="M1016" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1017" spans="13:13" customFormat="false"><c r="M1017" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1018" spans="13:13" customFormat="false"><c r="M1018" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1019" spans="13:13" customFormat="false"><c r="M1019" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1020" spans="13:13" customFormat="false"><c r="M1020" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1021" spans="13:13" customFormat="false"><c r="M1021" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1022" spans="13:13" customFormat="false"><c r="M1022" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1023" spans="13:13" customFormat="false"><c r="M1023" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1024" spans="13:13" customFormat="false"><c r="M1024" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1025" spans="13:13" customFormat="false"><c r="M1025" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1026" spans="13:13" customFormat="false"><c r="M1026" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1027" spans="13:13" customFormat="false"><c r="M1027" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1028" spans="13:13" customFormat="false"><c r="M1028" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1029" spans="13:13" customFormat="false"><c r="M1029" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1030" spans="13:13" customFormat="false"><c r="M1030" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1031" spans="13:13" customFormat="false"><c r="M1031" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1032" spans="13:13" customFormat="false"><c r="M1032" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1033" spans="13:13" customFormat="false"><c r="M1033" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1034" spans="13:13" customFormat="false"><c r="M1034" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1035" spans="13:13" customFormat="false"><c r="M1035" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1036" spans="13:13" customFormat="false"><c r="M1036" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1037" spans="13:13" customFormat="false"><c r="M1037" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1038" spans="13:13" customFormat="false"><c r="M1038" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1039" spans="13:13" customFormat="false"><c r="M1039" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1040" spans="13:13" customFormat="false"><c r="M1040" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1041" spans="13:13" customFormat="false"><c r="M1041" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1042" spans="13:13" customFormat="false"><c r="M1042" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1043" spans="13:13" customFormat="false"><c r="M1043" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1044" spans="13:13" customFormat="false"><c r="M1044" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1045" spans="13:13" customFormat="false"><c r="M1045" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1046" spans="13:13" customFormat="false"><c r="M1046" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1047" spans="13:13" customFormat="false"><c r="M1047" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1048" spans="13:13" customFormat="false"><c r="M1048" s="1" t="str"><f t="shared" ref="M67:M130" si="1">IF(L67&gt;0,"Ja","Nee")</f><v>Nee</v></c></row><row r="1049" spans="13:13" customFormat="false"><c r="M1049" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1050" spans="13:13" customFormat="false"><c r="M1050" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1051" spans="13:13" customFormat="false"><c r="M1051" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1052" spans="13:13" customFormat="false"><c r="M1052" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1053" spans="13:13" customFormat="false"><c r="M1053" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1054" spans="13:13" customFormat="false"><c r="M1054" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1055" spans="13:13" customFormat="false"><c r="M1055" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1056" spans="13:13" customFormat="false"><c r="M1056" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1057" spans="13:13" customFormat="false"><c r="M1057" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1058" spans="13:13" customFormat="false"><c r="M1058" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1059" spans="13:13" customFormat="false"><c r="M1059" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1060" spans="13:13" customFormat="false"><c r="M1060" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1061" spans="13:13" customFormat="false"><c r="M1061" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1062" spans="13:13" customFormat="false"><c r="M1062" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1063" spans="13:13" customFormat="false"><c r="M1063" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1064" spans="13:13" customFormat="false"><c r="M1064" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1065" spans="13:13" customFormat="false"><c r="M1065" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1066" spans="13:13" customFormat="false"><c r="M1066" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1067" spans="13:13" customFormat="false"><c r="M1067" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1068" spans="13:13" customFormat="false"><c r="M1068" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1069" spans="13:13" customFormat="false"><c r="M1069" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1070" spans="13:13" customFormat="false"><c r="M1070" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1071" spans="13:13" customFormat="false"><c r="M1071" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1072" spans="13:13" customFormat="false"><c r="M1072" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1073" spans="13:13" customFormat="false"><c r="M1073" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1074" spans="13:13" customFormat="false"><c r="M1074" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1075" spans="13:13" customFormat="false"><c r="M1075" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1076" spans="13:13" customFormat="false"><c r="M1076" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1077" spans="13:13" customFormat="false"><c r="M1077" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1078" spans="13:13" customFormat="false"><c r="M1078" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1079" spans="13:13" customFormat="false"><c r="M1079" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1080" spans="13:13" customFormat="false"><c r="M1080" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1081" spans="13:13" customFormat="false"><c r="M1081" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1082" spans="13:13" customFormat="false"><c r="M1082" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1083" spans="13:13" customFormat="false"><c r="M1083" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1084" spans="13:13" customFormat="false"><c r="M1084" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1085" spans="13:13" customFormat="false"><c r="M1085" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1086" spans="13:13" customFormat="false"><c r="M1086" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1087" spans="13:13" customFormat="false"><c r="M1087" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1088" spans="13:13" customFormat="false"><c r="M1088" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1089" spans="13:13" customFormat="false"><c r="M1089" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1090" spans="13:13" customFormat="false"><c r="M1090" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1091" spans="13:13" customFormat="false"><c r="M1091" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1092" spans="13:13" customFormat="false"><c r="M1092" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1093" spans="13:13" customFormat="false"><c r="M1093" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1094" spans="13:13" customFormat="false"><c r="M1094" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1095" spans="13:13" customFormat="false"><c r="M1095" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1096" spans="13:13" customFormat="false"><c r="M1096" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1097" spans="13:13" customFormat="false"><c r="M1097" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1098" spans="13:13" customFormat="false"><c r="M1098" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1099" spans="13:13" customFormat="false"><c r="M1099" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1100" spans="13:13" customFormat="false"><c r="M1100" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1101" spans="13:13" customFormat="false"><c r="M1101" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1102" spans="13:13" customFormat="false"><c r="M1102" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1103" spans="13:13" customFormat="false"><c r="M1103" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1104" spans="13:13" customFormat="false"><c r="M1104" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1105" spans="13:13" customFormat="false"><c r="M1105" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1106" spans="13:13" customFormat="false"><c r="M1106" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1107" spans="13:13" customFormat="false"><c r="M1107" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1108" spans="13:13" customFormat="false"><c r="M1108" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1109" spans="13:13" customFormat="false"><c r="M1109" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1110" spans="13:13" customFormat="false"><c r="M1110" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1111" spans="13:13" customFormat="false"><c r="M1111" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1112" spans="13:13" customFormat="false"><c r="M1112" s="1" t="str"><f t="shared" ref="M131:M194" si="2">IF(L131&gt;0,"Ja","Nee")</f><v>Nee</v></c></row><row r="1113" spans="13:13" customFormat="false"><c r="M1113" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1114" spans="13:13" customFormat="false"><c r="M1114" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1115" spans="13:13" customFormat="false"><c r="M1115" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1116" spans="13:13" customFormat="false"><c r="M1116" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1117" spans="13:13" customFormat="false"><c r="M1117" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1118" spans="13:13" customFormat="false"><c r="M1118" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1119" spans="13:13" customFormat="false"><c r="M1119" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1120" spans="13:13" customFormat="false"><c r="M1120" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1121" spans="13:13" customFormat="false"><c r="M1121" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1122" spans="13:13" customFormat="false"><c r="M1122" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1123" spans="13:13" customFormat="false"><c r="M1123" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1124" spans="13:13" customFormat="false"><c r="M1124" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1125" spans="13:13" customFormat="false"><c r="M1125" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1126" spans="13:13" customFormat="false"><c r="M1126" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1127" spans="13:13" customFormat="false"><c r="M1127" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1128" spans="13:13" customFormat="false"><c r="M1128" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1129" spans="13:13" customFormat="false"><c r="M1129" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1130" spans="13:13" customFormat="false"><c r="M1130" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1131" spans="13:13" customFormat="false"><c r="M1131" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1132" spans="13:13" customFormat="false"><c r="M1132" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1133" spans="13:13" customFormat="false"><c r="M1133" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1134" spans="13:13" customFormat="false"><c r="M1134" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1135" spans="13:13" customFormat="false"><c r="M1135" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1136" spans="13:13" customFormat="false"><c r="M1136" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1137" spans="13:13" customFormat="false"><c r="M1137" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1138" spans="13:13" customFormat="false"><c r="M1138" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1139" spans="13:13" customFormat="false"><c r="M1139" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1140" spans="13:13" customFormat="false"><c r="M1140" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1141" spans="13:13" customFormat="false"><c r="M1141" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1142" spans="13:13" customFormat="false"><c r="M1142" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1143" spans="13:13" customFormat="false"><c r="M1143" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1144" spans="13:13" customFormat="false"><c r="M1144" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1145" spans="13:13" customFormat="false"><c r="M1145" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1146" spans="13:13" customFormat="false"><c r="M1146" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1147" spans="13:13" customFormat="false"><c r="M1147" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1148" spans="13:13" customFormat="false"><c r="M1148" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1149" spans="13:13" customFormat="false"><c r="M1149" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1150" spans="13:13" customFormat="false"><c r="M1150" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1151" spans="13:13" customFormat="false"><c r="M1151" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1152" spans="13:13" customFormat="false"><c r="M1152" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1153" spans="13:13" customFormat="false"><c r="M1153" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1154" spans="13:13" customFormat="false"><c r="M1154" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1155" spans="13:13" customFormat="false"><c r="M1155" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1156" spans="13:13" customFormat="false"><c r="M1156" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1157" spans="13:13" customFormat="false"><c r="M1157" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1158" spans="13:13" customFormat="false"><c r="M1158" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1159" spans="13:13" customFormat="false"><c r="M1159" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1160" spans="13:13" customFormat="false"><c r="M1160" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1161" spans="13:13" customFormat="false"><c r="M1161" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1162" spans="13:13" customFormat="false"><c r="M1162" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1163" spans="13:13" customFormat="false"><c r="M1163" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1164" spans="13:13" customFormat="false"><c r="M1164" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1165" spans="13:13" customFormat="false"><c r="M1165" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1166" spans="13:13" customFormat="false"><c r="M1166" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1167" spans="13:13" customFormat="false"><c r="M1167" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1168" spans="13:13" customFormat="false"><c r="M1168" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1169" spans="13:13" customFormat="false"><c r="M1169" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1170" spans="13:13" customFormat="false"><c r="M1170" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1171" spans="13:13" customFormat="false"><c r="M1171" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1172" spans="13:13" customFormat="false"><c r="M1172" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1173" spans="13:13" customFormat="false"><c r="M1173" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1174" spans="13:13" customFormat="false"><c r="M1174" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1175" spans="13:13" customFormat="false"><c r="M1175" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1176" spans="13:13" customFormat="false"><c r="M1176" s="1" t="str"><f t="shared" ref="M195:M258" si="3">IF(L195&gt;0,"Ja","Nee")</f><v>Nee</v></c></row><row r="1177" spans="13:13" customFormat="false"><c r="M1177" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1178" spans="13:13" customFormat="false"><c r="M1178" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1179" spans="13:13" customFormat="false"><c r="M1179" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1180" spans="13:13" customFormat="false"><c r="M1180" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1181" spans="13:13" customFormat="false"><c r="M1181" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1182" spans="13:13" customFormat="false"><c r="M1182" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1183" spans="13:13" customFormat="false"><c r="M1183" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1184" spans="13:13" customFormat="false"><c r="M1184" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1185" spans="13:13" customFormat="false"><c r="M1185" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1186" spans="13:13" customFormat="false"><c r="M1186" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1187" spans="13:13" customFormat="false"><c r="M1187" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1188" spans="13:13" customFormat="false"><c r="M1188" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1189" spans="13:13" customFormat="false"><c r="M1189" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1190" spans="13:13" customFormat="false"><c r="M1190" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1191" spans="13:13" customFormat="false"><c r="M1191" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1192" spans="13:13" customFormat="false"><c r="M1192" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1193" spans="13:13" customFormat="false"><c r="M1193" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1194" spans="13:13" customFormat="false"><c r="M1194" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1195" spans="13:13" customFormat="false"><c r="M1195" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1196" spans="13:13" customFormat="false"><c r="M1196" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1197" spans="13:13" customFormat="false"><c r="M1197" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1198" spans="13:13" customFormat="false"><c r="M1198" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1199" spans="13:13" customFormat="false"><c r="M1199" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1200" spans="13:13" customFormat="false"><c r="M1200" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1201" spans="13:13" customFormat="false"><c r="M1201" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1202" spans="13:13" customFormat="false"><c r="M1202" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1203" spans="13:13" customFormat="false"><c r="M1203" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1204" spans="13:13" customFormat="false"><c r="M1204" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1205" spans="13:13" customFormat="false"><c r="M1205" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1206" spans="13:13" customFormat="false"><c r="M1206" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1207" spans="13:13" customFormat="false"><c r="M1207" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1208" spans="13:13" customFormat="false"><c r="M1208" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1209" spans="13:13" customFormat="false"><c r="M1209" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1210" spans="13:13" customFormat="false"><c r="M1210" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1211" spans="13:13" customFormat="false"><c r="M1211" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1212" spans="13:13" customFormat="false"><c r="M1212" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1213" spans="13:13" customFormat="false"><c r="M1213" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1214" spans="13:13" customFormat="false"><c r="M1214" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1215" spans="13:13" customFormat="false"><c r="M1215" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1216" spans="13:13" customFormat="false"><c r="M1216" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1217" spans="13:13" customFormat="false"><c r="M1217" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1218" spans="13:13" customFormat="false"><c r="M1218" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1219" spans="13:13" customFormat="false"><c r="M1219" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1220" spans="13:13" customFormat="false"><c r="M1220" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1221" spans="13:13" customFormat="false"><c r="M1221" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1222" spans="13:13" customFormat="false"><c r="M1222" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1223" spans="13:13" customFormat="false"><c r="M1223" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1224" spans="13:13" customFormat="false"><c r="M1224" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1225" spans="13:13" customFormat="false"><c r="M1225" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1226" spans="13:13" customFormat="false"><c r="M1226" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1227" spans="13:13" customFormat="false"><c r="M1227" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1228" spans="13:13" customFormat="false"><c r="M1228" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1229" spans="13:13" customFormat="false"><c r="M1229" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1230" spans="13:13" customFormat="false"><c r="M1230" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1231" spans="13:13" customFormat="false"><c r="M1231" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1232" spans="13:13" customFormat="false"><c r="M1232" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1233" spans="13:13" customFormat="false"><c r="M1233" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1234" spans="13:13" customFormat="false"><c r="M1234" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1235" spans="13:13" customFormat="false"><c r="M1235" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1236" spans="13:13" customFormat="false"><c r="M1236" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1237" spans="13:13" customFormat="false"><c r="M1237" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1238" spans="13:13" customFormat="false"><c r="M1238" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1239" spans="13:13" customFormat="false"><c r="M1239" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1240" spans="13:13" customFormat="false"><c r="M1240" s="1" t="str"><f t="shared" ref="M259:M322" si="4">IF(L259&gt;0,"Ja","Nee")</f><v>Nee</v></c></row><row r="1241" spans="13:13" customFormat="false"><c r="M1241" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1242" spans="13:13" customFormat="false"><c r="M1242" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1243" spans="13:13" customFormat="false"><c r="M1243" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1244" spans="13:13" customFormat="false"><c r="M1244" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1245" spans="13:13" customFormat="false"><c r="M1245" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1246" spans="13:13" customFormat="false"><c r="M1246" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1247" spans="13:13" customFormat="false"><c r="M1247" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1248" spans="13:13" customFormat="false"><c r="M1248" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1249" spans="13:13" customFormat="false"><c r="M1249" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1250" spans="13:13" customFormat="false"><c r="M1250" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1251" spans="13:13" customFormat="false"><c r="M1251" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1252" spans="13:13" customFormat="false"><c r="M1252" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1253" spans="13:13" customFormat="false"><c r="M1253" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1254" spans="13:13" customFormat="false"><c r="M1254" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1255" spans="13:13" customFormat="false"><c r="M1255" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1256" spans="13:13" customFormat="false"><c r="M1256" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1257" spans="13:13" customFormat="false"><c r="M1257" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1258" spans="13:13" customFormat="false"><c r="M1258" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1259" spans="13:13" customFormat="false"><c r="M1259" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1260" spans="13:13" customFormat="false"><c r="M1260" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1261" spans="13:13" customFormat="false"><c r="M1261" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1262" spans="13:13" customFormat="false"><c r="M1262" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1263" spans="13:13" customFormat="false"><c r="M1263" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1264" spans="13:13" customFormat="false"><c r="M1264" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1265" spans="13:13" customFormat="false"><c r="M1265" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1266" spans="13:13" customFormat="false"><c r="M1266" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1267" spans="13:13" customFormat="false"><c r="M1267" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1268" spans="13:13" customFormat="false"><c r="M1268" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1269" spans="13:13" customFormat="false"><c r="M1269" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1270" spans="13:13" customFormat="false"><c r="M1270" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1271" spans="13:13" customFormat="false"><c r="M1271" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1272" spans="13:13" customFormat="false"><c r="M1272" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1273" spans="13:13" customFormat="false"><c r="M1273" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1274" spans="13:13" customFormat="false"><c r="M1274" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1275" spans="13:13" customFormat="false"><c r="M1275" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1276" spans="13:13" customFormat="false"><c r="M1276" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1277" spans="13:13" customFormat="false"><c r="M1277" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1278" spans="13:13" customFormat="false"><c r="M1278" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1279" spans="13:13" customFormat="false"><c r="M1279" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1280" spans="13:13" customFormat="false"><c r="M1280" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1281" spans="13:13" customFormat="false"><c r="M1281" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1282" spans="13:13" customFormat="false"><c r="M1282" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1283" spans="13:13" customFormat="false"><c r="M1283" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1284" spans="13:13" customFormat="false"><c r="M1284" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1285" spans="13:13" customFormat="false"><c r="M1285" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1286" spans="13:13" customFormat="false"><c r="M1286" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1287" spans="13:13" customFormat="false"><c r="M1287" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1288" spans="13:13" customFormat="false"><c r="M1288" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1289" spans="13:13" customFormat="false"><c r="M1289" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1290" spans="13:13" customFormat="false"><c r="M1290" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1291" spans="13:13" customFormat="false"><c r="M1291" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1292" spans="13:13" customFormat="false"><c r="M1292" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1293" spans="13:13" customFormat="false"><c r="M1293" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1294" spans="13:13" customFormat="false"><c r="M1294" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1295" spans="13:13" customFormat="false"><c r="M1295" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1296" spans="13:13" customFormat="false"><c r="M1296" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1297" spans="13:13" customFormat="false"><c r="M1297" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1298" spans="13:13" customFormat="false"><c r="M1298" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1299" spans="13:13" customFormat="false"><c r="M1299" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1300" spans="13:13" customFormat="false"><c r="M1300" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1301" spans="13:13" customFormat="false"><c r="M1301" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1302" spans="13:13" customFormat="false"><c r="M1302" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1303" spans="13:13" customFormat="false"><c r="M1303" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1304" spans="13:13" customFormat="false"><c r="M1304" s="1" t="str"><f t="shared" ref="M323:M386" si="5">IF(L323&gt;0,"Ja","Nee")</f><v>Nee</v></c></row><row r="1305" spans="13:13" customFormat="false"><c r="M1305" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1306" spans="13:13" customFormat="false"><c r="M1306" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1307" spans="13:13" customFormat="false"><c r="M1307" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1308" spans="13:13" customFormat="false"><c r="M1308" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1309" spans="13:13" customFormat="false"><c r="M1309" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1310" spans="13:13" customFormat="false"><c r="M1310" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1311" spans="13:13" customFormat="false"><c r="M1311" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1312" spans="13:13" customFormat="false"><c r="M1312" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1313" spans="13:13" customFormat="false"><c r="M1313" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1314" spans="13:13" customFormat="false"><c r="M1314" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1315" spans="13:13" customFormat="false"><c r="M1315" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1316" spans="13:13" customFormat="false"><c r="M1316" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1317" spans="13:13" customFormat="false"><c r="M1317" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1318" spans="13:13" customFormat="false"><c r="M1318" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1319" spans="13:13" customFormat="false"><c r="M1319" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1320" spans="13:13" customFormat="false"><c r="M1320" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1321" spans="13:13" customFormat="false"><c r="M1321" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1322" spans="13:13" customFormat="false"><c r="M1322" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1323" spans="13:13" customFormat="false"><c r="M1323" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1324" spans="13:13" customFormat="false"><c r="M1324" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1325" spans="13:13" customFormat="false"><c r="M1325" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1326" spans="13:13" customFormat="false"><c r="M1326" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1327" spans="13:13" customFormat="false"><c r="M1327" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1328" spans="13:13" customFormat="false"><c r="M1328" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1329" spans="13:13" customFormat="false"><c r="M1329" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1330" spans="13:13" customFormat="false"><c r="M1330" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1331" spans="13:13" customFormat="false"><c r="M1331" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1332" spans="13:13" customFormat="false"><c r="M1332" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1333" spans="13:13" customFormat="false"><c r="M1333" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1334" spans="13:13" customFormat="false"><c r="M1334" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1335" spans="13:13" customFormat="false"><c r="M1335" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1336" spans="13:13" customFormat="false"><c r="M1336" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1337" spans="13:13" customFormat="false"><c r="M1337" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1338" spans="13:13" customFormat="false"><c r="M1338" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1339" spans="13:13" customFormat="false"><c r="M1339" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1340" spans="13:13" customFormat="false"><c r="M1340" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1341" spans="13:13" customFormat="false"><c r="M1341" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1342" spans="13:13" customFormat="false"><c r="M1342" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1343" spans="13:13" customFormat="false"><c r="M1343" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1344" spans="13:13" customFormat="false"><c r="M1344" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1345" spans="13:13" customFormat="false"><c r="M1345" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1346" spans="13:13" customFormat="false"><c r="M1346" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1347" spans="13:13" customFormat="false"><c r="M1347" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1348" spans="13:13" customFormat="false"><c r="M1348" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1349" spans="13:13" customFormat="false"><c r="M1349" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1350" spans="13:13" customFormat="false"><c r="M1350" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1351" spans="13:13" customFormat="false"><c r="M1351" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1352" spans="13:13" customFormat="false"><c r="M1352" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1353" spans="13:13" customFormat="false"><c r="M1353" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1354" spans="13:13" customFormat="false"><c r="M1354" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1355" spans="13:13" customFormat="false"><c r="M1355" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1356" spans="13:13" customFormat="false"><c r="M1356" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1357" spans="13:13" customFormat="false"><c r="M1357" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1358" spans="13:13" customFormat="false"><c r="M1358" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1359" spans="13:13" customFormat="false"><c r="M1359" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1360" spans="13:13" customFormat="false"><c r="M1360" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1361" spans="13:13" customFormat="false"><c r="M1361" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1362" spans="13:13" customFormat="false"><c r="M1362" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1363" spans="13:13" customFormat="false"><c r="M1363" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1364" spans="13:13" customFormat="false"><c r="M1364" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1365" spans="13:13" customFormat="false"><c r="M1365" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1366" spans="13:13" customFormat="false"><c r="M1366" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1367" spans="13:13" customFormat="false"><c r="M1367" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1368" spans="13:13" customFormat="false"><c r="M1368" s="1" t="str"><f t="shared" ref="M387:M450" si="6">IF(L387&gt;0,"Ja","Nee")</f><v>Nee</v></c></row><row r="1369" spans="13:13" customFormat="false"><c r="M1369" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1370" spans="13:13" customFormat="false"><c r="M1370" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1371" spans="13:13" customFormat="false"><c r="M1371" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1372" spans="13:13" customFormat="false"><c r="M1372" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1373" spans="13:13" customFormat="false"><c r="M1373" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1374" spans="13:13" customFormat="false"><c r="M1374" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1375" spans="13:13" customFormat="false"><c r="M1375" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1376" spans="13:13" customFormat="false"><c r="M1376" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1377" spans="13:13" customFormat="false"><c r="M1377" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1378" spans="13:13" customFormat="false"><c r="M1378" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1379" spans="13:13" customFormat="false"><c r="M1379" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1380" spans="13:13" customFormat="false"><c r="M1380" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1381" spans="13:13" customFormat="false"><c r="M1381" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1382" spans="13:13" customFormat="false"><c r="M1382" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1383" spans="13:13" customFormat="false"><c r="M1383" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1384" spans="13:13" customFormat="false"><c r="M1384" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1385" spans="13:13" customFormat="false"><c r="M1385" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1386" spans="13:13" customFormat="false"><c r="M1386" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1387" spans="13:13" customFormat="false"><c r="M1387" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1388" spans="13:13" customFormat="false"><c r="M1388" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1389" spans="13:13" customFormat="false"><c r="M1389" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1390" spans="13:13" customFormat="false"><c r="M1390" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1391" spans="13:13" customFormat="false"><c r="M1391" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1392" spans="13:13" customFormat="false"><c r="M1392" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1393" spans="13:13" customFormat="false"><c r="M1393" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1394" spans="13:13" customFormat="false"><c r="M1394" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1395" spans="13:13" customFormat="false"><c r="M1395" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1396" spans="13:13" customFormat="false"><c r="M1396" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1397" spans="13:13" customFormat="false"><c r="M1397" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1398" spans="13:13" customFormat="false"><c r="M1398" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1399" spans="13:13" customFormat="false"><c r="M1399" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1400" spans="13:13" customFormat="false"><c r="M1400" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1401" spans="13:13" customFormat="false"><c r="M1401" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1402" spans="13:13" customFormat="false"><c r="M1402" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1403" spans="13:13" customFormat="false"><c r="M1403" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1404" spans="13:13" customFormat="false"><c r="M1404" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1405" spans="13:13" customFormat="false"><c r="M1405" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1406" spans="13:13" customFormat="false"><c r="M1406" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1407" spans="13:13" customFormat="false"><c r="M1407" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1408" spans="13:13" customFormat="false"><c r="M1408" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1409" spans="13:13" customFormat="false"><c r="M1409" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1410" spans="13:13" customFormat="false"><c r="M1410" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1411" spans="13:13" customFormat="false"><c r="M1411" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1412" spans="13:13" customFormat="false"><c r="M1412" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1413" spans="13:13" customFormat="false"><c r="M1413" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1414" spans="13:13" customFormat="false"><c r="M1414" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1415" spans="13:13" customFormat="false"><c r="M1415" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1416" spans="13:13" customFormat="false"><c r="M1416" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1417" spans="13:13" customFormat="false"><c r="M1417" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1418" spans="13:13" customFormat="false"><c r="M1418" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1419" spans="13:13" customFormat="false"><c r="M1419" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1420" spans="13:13" customFormat="false"><c r="M1420" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1421" spans="13:13" customFormat="false"><c r="M1421" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1422" spans="13:13" customFormat="false"><c r="M1422" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1423" spans="13:13" customFormat="false"><c r="M1423" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1424" spans="13:13" customFormat="false"><c r="M1424" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1425" spans="13:13" customFormat="false"><c r="M1425" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1426" spans="13:13" customFormat="false"><c r="M1426" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1427" spans="13:13" customFormat="false"><c r="M1427" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1428" spans="13:13" customFormat="false"><c r="M1428" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1429" spans="13:13" customFormat="false"><c r="M1429" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1430" spans="13:13" customFormat="false"><c r="M1430" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1431" spans="13:13" customFormat="false"><c r="M1431" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1432" spans="13:13" customFormat="false"><c r="M1432" s="1" t="str"><f t="shared" ref="M451:M514" si="7">IF(L451&gt;0,"Ja","Nee")</f><v>Nee</v></c></row><row r="1433" spans="13:13" customFormat="false"><c r="M1433" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1434" spans="13:13" customFormat="false"><c r="M1434" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1435" spans="13:13" customFormat="false"><c r="M1435" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1436" spans="13:13" customFormat="false"><c r="M1436" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1437" spans="13:13" customFormat="false"><c r="M1437" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1438" spans="13:13" customFormat="false"><c r="M1438" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1439" spans="13:13" customFormat="false"><c r="M1439" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1440" spans="13:13" customFormat="false"><c r="M1440" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1441" spans="13:13" customFormat="false"><c r="M1441" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1442" spans="13:13" customFormat="false"><c r="M1442" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1443" spans="13:13" customFormat="false"><c r="M1443" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1444" spans="13:13" customFormat="false"><c r="M1444" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1445" spans="13:13" customFormat="false"><c r="M1445" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1446" spans="13:13" customFormat="false"><c r="M1446" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1447" spans="13:13" customFormat="false"><c r="M1447" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1448" spans="13:13" customFormat="false"><c r="M1448" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1449" spans="13:13" customFormat="false"><c r="M1449" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1450" spans="13:13" customFormat="false"><c r="M1450" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1451" spans="13:13" customFormat="false"><c r="M1451" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1452" spans="13:13" customFormat="false"><c r="M1452" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1453" spans="13:13" customFormat="false"><c r="M1453" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1454" spans="13:13" customFormat="false"><c r="M1454" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1455" spans="13:13" customFormat="false"><c r="M1455" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1456" spans="13:13" customFormat="false"><c r="M1456" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1457" spans="13:13" customFormat="false"><c r="M1457" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1458" spans="13:13" customFormat="false"><c r="M1458" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1459" spans="13:13" customFormat="false"><c r="M1459" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1460" spans="13:13" customFormat="false"><c r="M1460" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1461" spans="13:13" customFormat="false"><c r="M1461" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1462" spans="13:13" customFormat="false"><c r="M1462" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1463" spans="13:13" customFormat="false"><c r="M1463" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1464" spans="13:13" customFormat="false"><c r="M1464" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1465" spans="13:13" customFormat="false"><c r="M1465" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1466" spans="13:13" customFormat="false"><c r="M1466" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1467" spans="13:13" customFormat="false"><c r="M1467" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1468" spans="13:13" customFormat="false"><c r="M1468" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1469" spans="13:13" customFormat="false"><c r="M1469" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1470" spans="13:13" customFormat="false"><c r="M1470" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1471" spans="13:13" customFormat="false"><c r="M1471" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1472" spans="13:13" customFormat="false"><c r="M1472" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1473" spans="13:13" customFormat="false"><c r="M1473" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1474" spans="13:13" customFormat="false"><c r="M1474" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1475" spans="13:13" customFormat="false"><c r="M1475" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1476" spans="13:13" customFormat="false"><c r="M1476" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1477" spans="13:13" customFormat="false"><c r="M1477" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1478" spans="13:13" customFormat="false"><c r="M1478" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1479" spans="13:13" customFormat="false"><c r="M1479" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1480" spans="13:13" customFormat="false"><c r="M1480" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1481" spans="13:13" customFormat="false"><c r="M1481" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1482" spans="13:13" customFormat="false"><c r="M1482" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1483" spans="13:13" customFormat="false"><c r="M1483" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1484" spans="13:13" customFormat="false"><c r="M1484" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1485" spans="13:13" customFormat="false"><c r="M1485" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1486" spans="13:13" customFormat="false"><c r="M1486" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1487" spans="13:13" customFormat="false"><c r="M1487" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1488" spans="13:13" customFormat="false"><c r="M1488" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1489" spans="13:13" customFormat="false"><c r="M1489" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1490" spans="13:13" customFormat="false"><c r="M1490" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1491" spans="13:13" customFormat="false"><c r="M1491" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1492" spans="13:13" customFormat="false"><c r="M1492" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1493" spans="13:13" customFormat="false"><c r="M1493" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1494" spans="13:13" customFormat="false"><c r="M1494" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1495" spans="13:13" customFormat="false"><c r="M1495" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1496" spans="13:13" customFormat="false"><c r="M1496" s="1" t="str"><f t="shared" ref="M515:M578" si="8">IF(L515&gt;0,"Ja","Nee")</f><v>Nee</v></c></row><row r="1497" spans="13:13" customFormat="false"><c r="M1497" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1498" spans="13:13" customFormat="false"><c r="M1498" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1499" spans="13:13" customFormat="false"><c r="M1499" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1500" spans="13:13" customFormat="false"><c r="M1500" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1501" spans="13:13" customFormat="false"><c r="M1501" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1502" spans="13:13" customFormat="false"><c r="M1502" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1503" spans="13:13" customFormat="false"><c r="M1503" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1504" spans="13:13" customFormat="false"><c r="M1504" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1505" spans="13:13" customFormat="false"><c r="M1505" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1506" spans="13:13" customFormat="false"><c r="M1506" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1507" spans="13:13" customFormat="false"><c r="M1507" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1508" spans="13:13" customFormat="false"><c r="M1508" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1509" spans="13:13" customFormat="false"><c r="M1509" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1510" spans="13:13" customFormat="false"><c r="M1510" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1511" spans="13:13" customFormat="false"><c r="M1511" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1512" spans="13:13" customFormat="false"><c r="M1512" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1513" spans="13:13" customFormat="false"><c r="M1513" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1514" spans="13:13" customFormat="false"><c r="M1514" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1515" spans="13:13" customFormat="false"><c r="M1515" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1516" spans="13:13" customFormat="false"><c r="M1516" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1517" spans="13:13" customFormat="false"><c r="M1517" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1518" spans="13:13" customFormat="false"><c r="M1518" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1519" spans="13:13" customFormat="false"><c r="M1519" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1520" spans="13:13" customFormat="false"><c r="M1520" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1521" spans="13:13" customFormat="false"><c r="M1521" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1522" spans="13:13" customFormat="false"><c r="M1522" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1523" spans="13:13" customFormat="false"><c r="M1523" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1524" spans="13:13" customFormat="false"><c r="M1524" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1525" spans="13:13" customFormat="false"><c r="M1525" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1526" spans="13:13" customFormat="false"><c r="M1526" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1527" spans="13:13" customFormat="false"><c r="M1527" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1528" spans="13:13" customFormat="false"><c r="M1528" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1529" spans="13:13" customFormat="false"><c r="M1529" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1530" spans="13:13" customFormat="false"><c r="M1530" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1531" spans="13:13" customFormat="false"><c r="M1531" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1532" spans="13:13" customFormat="false"><c r="M1532" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1533" spans="13:13" customFormat="false"><c r="M1533" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1534" spans="13:13" customFormat="false"><c r="M1534" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1535" spans="13:13" customFormat="false"><c r="M1535" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1536" spans="13:13" customFormat="false"><c r="M1536" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1537" spans="13:13" customFormat="false"><c r="M1537" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1538" spans="13:13" customFormat="false"><c r="M1538" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1539" spans="13:13" customFormat="false"><c r="M1539" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1540" spans="13:13" customFormat="false"><c r="M1540" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1541" spans="13:13" customFormat="false"><c r="M1541" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1542" spans="13:13" customFormat="false"><c r="M1542" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1543" spans="13:13" customFormat="false"><c r="M1543" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1544" spans="13:13" customFormat="false"><c r="M1544" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1545" spans="13:13" customFormat="false"><c r="M1545" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1546" spans="13:13" customFormat="false"><c r="M1546" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1547" spans="13:13" customFormat="false"><c r="M1547" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1548" spans="13:13" customFormat="false"><c r="M1548" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1549" spans="13:13" customFormat="false"><c r="M1549" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1550" spans="13:13" customFormat="false"><c r="M1550" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1551" spans="13:13" customFormat="false"><c r="M1551" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1552" spans="13:13" customFormat="false"><c r="M1552" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1553" spans="13:13" customFormat="false"><c r="M1553" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1554" spans="13:13" customFormat="false"><c r="M1554" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1555" spans="13:13" customFormat="false"><c r="M1555" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1556" spans="13:13" customFormat="false"><c r="M1556" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1557" spans="13:13" customFormat="false"><c r="M1557" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1558" spans="13:13" customFormat="false"><c r="M1558" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1559" spans="13:13" customFormat="false"><c r="M1559" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1560" spans="13:13" customFormat="false"><c r="M1560" s="1" t="str"><f t="shared" ref="M579:M642" si="9">IF(L579&gt;0,"Ja","Nee")</f><v>Nee</v></c></row><row r="1561" spans="13:13" customFormat="false"><c r="M1561" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1562" spans="13:13" customFormat="false"><c r="M1562" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1563" spans="13:13" customFormat="false"><c r="M1563" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1564" spans="13:13" customFormat="false"><c r="M1564" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1565" spans="13:13" customFormat="false"><c r="M1565" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1566" spans="13:13" customFormat="false"><c r="M1566" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1567" spans="13:13" customFormat="false"><c r="M1567" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1568" spans="13:13" customFormat="false"><c r="M1568" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1569" spans="13:13" customFormat="false"><c r="M1569" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1570" spans="13:13" customFormat="false"><c r="M1570" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1571" spans="13:13" customFormat="false"><c r="M1571" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1572" spans="13:13" customFormat="false"><c r="M1572" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1573" spans="13:13" customFormat="false"><c r="M1573" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1574" spans="13:13" customFormat="false"><c r="M1574" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1575" spans="13:13" customFormat="false"><c r="M1575" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1576" spans="13:13" customFormat="false"><c r="M1576" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1577" spans="13:13" customFormat="false"><c r="M1577" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1578" spans="13:13" customFormat="false"><c r="M1578" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1579" spans="13:13" customFormat="false"><c r="M1579" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1580" spans="13:13" customFormat="false"><c r="M1580" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1581" spans="13:13" customFormat="false"><c r="M1581" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1582" spans="13:13" customFormat="false"><c r="M1582" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1583" spans="13:13" customFormat="false"><c r="M1583" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1584" spans="13:13" customFormat="false"><c r="M1584" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1585" spans="13:13" customFormat="false"><c r="M1585" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1586" spans="13:13" customFormat="false"><c r="M1586" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1587" spans="13:13" customFormat="false"><c r="M1587" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1588" spans="13:13" customFormat="false"><c r="M1588" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1589" spans="13:13" customFormat="false"><c r="M1589" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1590" spans="13:13" customFormat="false"><c r="M1590" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1591" spans="13:13" customFormat="false"><c r="M1591" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1592" spans="13:13" customFormat="false"><c r="M1592" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1593" spans="13:13" customFormat="false"><c r="M1593" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1594" spans="13:13" customFormat="false"><c r="M1594" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1595" spans="13:13" customFormat="false"><c r="M1595" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1596" spans="13:13" customFormat="false"><c r="M1596" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1597" spans="13:13" customFormat="false"><c r="M1597" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1598" spans="13:13" customFormat="false"><c r="M1598" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1599" spans="13:13" customFormat="false"><c r="M1599" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1600" spans="13:13" customFormat="false"><c r="M1600" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1601" spans="13:13" customFormat="false"><c r="M1601" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1602" spans="13:13" customFormat="false"><c r="M1602" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1603" spans="13:13" customFormat="false"><c r="M1603" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1604" spans="13:13" customFormat="false"><c r="M1604" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1605" spans="13:13" customFormat="false"><c r="M1605" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1606" spans="13:13" customFormat="false"><c r="M1606" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1607" spans="13:13" customFormat="false"><c r="M1607" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1608" spans="13:13" customFormat="false"><c r="M1608" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1609" spans="13:13" customFormat="false"><c r="M1609" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1610" spans="13:13" customFormat="false"><c r="M1610" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1611" spans="13:13" customFormat="false"><c r="M1611" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1612" spans="13:13" customFormat="false"><c r="M1612" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1613" spans="13:13" customFormat="false"><c r="M1613" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1614" spans="13:13" customFormat="false"><c r="M1614" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1615" spans="13:13" customFormat="false"><c r="M1615" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1616" spans="13:13" customFormat="false"><c r="M1616" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1617" spans="13:13" customFormat="false"><c r="M1617" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1618" spans="13:13" customFormat="false"><c r="M1618" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1619" spans="13:13" customFormat="false"><c r="M1619" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1620" spans="13:13" customFormat="false"><c r="M1620" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1621" spans="13:13" customFormat="false"><c r="M1621" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1622" spans="13:13" customFormat="false"><c r="M1622" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1623" spans="13:13" customFormat="false"><c r="M1623" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1624" spans="13:13" customFormat="false"><c r="M1624" s="1" t="str"><f t="shared" ref="M643:M706" si="10">IF(L643&gt;0,"Ja","Nee")</f><v>Nee</v></c></row><row r="1625" spans="13:13" customFormat="false"><c r="M1625" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1626" spans="13:13" customFormat="false"><c r="M1626" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1627" spans="13:13" customFormat="false"><c r="M1627" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1628" spans="13:13" customFormat="false"><c r="M1628" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1629" spans="13:13" customFormat="false"><c r="M1629" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1630" spans="13:13" customFormat="false"><c r="M1630" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1631" spans="13:13" customFormat="false"><c r="M1631" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1632" spans="13:13" customFormat="false"><c r="M1632" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1633" spans="13:13" customFormat="false"><c r="M1633" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1634" spans="13:13" customFormat="false"><c r="M1634" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1635" spans="13:13" customFormat="false"><c r="M1635" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1636" spans="13:13" customFormat="false"><c r="M1636" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1637" spans="13:13" customFormat="false"><c r="M1637" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1638" spans="13:13" customFormat="false"><c r="M1638" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1639" spans="13:13" customFormat="false"><c r="M1639" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1640" spans="13:13" customFormat="false"><c r="M1640" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1641" spans="13:13" customFormat="false"><c r="M1641" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1642" spans="13:13" customFormat="false"><c r="M1642" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1643" spans="13:13" customFormat="false"><c r="M1643" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1644" spans="13:13" customFormat="false"><c r="M1644" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1645" spans="13:13" customFormat="false"><c r="M1645" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1646" spans="13:13" customFormat="false"><c r="M1646" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1647" spans="13:13" customFormat="false"><c r="M1647" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1648" spans="13:13" customFormat="false"><c r="M1648" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1649" spans="13:13" customFormat="false"><c r="M1649" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1650" spans="13:13" customFormat="false"><c r="M1650" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1651" spans="13:13" customFormat="false"><c r="M1651" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1652" spans="13:13" customFormat="false"><c r="M1652" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1653" spans="13:13" customFormat="false"><c r="M1653" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1654" spans="13:13" customFormat="false"><c r="M1654" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1655" spans="13:13" customFormat="false"><c r="M1655" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1656" spans="13:13" customFormat="false"><c r="M1656" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1657" spans="13:13" customFormat="false"><c r="M1657" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1658" spans="13:13" customFormat="false"><c r="M1658" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1659" spans="13:13" customFormat="false"><c r="M1659" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1660" spans="13:13" customFormat="false"><c r="M1660" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1661" spans="13:13" customFormat="false"><c r="M1661" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1662" spans="13:13" customFormat="false"><c r="M1662" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1663" spans="13:13" customFormat="false"><c r="M1663" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1664" spans="13:13" customFormat="false"><c r="M1664" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1665" spans="13:13" customFormat="false"><c r="M1665" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1666" spans="13:13" customFormat="false"><c r="M1666" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1667" spans="13:13" customFormat="false"><c r="M1667" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1668" spans="13:13" customFormat="false"><c r="M1668" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1669" spans="13:13" customFormat="false"><c r="M1669" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1670" spans="13:13" customFormat="false"><c r="M1670" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1671" spans="13:13" customFormat="false"><c r="M1671" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1672" spans="13:13" customFormat="false"><c r="M1672" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1673" spans="13:13" customFormat="false"><c r="M1673" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1674" spans="13:13" customFormat="false"><c r="M1674" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1675" spans="13:13" customFormat="false"><c r="M1675" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1676" spans="13:13" customFormat="false"><c r="M1676" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1677" spans="13:13" customFormat="false"><c r="M1677" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1678" spans="13:13" customFormat="false"><c r="M1678" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1679" spans="13:13" customFormat="false"><c r="M1679" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1680" spans="13:13" customFormat="false"><c r="M1680" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1681" spans="13:13" customFormat="false"><c r="M1681" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1682" spans="13:13" customFormat="false"><c r="M1682" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1683" spans="13:13" customFormat="false"><c r="M1683" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1684" spans="13:13" customFormat="false"><c r="M1684" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1685" spans="13:13" customFormat="false"><c r="M1685" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1686" spans="13:13" customFormat="false"><c r="M1686" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1687" spans="13:13" customFormat="false"><c r="M1687" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1688" spans="13:13" customFormat="false"><c r="M1688" s="1" t="str"><f t="shared" ref="M707:M770" si="11">IF(L707&gt;0,"Ja","Nee")</f><v>Nee</v></c></row><row r="1689" spans="13:13" customFormat="false"><c r="M1689" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1690" spans="13:13" customFormat="false"><c r="M1690" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1691" spans="13:13" customFormat="false"><c r="M1691" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1692" spans="13:13" customFormat="false"><c r="M1692" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1693" spans="13:13" customFormat="false"><c r="M1693" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1694" spans="13:13" customFormat="false"><c r="M1694" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1695" spans="13:13" customFormat="false"><c r="M1695" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1696" spans="13:13" customFormat="false"><c r="M1696" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1697" spans="13:13" customFormat="false"><c r="M1697" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1698" spans="13:13" customFormat="false"><c r="M1698" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1699" spans="13:13" customFormat="false"><c r="M1699" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1700" spans="13:13" customFormat="false"><c r="M1700" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1701" spans="13:13" customFormat="false"><c r="M1701" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1702" spans="13:13" customFormat="false"><c r="M1702" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1703" spans="13:13" customFormat="false"><c r="M1703" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1704" spans="13:13" customFormat="false"><c r="M1704" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1705" spans="13:13" customFormat="false"><c r="M1705" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1706" spans="13:13" customFormat="false"><c r="M1706" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1707" spans="13:13" customFormat="false"><c r="M1707" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1708" spans="13:13" customFormat="false"><c r="M1708" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1709" spans="13:13" customFormat="false"><c r="M1709" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1710" spans="13:13" customFormat="false"><c r="M1710" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1711" spans="13:13" customFormat="false"><c r="M1711" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1712" spans="13:13" customFormat="false"><c r="M1712" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1713" spans="13:13" customFormat="false"><c r="M1713" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1714" spans="13:13" customFormat="false"><c r="M1714" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1715" spans="13:13" customFormat="false"><c r="M1715" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1716" spans="13:13" customFormat="false"><c r="M1716" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1717" spans="13:13" customFormat="false"><c r="M1717" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1718" spans="13:13" customFormat="false"><c r="M1718" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1719" spans="13:13" customFormat="false"><c r="M1719" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1720" spans="13:13" customFormat="false"><c r="M1720" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1721" spans="13:13" customFormat="false"><c r="M1721" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1722" spans="13:13" customFormat="false"><c r="M1722" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1723" spans="13:13" customFormat="false"><c r="M1723" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1724" spans="13:13" customFormat="false"><c r="M1724" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1725" spans="13:13" customFormat="false"><c r="M1725" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1726" spans="13:13" customFormat="false"><c r="M1726" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1727" spans="13:13" customFormat="false"><c r="M1727" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1728" spans="13:13" customFormat="false"><c r="M1728" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1729" spans="13:13" customFormat="false"><c r="M1729" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1730" spans="13:13" customFormat="false"><c r="M1730" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1731" spans="13:13" customFormat="false"><c r="M1731" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1732" spans="13:13" customFormat="false"><c r="M1732" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1733" spans="13:13" customFormat="false"><c r="M1733" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1734" spans="13:13" customFormat="false"><c r="M1734" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1735" spans="13:13" customFormat="false"><c r="M1735" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1736" spans="13:13" customFormat="false"><c r="M1736" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1737" spans="13:13" customFormat="false"><c r="M1737" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1738" spans="13:13" customFormat="false"><c r="M1738" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1739" spans="13:13" customFormat="false"><c r="M1739" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1740" spans="13:13" customFormat="false"><c r="M1740" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1741" spans="13:13" customFormat="false"><c r="M1741" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1742" spans="13:13" customFormat="false"><c r="M1742" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1743" spans="13:13" customFormat="false"><c r="M1743" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1744" spans="13:13" customFormat="false"><c r="M1744" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1745" spans="13:13" customFormat="false"><c r="M1745" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1746" spans="13:13" customFormat="false"><c r="M1746" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1747" spans="13:13" customFormat="false"><c r="M1747" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1748" spans="13:13" customFormat="false"><c r="M1748" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1749" spans="13:13" customFormat="false"><c r="M1749" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1750" spans="13:13" customFormat="false"><c r="M1750" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1751" spans="13:13" customFormat="false"><c r="M1751" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1752" spans="13:13" customFormat="false"><c r="M1752" s="1" t="str"><f t="shared" ref="M771:M834" si="12">IF(L771&gt;0,"Ja","Nee")</f><v>Nee</v></c></row><row r="1753" spans="13:13" customFormat="false"><c r="M1753" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1754" spans="13:13" customFormat="false"><c r="M1754" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1755" spans="13:13" customFormat="false"><c r="M1755" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1756" spans="13:13" customFormat="false"><c r="M1756" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1757" spans="13:13" customFormat="false"><c r="M1757" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1758" spans="13:13" customFormat="false"><c r="M1758" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1759" spans="13:13" customFormat="false"><c r="M1759" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1760" spans="13:13" customFormat="false"><c r="M1760" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1761" spans="13:13" customFormat="false"><c r="M1761" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1762" spans="13:13" customFormat="false"><c r="M1762" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1763" spans="13:13" customFormat="false"><c r="M1763" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1764" spans="13:13" customFormat="false"><c r="M1764" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1765" spans="13:13" customFormat="false"><c r="M1765" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1766" spans="13:13" customFormat="false"><c r="M1766" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1767" spans="13:13" customFormat="false"><c r="M1767" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1768" spans="13:13" customFormat="false"><c r="M1768" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1769" spans="13:13" customFormat="false"><c r="M1769" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1770" spans="13:13" customFormat="false"><c r="M1770" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1771" spans="13:13" customFormat="false"><c r="M1771" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1772" spans="13:13" customFormat="false"><c r="M1772" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1773" spans="13:13" customFormat="false"><c r="M1773" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1774" spans="13:13" customFormat="false"><c r="M1774" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1775" spans="13:13" customFormat="false"><c r="M1775" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1776" spans="13:13" customFormat="false"><c r="M1776" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1777" spans="13:13" customFormat="false"><c r="M1777" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1778" spans="13:13" customFormat="false"><c r="M1778" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1779" spans="13:13" customFormat="false"><c r="M1779" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1780" spans="13:13" customFormat="false"><c r="M1780" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1781" spans="13:13" customFormat="false"><c r="M1781" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1782" spans="13:13" customFormat="false"><c r="M1782" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1783" spans="13:13" customFormat="false"><c r="M1783" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1784" spans="13:13" customFormat="false"><c r="M1784" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1785" spans="13:13" customFormat="false"><c r="M1785" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1786" spans="13:13" customFormat="false"><c r="M1786" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1787" spans="13:13" customFormat="false"><c r="M1787" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1788" spans="13:13" customFormat="false"><c r="M1788" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1789" spans="13:13" customFormat="false"><c r="M1789" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1790" spans="13:13" customFormat="false"><c r="M1790" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1791" spans="13:13" customFormat="false"><c r="M1791" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1792" spans="13:13" customFormat="false"><c r="M1792" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1793" spans="13:13" customFormat="false"><c r="M1793" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1794" spans="13:13" customFormat="false"><c r="M1794" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1795" spans="13:13" customFormat="false"><c r="M1795" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1796" spans="13:13" customFormat="false"><c r="M1796" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1797" spans="13:13" customFormat="false"><c r="M1797" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1798" spans="13:13" customFormat="false"><c r="M1798" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1799" spans="13:13" customFormat="false"><c r="M1799" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1800" spans="13:13" customFormat="false"><c r="M1800" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1801" spans="13:13" customFormat="false"><c r="M1801" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1802" spans="13:13" customFormat="false"><c r="M1802" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1803" spans="13:13" customFormat="false"><c r="M1803" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1804" spans="13:13" customFormat="false"><c r="M1804" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1805" spans="13:13" customFormat="false"><c r="M1805" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1806" spans="13:13" customFormat="false"><c r="M1806" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1807" spans="13:13" customFormat="false"><c r="M1807" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1808" spans="13:13" customFormat="false"><c r="M1808" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1809" spans="13:13" customFormat="false"><c r="M1809" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1810" spans="13:13" customFormat="false"><c r="M1810" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1811" spans="13:13" customFormat="false"><c r="M1811" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1812" spans="13:13" customFormat="false"><c r="M1812" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1813" spans="13:13" customFormat="false"><c r="M1813" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1814" spans="13:13" customFormat="false"><c r="M1814" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1815" spans="13:13" customFormat="false"><c r="M1815" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1816" spans="13:13" customFormat="false"><c r="M1816" s="1" t="str"><f t="shared" ref="M835:M898" si="13">IF(L835&gt;0,"Ja","Nee")</f><v>Nee</v></c></row><row r="1817" spans="13:13" customFormat="false"><c r="M1817" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1818" spans="13:13" customFormat="false"><c r="M1818" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1819" spans="13:13" customFormat="false"><c r="M1819" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1820" spans="13:13" customFormat="false"><c r="M1820" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1821" spans="13:13" customFormat="false"><c r="M1821" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1822" spans="13:13" customFormat="false"><c r="M1822" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1823" spans="13:13" customFormat="false"><c r="M1823" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1824" spans="13:13" customFormat="false"><c r="M1824" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1825" spans="13:13" customFormat="false"><c r="M1825" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1826" spans="13:13" customFormat="false"><c r="M1826" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1827" spans="13:13" customFormat="false"><c r="M1827" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1828" spans="13:13" customFormat="false"><c r="M1828" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1829" spans="13:13" customFormat="false"><c r="M1829" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1830" spans="13:13" customFormat="false"><c r="M1830" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1831" spans="13:13" customFormat="false"><c r="M1831" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1832" spans="13:13" customFormat="false"><c r="M1832" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1833" spans="13:13" customFormat="false"><c r="M1833" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1834" spans="13:13" customFormat="false"><c r="M1834" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1835" spans="13:13" customFormat="false"><c r="M1835" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1836" spans="13:13" customFormat="false"><c r="M1836" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1837" spans="13:13" customFormat="false"><c r="M1837" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1838" spans="13:13" customFormat="false"><c r="M1838" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1839" spans="13:13" customFormat="false"><c r="M1839" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1840" spans="13:13" customFormat="false"><c r="M1840" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1841" spans="13:13" customFormat="false"><c r="M1841" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1842" spans="13:13" customFormat="false"><c r="M1842" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1843" spans="13:13" customFormat="false"><c r="M1843" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1844" spans="13:13" customFormat="false"><c r="M1844" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1845" spans="13:13" customFormat="false"><c r="M1845" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1846" spans="13:13" customFormat="false"><c r="M1846" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1847" spans="13:13" customFormat="false"><c r="M1847" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1848" spans="13:13" customFormat="false"><c r="M1848" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1849" spans="13:13" customFormat="false"><c r="M1849" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1850" spans="13:13" customFormat="false"><c r="M1850" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1851" spans="13:13" customFormat="false"><c r="M1851" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1852" spans="13:13" customFormat="false"><c r="M1852" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1853" spans="13:13" customFormat="false"><c r="M1853" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1854" spans="13:13" customFormat="false"><c r="M1854" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1855" spans="13:13" customFormat="false"><c r="M1855" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1856" spans="13:13" customFormat="false"><c r="M1856" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1857" spans="13:13" customFormat="false"><c r="M1857" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1858" spans="13:13" customFormat="false"><c r="M1858" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1859" spans="13:13" customFormat="false"><c r="M1859" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1860" spans="13:13" customFormat="false"><c r="M1860" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1861" spans="13:13" customFormat="false"><c r="M1861" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1862" spans="13:13" customFormat="false"><c r="M1862" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1863" spans="13:13" customFormat="false"><c r="M1863" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1864" spans="13:13" customFormat="false"><c r="M1864" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1865" spans="13:13" customFormat="false"><c r="M1865" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1866" spans="13:13" customFormat="false"><c r="M1866" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1867" spans="13:13" customFormat="false"><c r="M1867" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1868" spans="13:13" customFormat="false"><c r="M1868" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1869" spans="13:13" customFormat="false"><c r="M1869" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1870" spans="13:13" customFormat="false"><c r="M1870" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1871" spans="13:13" customFormat="false"><c r="M1871" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1872" spans="13:13" customFormat="false"><c r="M1872" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1873" spans="13:13" customFormat="false"><c r="M1873" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1874" spans="13:13" customFormat="false"><c r="M1874" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1875" spans="13:13" customFormat="false"><c r="M1875" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1876" spans="13:13" customFormat="false"><c r="M1876" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1877" spans="13:13" customFormat="false"><c r="M1877" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1878" spans="13:13" customFormat="false"><c r="M1878" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1879" spans="13:13" customFormat="false"><c r="M1879" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1880" spans="13:13" customFormat="false"><c r="M1880" s="1" t="str"><f t="shared" ref="M899:M962" si="14">IF(L899&gt;0,"Ja","Nee")</f><v>Nee</v></c></row><row r="1881" spans="13:13" customFormat="false"><c r="M1881" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1882" spans="13:13" customFormat="false"><c r="M1882" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1883" spans="13:13" customFormat="false"><c r="M1883" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1884" spans="13:13" customFormat="false"><c r="M1884" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1885" spans="13:13" customFormat="false"><c r="M1885" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1886" spans="13:13" customFormat="false"><c r="M1886" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1887" spans="13:13" customFormat="false"><c r="M1887" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1888" spans="13:13" customFormat="false"><c r="M1888" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1889" spans="13:13" customFormat="false"><c r="M1889" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1890" spans="13:13" customFormat="false"><c r="M1890" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1891" spans="13:13" customFormat="false"><c r="M1891" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1892" spans="13:13" customFormat="false"><c r="M1892" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1893" spans="13:13" customFormat="false"><c r="M1893" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1894" spans="13:13" customFormat="false"><c r="M1894" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1895" spans="13:13" customFormat="false"><c r="M1895" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1896" spans="13:13" customFormat="false"><c r="M1896" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1897" spans="13:13" customFormat="false"><c r="M1897" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1898" spans="13:13" customFormat="false"><c r="M1898" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1899" spans="13:13" customFormat="false"><c r="M1899" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1900" spans="13:13" customFormat="false"><c r="M1900" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1901" spans="13:13" customFormat="false"><c r="M1901" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1902" spans="13:13" customFormat="false"><c r="M1902" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1903" spans="13:13" customFormat="false"><c r="M1903" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1904" spans="13:13" customFormat="false"><c r="M1904" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1905" spans="13:13" customFormat="false"><c r="M1905" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1906" spans="13:13" customFormat="false"><c r="M1906" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1907" spans="13:13" customFormat="false"><c r="M1907" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1908" spans="13:13" customFormat="false"><c r="M1908" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1909" spans="13:13" customFormat="false"><c r="M1909" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1910" spans="13:13" customFormat="false"><c r="M1910" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1911" spans="13:13" customFormat="false"><c r="M1911" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1912" spans="13:13" customFormat="false"><c r="M1912" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1913" spans="13:13" customFormat="false"><c r="M1913" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1914" spans="13:13" customFormat="false"><c r="M1914" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1915" spans="13:13" customFormat="false"><c r="M1915" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1916" spans="13:13" customFormat="false"><c r="M1916" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1917" spans="13:13" customFormat="false"><c r="M1917" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1918" spans="13:13" customFormat="false"><c r="M1918" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1919" spans="13:13" customFormat="false"><c r="M1919" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1920" spans="13:13" customFormat="false"><c r="M1920" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1921" spans="13:13" customFormat="false"><c r="M1921" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1922" spans="13:13" customFormat="false"><c r="M1922" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1923" spans="13:13" customFormat="false"><c r="M1923" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1924" spans="13:13" customFormat="false"><c r="M1924" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1925" spans="13:13" customFormat="false"><c r="M1925" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1926" spans="13:13" customFormat="false"><c r="M1926" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1927" spans="13:13" customFormat="false"><c r="M1927" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1928" spans="13:13" customFormat="false"><c r="M1928" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1929" spans="13:13" customFormat="false"><c r="M1929" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1930" spans="13:13" customFormat="false"><c r="M1930" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1931" spans="13:13" customFormat="false"><c r="M1931" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1932" spans="13:13" customFormat="false"><c r="M1932" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1933" spans="13:13" customFormat="false"><c r="M1933" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1934" spans="13:13" customFormat="false"><c r="M1934" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1935" spans="13:13" customFormat="false"><c r="M1935" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1936" spans="13:13" customFormat="false"><c r="M1936" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1937" spans="13:13" customFormat="false"><c r="M1937" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1938" spans="13:13" customFormat="false"><c r="M1938" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1939" spans="13:13" customFormat="false"><c r="M1939" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1940" spans="13:13" customFormat="false"><c r="M1940" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1941" spans="13:13" customFormat="false"><c r="M1941" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1942" spans="13:13" customFormat="false"><c r="M1942" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1943" spans="13:13" customFormat="false"><c r="M1943" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1944" spans="13:13" customFormat="false"><c r="M1944" s="1" t="str"><f t="shared" ref="M963:M1026" si="15">IF(L963&gt;0,"Ja","Nee")</f><v>Nee</v></c></row><row r="1945" spans="13:13" customFormat="false"><c r="M1945" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1946" spans="13:13" customFormat="false"><c r="M1946" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1947" spans="13:13" customFormat="false"><c r="M1947" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1948" spans="13:13" customFormat="false"><c r="M1948" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1949" spans="13:13" customFormat="false"><c r="M1949" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1950" spans="13:13" customFormat="false"><c r="M1950" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1951" spans="13:13" customFormat="false"><c r="M1951" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1952" spans="13:13" customFormat="false"><c r="M1952" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1953" spans="13:13" customFormat="false"><c r="M1953" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1954" spans="13:13" customFormat="false"><c r="M1954" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1955" spans="13:13" customFormat="false"><c r="M1955" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1956" spans="13:13" customFormat="false"><c r="M1956" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1957" spans="13:13" customFormat="false"><c r="M1957" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1958" spans="13:13" customFormat="false"><c r="M1958" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1959" spans="13:13" customFormat="false"><c r="M1959" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1960" spans="13:13" customFormat="false"><c r="M1960" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1961" spans="13:13" customFormat="false"><c r="M1961" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1962" spans="13:13" customFormat="false"><c r="M1962" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1963" spans="13:13" customFormat="false"><c r="M1963" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1964" spans="13:13" customFormat="false"><c r="M1964" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1965" spans="13:13" customFormat="false"><c r="M1965" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1966" spans="13:13" customFormat="false"><c r="M1966" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1967" spans="13:13" customFormat="false"><c r="M1967" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1968" spans="13:13" customFormat="false"><c r="M1968" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1969" spans="13:13" customFormat="false"><c r="M1969" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1970" spans="13:13" customFormat="false"><c r="M1970" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1971" spans="13:13" customFormat="false"><c r="M1971" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1972" spans="13:13" customFormat="false"><c r="M1972" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1973" spans="13:13" customFormat="false"><c r="M1973" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1974" spans="13:13" customFormat="false"><c r="M1974" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1975" spans="13:13" customFormat="false"><c r="M1975" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1976" spans="13:13" customFormat="false"><c r="M1976" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1977" spans="13:13" customFormat="false"><c r="M1977" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1978" spans="13:13" customFormat="false"><c r="M1978" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1979" spans="13:13" customFormat="false"><c r="M1979" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1980" spans="13:13" customFormat="false"><c r="M1980" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1981" spans="13:13" customFormat="false"><c r="M1981" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1982" spans="13:13" customFormat="false"><c r="M1982" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1983" spans="13:13" customFormat="false"><c r="M1983" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1984" spans="13:13" customFormat="false"><c r="M1984" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1985" spans="13:13" customFormat="false"><c r="M1985" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1986" spans="13:13" customFormat="false"><c r="M1986" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1987" spans="13:13" customFormat="false"><c r="M1987" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1988" spans="13:13" customFormat="false"><c r="M1988" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1989" spans="13:13" customFormat="false"><c r="M1989" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1990" spans="13:13" customFormat="false"><c r="M1990" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1991" spans="13:13" customFormat="false"><c r="M1991" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1992" spans="13:13" customFormat="false"><c r="M1992" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1993" spans="13:13" customFormat="false"><c r="M1993" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1994" spans="13:13" customFormat="false"><c r="M1994" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1995" spans="13:13" customFormat="false"><c r="M1995" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1996" spans="13:13" customFormat="false"><c r="M1996" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1997" spans="13:13" customFormat="false"><c r="M1997" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1998" spans="13:13" customFormat="false"><c r="M1998" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1999" spans="13:13" customFormat="false"><c r="M1999" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="2000" spans="13:13" customFormat="false"><c r="M2000" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="2001" spans="13:13" customFormat="false"><c r="M2001" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="2002" spans="13:13" customFormat="false"><c r="M2002" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="2003" spans="13:13" customFormat="false"><c r="M2003" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="2004" spans="13:13" customFormat="false"><c r="M2004" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="2005" spans="13:13" customFormat="false"><c r="M2005" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="2006" spans="13:13" customFormat="false"><c r="M2006" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="2007" spans="13:13" customFormat="false"><c r="M2007" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="2008" spans="13:13" customFormat="false"><c r="M2008" s="1" t="str"><f t="shared" ref="M1027:M1090" si="16">IF(L1027&gt;0,"Ja","Nee")</f><v>Nee</v></c></row><row r="2009" spans="13:13" customFormat="false"><c r="M2009" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2010" spans="13:13" customFormat="false"><c r="M2010" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2011" spans="13:13" customFormat="false"><c r="M2011" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2012" spans="13:13" customFormat="false"><c r="M2012" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2013" spans="13:13" customFormat="false"><c r="M2013" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2014" spans="13:13" customFormat="false"><c r="M2014" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2015" spans="13:13" customFormat="false"><c r="M2015" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2016" spans="13:13" customFormat="false"><c r="M2016" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2017" spans="13:13" customFormat="false"><c r="M2017" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2018" spans="13:13" customFormat="false"><c r="M2018" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2019" spans="13:13" customFormat="false"><c r="M2019" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2020" spans="13:13" customFormat="false"><c r="M2020" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2021" spans="13:13" customFormat="false"><c r="M2021" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2022" spans="13:13" customFormat="false"><c r="M2022" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2023" spans="13:13" customFormat="false"><c r="M2023" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2024" spans="13:13" customFormat="false"><c r="M2024" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2025" spans="13:13" customFormat="false"><c r="M2025" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2026" spans="13:13" customFormat="false"><c r="M2026" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2027" spans="13:13" customFormat="false"><c r="M2027" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2028" spans="13:13" customFormat="false"><c r="M2028" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2029" spans="13:13" customFormat="false"><c r="M2029" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2030" spans="13:13" customFormat="false"><c r="M2030" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2031" spans="13:13" customFormat="false"><c r="M2031" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2032" spans="13:13" customFormat="false"><c r="M2032" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2033" spans="13:13" customFormat="false"><c r="M2033" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2034" spans="13:13" customFormat="false"><c r="M2034" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2035" spans="13:13" customFormat="false"><c r="M2035" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2036" spans="13:13" customFormat="false"><c r="M2036" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2037" spans="13:13" customFormat="false"><c r="M2037" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2038" spans="13:13" customFormat="false"><c r="M2038" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2039" spans="13:13" customFormat="false"><c r="M2039" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2040" spans="13:13" customFormat="false"><c r="M2040" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2041" spans="13:13" customFormat="false"><c r="M2041" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2042" spans="13:13" customFormat="false"><c r="M2042" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2043" spans="13:13" customFormat="false"><c r="M2043" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2044" spans="13:13" customFormat="false"><c r="M2044" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2045" spans="13:13" customFormat="false"><c r="M2045" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2046" spans="13:13" customFormat="false"><c r="M2046" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2047" spans="13:13" customFormat="false"><c r="M2047" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2048" spans="13:13" customFormat="false"><c r="M2048" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2049" spans="13:13" customFormat="false"><c r="M2049" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2050" spans="13:13" customFormat="false"><c r="M2050" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2051" spans="13:13" customFormat="false"><c r="M2051" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2052" spans="13:13" customFormat="false"><c r="M2052" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2053" spans="13:13" customFormat="false"><c r="M2053" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2054" spans="13:13" customFormat="false"><c r="M2054" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2055" spans="13:13" customFormat="false"><c r="M2055" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2056" spans="13:13" customFormat="false"><c r="M2056" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2057" spans="13:13" customFormat="false"><c r="M2057" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2058" spans="13:13" customFormat="false"><c r="M2058" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2059" spans="13:13" customFormat="false"><c r="M2059" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2060" spans="13:13" customFormat="false"><c r="M2060" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2061" spans="13:13" customFormat="false"><c r="M2061" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2062" spans="13:13" customFormat="false"><c r="M2062" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2063" spans="13:13" customFormat="false"><c r="M2063" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2064" spans="13:13" customFormat="false"><c r="M2064" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2065" spans="13:13" customFormat="false"><c r="M2065" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2066" spans="13:13" customFormat="false"><c r="M2066" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2067" spans="13:13" customFormat="false"><c r="M2067" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2068" spans="13:13" customFormat="false"><c r="M2068" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2069" spans="13:13" customFormat="false"><c r="M2069" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2070" spans="13:13" customFormat="false"><c r="M2070" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2071" spans="13:13" customFormat="false"><c r="M2071" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2072" spans="13:13" customFormat="false"><c r="M2072" s="1" t="str"><f t="shared" ref="M1091:M1097" si="17">IF(L1091&gt;0,"Ja","Nee")</f><v>Nee</v></c></row><row r="2073" spans="13:13" customFormat="false"><c r="M2073" s="1" t="str"><f t="shared" si="17"/><v>Nee</v></c></row><row r="2074" spans="13:13" customFormat="false"><c r="M2074" s="1" t="str"><f t="shared" si="17"/><v>Nee</v></c></row><row r="2075" spans="13:13" customFormat="false"><c r="M2075" s="1" t="str"><f t="shared" si="17"/><v>Nee</v></c></row><row r="2076" spans="13:13" customFormat="false"><c r="M2076" s="1" t="str"><f t="shared" si="17"/><v>Nee</v></c></row><row r="2077" spans="13:13" customFormat="false"><c r="M2077" s="1" t="str"><f t="shared" si="17"/><v>Nee</v></c></row><row r="2078" spans="13:13" customFormat="false"><c r="M2078" s="1" t="str"><f t="shared" si="17"/><v>Nee</v></c></row></sheetData><printOptions horizontalCentered="1" gridLines="1"/><pageMargins left="0.315277777777778" right="0.315277777777778" top="0.551388888888889" bottom="0.551388888888889" header="0.511805555555555" footer="0.315277777777778"/><pageSetup paperSize="0" scale="0" firstPageNumber="0" fitToHeight="0" orientation="portrait" usePrinterDefaults="false" horizontalDpi="0" verticalDpi="0" copies="0"/><headerFooter><oddFooter>&amp;R&amp;10LTA (geprint op &amp;D)</oddFooter></headerFooter></worksheet>
+</v></c><c r="E984" s="1" t="str"><v/></c><c r="F984" s="4" t="str"><v/></c><c r="G984" s="1" t="str"><v>Wonen</v></c><c r="H984" s="1" t="str"><v xml:space="preserve"> Müller</v></c><c r="I984" s="1" t="str"><v>Gebiedsontwikkeling</v></c><c r="J984" s="1" t="str"><v>Activiteit dit jaar</v></c><c r="K984" s="4"><v>45930.0</v></c><c r="L984" s="1"><v>1</v></c><c r="M984" s="1"/></row><row r="985" spans="13:13" customFormat="false"><c r="M985" s="1" t="str"><f t="shared" ref="M3:M66" si="0">IF(L3&gt;0,"Ja","Nee")</f><v>Nee</v></c></row><row r="986" spans="13:13" customFormat="false"><c r="M986" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="987" spans="13:13" customFormat="false"><c r="M987" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="988" spans="13:13" customFormat="false"><c r="M988" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="989" spans="13:13" customFormat="false"><c r="M989" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="990" spans="13:13" customFormat="false"><c r="M990" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="991" spans="13:13" customFormat="false"><c r="M991" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="992" spans="13:13" customFormat="false"><c r="M992" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="993" spans="13:13" customFormat="false"><c r="M993" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="994" spans="13:13" customFormat="false"><c r="M994" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="995" spans="13:13" customFormat="false"><c r="M995" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="996" spans="13:13" customFormat="false"><c r="M996" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="997" spans="13:13" customFormat="false"><c r="M997" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="998" spans="13:13" customFormat="false"><c r="M998" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="999" spans="13:13" customFormat="false"><c r="M999" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1000" spans="13:13" customFormat="false"><c r="M1000" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1001" spans="13:13" customFormat="false"><c r="M1001" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1002" spans="13:13" customFormat="false"><c r="M1002" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1003" spans="13:13" customFormat="false"><c r="M1003" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1004" spans="13:13" customFormat="false"><c r="M1004" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1005" spans="13:13" customFormat="false"><c r="M1005" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1006" spans="13:13" customFormat="false"><c r="M1006" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1007" spans="13:13" customFormat="false"><c r="M1007" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1008" spans="13:13" customFormat="false"><c r="M1008" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1009" spans="13:13" customFormat="false"><c r="M1009" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1010" spans="13:13" customFormat="false"><c r="M1010" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1011" spans="13:13" customFormat="false"><c r="M1011" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1012" spans="13:13" customFormat="false"><c r="M1012" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1013" spans="13:13" customFormat="false"><c r="M1013" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1014" spans="13:13" customFormat="false"><c r="M1014" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1015" spans="13:13" customFormat="false"><c r="M1015" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1016" spans="13:13" customFormat="false"><c r="M1016" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1017" spans="13:13" customFormat="false"><c r="M1017" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1018" spans="13:13" customFormat="false"><c r="M1018" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1019" spans="13:13" customFormat="false"><c r="M1019" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1020" spans="13:13" customFormat="false"><c r="M1020" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1021" spans="13:13" customFormat="false"><c r="M1021" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1022" spans="13:13" customFormat="false"><c r="M1022" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1023" spans="13:13" customFormat="false"><c r="M1023" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1024" spans="13:13" customFormat="false"><c r="M1024" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1025" spans="13:13" customFormat="false"><c r="M1025" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1026" spans="13:13" customFormat="false"><c r="M1026" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1027" spans="13:13" customFormat="false"><c r="M1027" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1028" spans="13:13" customFormat="false"><c r="M1028" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1029" spans="13:13" customFormat="false"><c r="M1029" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1030" spans="13:13" customFormat="false"><c r="M1030" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1031" spans="13:13" customFormat="false"><c r="M1031" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1032" spans="13:13" customFormat="false"><c r="M1032" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1033" spans="13:13" customFormat="false"><c r="M1033" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1034" spans="13:13" customFormat="false"><c r="M1034" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1035" spans="13:13" customFormat="false"><c r="M1035" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1036" spans="13:13" customFormat="false"><c r="M1036" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1037" spans="13:13" customFormat="false"><c r="M1037" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1038" spans="13:13" customFormat="false"><c r="M1038" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1039" spans="13:13" customFormat="false"><c r="M1039" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1040" spans="13:13" customFormat="false"><c r="M1040" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1041" spans="13:13" customFormat="false"><c r="M1041" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1042" spans="13:13" customFormat="false"><c r="M1042" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1043" spans="13:13" customFormat="false"><c r="M1043" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1044" spans="13:13" customFormat="false"><c r="M1044" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1045" spans="13:13" customFormat="false"><c r="M1045" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1046" spans="13:13" customFormat="false"><c r="M1046" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1047" spans="13:13" customFormat="false"><c r="M1047" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1048" spans="13:13" customFormat="false"><c r="M1048" s="1" t="str"><f t="shared" si="0"/><v>Nee</v></c></row><row r="1049" spans="13:13" customFormat="false"><c r="M1049" s="1" t="str"><f t="shared" ref="M67:M130" si="1">IF(L67&gt;0,"Ja","Nee")</f><v>Nee</v></c></row><row r="1050" spans="13:13" customFormat="false"><c r="M1050" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1051" spans="13:13" customFormat="false"><c r="M1051" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1052" spans="13:13" customFormat="false"><c r="M1052" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1053" spans="13:13" customFormat="false"><c r="M1053" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1054" spans="13:13" customFormat="false"><c r="M1054" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1055" spans="13:13" customFormat="false"><c r="M1055" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1056" spans="13:13" customFormat="false"><c r="M1056" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1057" spans="13:13" customFormat="false"><c r="M1057" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1058" spans="13:13" customFormat="false"><c r="M1058" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1059" spans="13:13" customFormat="false"><c r="M1059" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1060" spans="13:13" customFormat="false"><c r="M1060" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1061" spans="13:13" customFormat="false"><c r="M1061" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1062" spans="13:13" customFormat="false"><c r="M1062" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1063" spans="13:13" customFormat="false"><c r="M1063" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1064" spans="13:13" customFormat="false"><c r="M1064" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1065" spans="13:13" customFormat="false"><c r="M1065" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1066" spans="13:13" customFormat="false"><c r="M1066" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1067" spans="13:13" customFormat="false"><c r="M1067" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1068" spans="13:13" customFormat="false"><c r="M1068" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1069" spans="13:13" customFormat="false"><c r="M1069" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1070" spans="13:13" customFormat="false"><c r="M1070" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1071" spans="13:13" customFormat="false"><c r="M1071" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1072" spans="13:13" customFormat="false"><c r="M1072" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1073" spans="13:13" customFormat="false"><c r="M1073" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1074" spans="13:13" customFormat="false"><c r="M1074" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1075" spans="13:13" customFormat="false"><c r="M1075" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1076" spans="13:13" customFormat="false"><c r="M1076" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1077" spans="13:13" customFormat="false"><c r="M1077" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1078" spans="13:13" customFormat="false"><c r="M1078" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1079" spans="13:13" customFormat="false"><c r="M1079" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1080" spans="13:13" customFormat="false"><c r="M1080" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1081" spans="13:13" customFormat="false"><c r="M1081" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1082" spans="13:13" customFormat="false"><c r="M1082" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1083" spans="13:13" customFormat="false"><c r="M1083" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1084" spans="13:13" customFormat="false"><c r="M1084" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1085" spans="13:13" customFormat="false"><c r="M1085" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1086" spans="13:13" customFormat="false"><c r="M1086" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1087" spans="13:13" customFormat="false"><c r="M1087" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1088" spans="13:13" customFormat="false"><c r="M1088" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1089" spans="13:13" customFormat="false"><c r="M1089" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1090" spans="13:13" customFormat="false"><c r="M1090" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1091" spans="13:13" customFormat="false"><c r="M1091" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1092" spans="13:13" customFormat="false"><c r="M1092" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1093" spans="13:13" customFormat="false"><c r="M1093" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1094" spans="13:13" customFormat="false"><c r="M1094" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1095" spans="13:13" customFormat="false"><c r="M1095" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1096" spans="13:13" customFormat="false"><c r="M1096" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1097" spans="13:13" customFormat="false"><c r="M1097" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1098" spans="13:13" customFormat="false"><c r="M1098" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1099" spans="13:13" customFormat="false"><c r="M1099" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1100" spans="13:13" customFormat="false"><c r="M1100" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1101" spans="13:13" customFormat="false"><c r="M1101" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1102" spans="13:13" customFormat="false"><c r="M1102" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1103" spans="13:13" customFormat="false"><c r="M1103" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1104" spans="13:13" customFormat="false"><c r="M1104" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1105" spans="13:13" customFormat="false"><c r="M1105" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1106" spans="13:13" customFormat="false"><c r="M1106" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1107" spans="13:13" customFormat="false"><c r="M1107" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1108" spans="13:13" customFormat="false"><c r="M1108" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1109" spans="13:13" customFormat="false"><c r="M1109" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1110" spans="13:13" customFormat="false"><c r="M1110" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1111" spans="13:13" customFormat="false"><c r="M1111" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1112" spans="13:13" customFormat="false"><c r="M1112" s="1" t="str"><f t="shared" si="1"/><v>Nee</v></c></row><row r="1113" spans="13:13" customFormat="false"><c r="M1113" s="1" t="str"><f t="shared" ref="M131:M194" si="2">IF(L131&gt;0,"Ja","Nee")</f><v>Nee</v></c></row><row r="1114" spans="13:13" customFormat="false"><c r="M1114" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1115" spans="13:13" customFormat="false"><c r="M1115" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1116" spans="13:13" customFormat="false"><c r="M1116" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1117" spans="13:13" customFormat="false"><c r="M1117" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1118" spans="13:13" customFormat="false"><c r="M1118" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1119" spans="13:13" customFormat="false"><c r="M1119" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1120" spans="13:13" customFormat="false"><c r="M1120" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1121" spans="13:13" customFormat="false"><c r="M1121" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1122" spans="13:13" customFormat="false"><c r="M1122" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1123" spans="13:13" customFormat="false"><c r="M1123" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1124" spans="13:13" customFormat="false"><c r="M1124" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1125" spans="13:13" customFormat="false"><c r="M1125" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1126" spans="13:13" customFormat="false"><c r="M1126" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1127" spans="13:13" customFormat="false"><c r="M1127" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1128" spans="13:13" customFormat="false"><c r="M1128" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1129" spans="13:13" customFormat="false"><c r="M1129" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1130" spans="13:13" customFormat="false"><c r="M1130" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1131" spans="13:13" customFormat="false"><c r="M1131" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1132" spans="13:13" customFormat="false"><c r="M1132" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1133" spans="13:13" customFormat="false"><c r="M1133" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1134" spans="13:13" customFormat="false"><c r="M1134" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1135" spans="13:13" customFormat="false"><c r="M1135" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1136" spans="13:13" customFormat="false"><c r="M1136" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1137" spans="13:13" customFormat="false"><c r="M1137" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1138" spans="13:13" customFormat="false"><c r="M1138" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1139" spans="13:13" customFormat="false"><c r="M1139" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1140" spans="13:13" customFormat="false"><c r="M1140" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1141" spans="13:13" customFormat="false"><c r="M1141" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1142" spans="13:13" customFormat="false"><c r="M1142" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1143" spans="13:13" customFormat="false"><c r="M1143" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1144" spans="13:13" customFormat="false"><c r="M1144" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1145" spans="13:13" customFormat="false"><c r="M1145" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1146" spans="13:13" customFormat="false"><c r="M1146" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1147" spans="13:13" customFormat="false"><c r="M1147" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1148" spans="13:13" customFormat="false"><c r="M1148" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1149" spans="13:13" customFormat="false"><c r="M1149" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1150" spans="13:13" customFormat="false"><c r="M1150" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1151" spans="13:13" customFormat="false"><c r="M1151" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1152" spans="13:13" customFormat="false"><c r="M1152" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1153" spans="13:13" customFormat="false"><c r="M1153" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1154" spans="13:13" customFormat="false"><c r="M1154" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1155" spans="13:13" customFormat="false"><c r="M1155" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1156" spans="13:13" customFormat="false"><c r="M1156" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1157" spans="13:13" customFormat="false"><c r="M1157" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1158" spans="13:13" customFormat="false"><c r="M1158" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1159" spans="13:13" customFormat="false"><c r="M1159" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1160" spans="13:13" customFormat="false"><c r="M1160" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1161" spans="13:13" customFormat="false"><c r="M1161" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1162" spans="13:13" customFormat="false"><c r="M1162" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1163" spans="13:13" customFormat="false"><c r="M1163" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1164" spans="13:13" customFormat="false"><c r="M1164" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1165" spans="13:13" customFormat="false"><c r="M1165" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1166" spans="13:13" customFormat="false"><c r="M1166" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1167" spans="13:13" customFormat="false"><c r="M1167" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1168" spans="13:13" customFormat="false"><c r="M1168" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1169" spans="13:13" customFormat="false"><c r="M1169" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1170" spans="13:13" customFormat="false"><c r="M1170" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1171" spans="13:13" customFormat="false"><c r="M1171" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1172" spans="13:13" customFormat="false"><c r="M1172" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1173" spans="13:13" customFormat="false"><c r="M1173" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1174" spans="13:13" customFormat="false"><c r="M1174" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1175" spans="13:13" customFormat="false"><c r="M1175" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1176" spans="13:13" customFormat="false"><c r="M1176" s="1" t="str"><f t="shared" si="2"/><v>Nee</v></c></row><row r="1177" spans="13:13" customFormat="false"><c r="M1177" s="1" t="str"><f t="shared" ref="M195:M258" si="3">IF(L195&gt;0,"Ja","Nee")</f><v>Nee</v></c></row><row r="1178" spans="13:13" customFormat="false"><c r="M1178" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1179" spans="13:13" customFormat="false"><c r="M1179" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1180" spans="13:13" customFormat="false"><c r="M1180" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1181" spans="13:13" customFormat="false"><c r="M1181" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1182" spans="13:13" customFormat="false"><c r="M1182" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1183" spans="13:13" customFormat="false"><c r="M1183" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1184" spans="13:13" customFormat="false"><c r="M1184" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1185" spans="13:13" customFormat="false"><c r="M1185" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1186" spans="13:13" customFormat="false"><c r="M1186" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1187" spans="13:13" customFormat="false"><c r="M1187" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1188" spans="13:13" customFormat="false"><c r="M1188" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1189" spans="13:13" customFormat="false"><c r="M1189" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1190" spans="13:13" customFormat="false"><c r="M1190" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1191" spans="13:13" customFormat="false"><c r="M1191" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1192" spans="13:13" customFormat="false"><c r="M1192" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1193" spans="13:13" customFormat="false"><c r="M1193" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1194" spans="13:13" customFormat="false"><c r="M1194" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1195" spans="13:13" customFormat="false"><c r="M1195" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1196" spans="13:13" customFormat="false"><c r="M1196" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1197" spans="13:13" customFormat="false"><c r="M1197" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1198" spans="13:13" customFormat="false"><c r="M1198" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1199" spans="13:13" customFormat="false"><c r="M1199" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1200" spans="13:13" customFormat="false"><c r="M1200" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1201" spans="13:13" customFormat="false"><c r="M1201" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1202" spans="13:13" customFormat="false"><c r="M1202" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1203" spans="13:13" customFormat="false"><c r="M1203" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1204" spans="13:13" customFormat="false"><c r="M1204" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1205" spans="13:13" customFormat="false"><c r="M1205" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1206" spans="13:13" customFormat="false"><c r="M1206" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1207" spans="13:13" customFormat="false"><c r="M1207" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1208" spans="13:13" customFormat="false"><c r="M1208" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1209" spans="13:13" customFormat="false"><c r="M1209" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1210" spans="13:13" customFormat="false"><c r="M1210" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1211" spans="13:13" customFormat="false"><c r="M1211" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1212" spans="13:13" customFormat="false"><c r="M1212" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1213" spans="13:13" customFormat="false"><c r="M1213" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1214" spans="13:13" customFormat="false"><c r="M1214" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1215" spans="13:13" customFormat="false"><c r="M1215" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1216" spans="13:13" customFormat="false"><c r="M1216" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1217" spans="13:13" customFormat="false"><c r="M1217" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1218" spans="13:13" customFormat="false"><c r="M1218" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1219" spans="13:13" customFormat="false"><c r="M1219" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1220" spans="13:13" customFormat="false"><c r="M1220" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1221" spans="13:13" customFormat="false"><c r="M1221" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1222" spans="13:13" customFormat="false"><c r="M1222" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1223" spans="13:13" customFormat="false"><c r="M1223" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1224" spans="13:13" customFormat="false"><c r="M1224" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1225" spans="13:13" customFormat="false"><c r="M1225" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1226" spans="13:13" customFormat="false"><c r="M1226" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1227" spans="13:13" customFormat="false"><c r="M1227" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1228" spans="13:13" customFormat="false"><c r="M1228" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1229" spans="13:13" customFormat="false"><c r="M1229" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1230" spans="13:13" customFormat="false"><c r="M1230" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1231" spans="13:13" customFormat="false"><c r="M1231" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1232" spans="13:13" customFormat="false"><c r="M1232" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1233" spans="13:13" customFormat="false"><c r="M1233" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1234" spans="13:13" customFormat="false"><c r="M1234" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1235" spans="13:13" customFormat="false"><c r="M1235" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1236" spans="13:13" customFormat="false"><c r="M1236" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1237" spans="13:13" customFormat="false"><c r="M1237" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1238" spans="13:13" customFormat="false"><c r="M1238" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1239" spans="13:13" customFormat="false"><c r="M1239" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1240" spans="13:13" customFormat="false"><c r="M1240" s="1" t="str"><f t="shared" si="3"/><v>Nee</v></c></row><row r="1241" spans="13:13" customFormat="false"><c r="M1241" s="1" t="str"><f t="shared" ref="M259:M322" si="4">IF(L259&gt;0,"Ja","Nee")</f><v>Nee</v></c></row><row r="1242" spans="13:13" customFormat="false"><c r="M1242" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1243" spans="13:13" customFormat="false"><c r="M1243" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1244" spans="13:13" customFormat="false"><c r="M1244" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1245" spans="13:13" customFormat="false"><c r="M1245" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1246" spans="13:13" customFormat="false"><c r="M1246" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1247" spans="13:13" customFormat="false"><c r="M1247" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1248" spans="13:13" customFormat="false"><c r="M1248" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1249" spans="13:13" customFormat="false"><c r="M1249" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1250" spans="13:13" customFormat="false"><c r="M1250" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1251" spans="13:13" customFormat="false"><c r="M1251" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1252" spans="13:13" customFormat="false"><c r="M1252" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1253" spans="13:13" customFormat="false"><c r="M1253" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1254" spans="13:13" customFormat="false"><c r="M1254" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1255" spans="13:13" customFormat="false"><c r="M1255" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1256" spans="13:13" customFormat="false"><c r="M1256" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1257" spans="13:13" customFormat="false"><c r="M1257" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1258" spans="13:13" customFormat="false"><c r="M1258" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1259" spans="13:13" customFormat="false"><c r="M1259" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1260" spans="13:13" customFormat="false"><c r="M1260" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1261" spans="13:13" customFormat="false"><c r="M1261" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1262" spans="13:13" customFormat="false"><c r="M1262" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1263" spans="13:13" customFormat="false"><c r="M1263" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1264" spans="13:13" customFormat="false"><c r="M1264" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1265" spans="13:13" customFormat="false"><c r="M1265" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1266" spans="13:13" customFormat="false"><c r="M1266" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1267" spans="13:13" customFormat="false"><c r="M1267" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1268" spans="13:13" customFormat="false"><c r="M1268" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1269" spans="13:13" customFormat="false"><c r="M1269" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1270" spans="13:13" customFormat="false"><c r="M1270" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1271" spans="13:13" customFormat="false"><c r="M1271" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1272" spans="13:13" customFormat="false"><c r="M1272" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1273" spans="13:13" customFormat="false"><c r="M1273" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1274" spans="13:13" customFormat="false"><c r="M1274" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1275" spans="13:13" customFormat="false"><c r="M1275" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1276" spans="13:13" customFormat="false"><c r="M1276" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1277" spans="13:13" customFormat="false"><c r="M1277" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1278" spans="13:13" customFormat="false"><c r="M1278" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1279" spans="13:13" customFormat="false"><c r="M1279" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1280" spans="13:13" customFormat="false"><c r="M1280" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1281" spans="13:13" customFormat="false"><c r="M1281" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1282" spans="13:13" customFormat="false"><c r="M1282" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1283" spans="13:13" customFormat="false"><c r="M1283" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1284" spans="13:13" customFormat="false"><c r="M1284" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1285" spans="13:13" customFormat="false"><c r="M1285" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1286" spans="13:13" customFormat="false"><c r="M1286" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1287" spans="13:13" customFormat="false"><c r="M1287" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1288" spans="13:13" customFormat="false"><c r="M1288" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1289" spans="13:13" customFormat="false"><c r="M1289" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1290" spans="13:13" customFormat="false"><c r="M1290" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1291" spans="13:13" customFormat="false"><c r="M1291" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1292" spans="13:13" customFormat="false"><c r="M1292" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1293" spans="13:13" customFormat="false"><c r="M1293" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1294" spans="13:13" customFormat="false"><c r="M1294" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1295" spans="13:13" customFormat="false"><c r="M1295" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1296" spans="13:13" customFormat="false"><c r="M1296" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1297" spans="13:13" customFormat="false"><c r="M1297" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1298" spans="13:13" customFormat="false"><c r="M1298" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1299" spans="13:13" customFormat="false"><c r="M1299" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1300" spans="13:13" customFormat="false"><c r="M1300" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1301" spans="13:13" customFormat="false"><c r="M1301" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1302" spans="13:13" customFormat="false"><c r="M1302" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1303" spans="13:13" customFormat="false"><c r="M1303" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1304" spans="13:13" customFormat="false"><c r="M1304" s="1" t="str"><f t="shared" si="4"/><v>Nee</v></c></row><row r="1305" spans="13:13" customFormat="false"><c r="M1305" s="1" t="str"><f t="shared" ref="M323:M386" si="5">IF(L323&gt;0,"Ja","Nee")</f><v>Nee</v></c></row><row r="1306" spans="13:13" customFormat="false"><c r="M1306" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1307" spans="13:13" customFormat="false"><c r="M1307" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1308" spans="13:13" customFormat="false"><c r="M1308" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1309" spans="13:13" customFormat="false"><c r="M1309" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1310" spans="13:13" customFormat="false"><c r="M1310" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1311" spans="13:13" customFormat="false"><c r="M1311" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1312" spans="13:13" customFormat="false"><c r="M1312" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1313" spans="13:13" customFormat="false"><c r="M1313" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1314" spans="13:13" customFormat="false"><c r="M1314" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1315" spans="13:13" customFormat="false"><c r="M1315" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1316" spans="13:13" customFormat="false"><c r="M1316" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1317" spans="13:13" customFormat="false"><c r="M1317" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1318" spans="13:13" customFormat="false"><c r="M1318" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1319" spans="13:13" customFormat="false"><c r="M1319" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1320" spans="13:13" customFormat="false"><c r="M1320" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1321" spans="13:13" customFormat="false"><c r="M1321" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1322" spans="13:13" customFormat="false"><c r="M1322" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1323" spans="13:13" customFormat="false"><c r="M1323" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1324" spans="13:13" customFormat="false"><c r="M1324" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1325" spans="13:13" customFormat="false"><c r="M1325" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1326" spans="13:13" customFormat="false"><c r="M1326" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1327" spans="13:13" customFormat="false"><c r="M1327" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1328" spans="13:13" customFormat="false"><c r="M1328" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1329" spans="13:13" customFormat="false"><c r="M1329" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1330" spans="13:13" customFormat="false"><c r="M1330" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1331" spans="13:13" customFormat="false"><c r="M1331" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1332" spans="13:13" customFormat="false"><c r="M1332" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1333" spans="13:13" customFormat="false"><c r="M1333" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1334" spans="13:13" customFormat="false"><c r="M1334" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1335" spans="13:13" customFormat="false"><c r="M1335" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1336" spans="13:13" customFormat="false"><c r="M1336" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1337" spans="13:13" customFormat="false"><c r="M1337" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1338" spans="13:13" customFormat="false"><c r="M1338" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1339" spans="13:13" customFormat="false"><c r="M1339" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1340" spans="13:13" customFormat="false"><c r="M1340" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1341" spans="13:13" customFormat="false"><c r="M1341" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1342" spans="13:13" customFormat="false"><c r="M1342" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1343" spans="13:13" customFormat="false"><c r="M1343" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1344" spans="13:13" customFormat="false"><c r="M1344" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1345" spans="13:13" customFormat="false"><c r="M1345" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1346" spans="13:13" customFormat="false"><c r="M1346" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1347" spans="13:13" customFormat="false"><c r="M1347" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1348" spans="13:13" customFormat="false"><c r="M1348" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1349" spans="13:13" customFormat="false"><c r="M1349" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1350" spans="13:13" customFormat="false"><c r="M1350" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1351" spans="13:13" customFormat="false"><c r="M1351" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1352" spans="13:13" customFormat="false"><c r="M1352" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1353" spans="13:13" customFormat="false"><c r="M1353" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1354" spans="13:13" customFormat="false"><c r="M1354" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1355" spans="13:13" customFormat="false"><c r="M1355" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1356" spans="13:13" customFormat="false"><c r="M1356" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1357" spans="13:13" customFormat="false"><c r="M1357" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1358" spans="13:13" customFormat="false"><c r="M1358" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1359" spans="13:13" customFormat="false"><c r="M1359" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1360" spans="13:13" customFormat="false"><c r="M1360" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1361" spans="13:13" customFormat="false"><c r="M1361" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1362" spans="13:13" customFormat="false"><c r="M1362" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1363" spans="13:13" customFormat="false"><c r="M1363" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1364" spans="13:13" customFormat="false"><c r="M1364" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1365" spans="13:13" customFormat="false"><c r="M1365" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1366" spans="13:13" customFormat="false"><c r="M1366" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1367" spans="13:13" customFormat="false"><c r="M1367" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1368" spans="13:13" customFormat="false"><c r="M1368" s="1" t="str"><f t="shared" si="5"/><v>Nee</v></c></row><row r="1369" spans="13:13" customFormat="false"><c r="M1369" s="1" t="str"><f t="shared" ref="M387:M450" si="6">IF(L387&gt;0,"Ja","Nee")</f><v>Nee</v></c></row><row r="1370" spans="13:13" customFormat="false"><c r="M1370" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1371" spans="13:13" customFormat="false"><c r="M1371" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1372" spans="13:13" customFormat="false"><c r="M1372" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1373" spans="13:13" customFormat="false"><c r="M1373" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1374" spans="13:13" customFormat="false"><c r="M1374" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1375" spans="13:13" customFormat="false"><c r="M1375" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1376" spans="13:13" customFormat="false"><c r="M1376" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1377" spans="13:13" customFormat="false"><c r="M1377" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1378" spans="13:13" customFormat="false"><c r="M1378" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1379" spans="13:13" customFormat="false"><c r="M1379" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1380" spans="13:13" customFormat="false"><c r="M1380" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1381" spans="13:13" customFormat="false"><c r="M1381" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1382" spans="13:13" customFormat="false"><c r="M1382" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1383" spans="13:13" customFormat="false"><c r="M1383" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1384" spans="13:13" customFormat="false"><c r="M1384" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1385" spans="13:13" customFormat="false"><c r="M1385" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1386" spans="13:13" customFormat="false"><c r="M1386" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1387" spans="13:13" customFormat="false"><c r="M1387" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1388" spans="13:13" customFormat="false"><c r="M1388" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1389" spans="13:13" customFormat="false"><c r="M1389" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1390" spans="13:13" customFormat="false"><c r="M1390" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1391" spans="13:13" customFormat="false"><c r="M1391" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1392" spans="13:13" customFormat="false"><c r="M1392" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1393" spans="13:13" customFormat="false"><c r="M1393" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1394" spans="13:13" customFormat="false"><c r="M1394" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1395" spans="13:13" customFormat="false"><c r="M1395" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1396" spans="13:13" customFormat="false"><c r="M1396" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1397" spans="13:13" customFormat="false"><c r="M1397" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1398" spans="13:13" customFormat="false"><c r="M1398" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1399" spans="13:13" customFormat="false"><c r="M1399" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1400" spans="13:13" customFormat="false"><c r="M1400" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1401" spans="13:13" customFormat="false"><c r="M1401" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1402" spans="13:13" customFormat="false"><c r="M1402" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1403" spans="13:13" customFormat="false"><c r="M1403" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1404" spans="13:13" customFormat="false"><c r="M1404" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1405" spans="13:13" customFormat="false"><c r="M1405" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1406" spans="13:13" customFormat="false"><c r="M1406" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1407" spans="13:13" customFormat="false"><c r="M1407" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1408" spans="13:13" customFormat="false"><c r="M1408" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1409" spans="13:13" customFormat="false"><c r="M1409" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1410" spans="13:13" customFormat="false"><c r="M1410" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1411" spans="13:13" customFormat="false"><c r="M1411" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1412" spans="13:13" customFormat="false"><c r="M1412" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1413" spans="13:13" customFormat="false"><c r="M1413" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1414" spans="13:13" customFormat="false"><c r="M1414" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1415" spans="13:13" customFormat="false"><c r="M1415" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1416" spans="13:13" customFormat="false"><c r="M1416" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1417" spans="13:13" customFormat="false"><c r="M1417" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1418" spans="13:13" customFormat="false"><c r="M1418" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1419" spans="13:13" customFormat="false"><c r="M1419" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1420" spans="13:13" customFormat="false"><c r="M1420" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1421" spans="13:13" customFormat="false"><c r="M1421" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1422" spans="13:13" customFormat="false"><c r="M1422" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1423" spans="13:13" customFormat="false"><c r="M1423" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1424" spans="13:13" customFormat="false"><c r="M1424" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1425" spans="13:13" customFormat="false"><c r="M1425" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1426" spans="13:13" customFormat="false"><c r="M1426" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1427" spans="13:13" customFormat="false"><c r="M1427" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1428" spans="13:13" customFormat="false"><c r="M1428" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1429" spans="13:13" customFormat="false"><c r="M1429" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1430" spans="13:13" customFormat="false"><c r="M1430" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1431" spans="13:13" customFormat="false"><c r="M1431" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1432" spans="13:13" customFormat="false"><c r="M1432" s="1" t="str"><f t="shared" si="6"/><v>Nee</v></c></row><row r="1433" spans="13:13" customFormat="false"><c r="M1433" s="1" t="str"><f t="shared" ref="M451:M514" si="7">IF(L451&gt;0,"Ja","Nee")</f><v>Nee</v></c></row><row r="1434" spans="13:13" customFormat="false"><c r="M1434" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1435" spans="13:13" customFormat="false"><c r="M1435" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1436" spans="13:13" customFormat="false"><c r="M1436" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1437" spans="13:13" customFormat="false"><c r="M1437" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1438" spans="13:13" customFormat="false"><c r="M1438" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1439" spans="13:13" customFormat="false"><c r="M1439" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1440" spans="13:13" customFormat="false"><c r="M1440" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1441" spans="13:13" customFormat="false"><c r="M1441" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1442" spans="13:13" customFormat="false"><c r="M1442" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1443" spans="13:13" customFormat="false"><c r="M1443" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1444" spans="13:13" customFormat="false"><c r="M1444" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1445" spans="13:13" customFormat="false"><c r="M1445" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1446" spans="13:13" customFormat="false"><c r="M1446" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1447" spans="13:13" customFormat="false"><c r="M1447" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1448" spans="13:13" customFormat="false"><c r="M1448" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1449" spans="13:13" customFormat="false"><c r="M1449" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1450" spans="13:13" customFormat="false"><c r="M1450" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1451" spans="13:13" customFormat="false"><c r="M1451" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1452" spans="13:13" customFormat="false"><c r="M1452" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1453" spans="13:13" customFormat="false"><c r="M1453" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1454" spans="13:13" customFormat="false"><c r="M1454" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1455" spans="13:13" customFormat="false"><c r="M1455" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1456" spans="13:13" customFormat="false"><c r="M1456" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1457" spans="13:13" customFormat="false"><c r="M1457" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1458" spans="13:13" customFormat="false"><c r="M1458" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1459" spans="13:13" customFormat="false"><c r="M1459" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1460" spans="13:13" customFormat="false"><c r="M1460" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1461" spans="13:13" customFormat="false"><c r="M1461" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1462" spans="13:13" customFormat="false"><c r="M1462" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1463" spans="13:13" customFormat="false"><c r="M1463" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1464" spans="13:13" customFormat="false"><c r="M1464" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1465" spans="13:13" customFormat="false"><c r="M1465" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1466" spans="13:13" customFormat="false"><c r="M1466" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1467" spans="13:13" customFormat="false"><c r="M1467" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1468" spans="13:13" customFormat="false"><c r="M1468" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1469" spans="13:13" customFormat="false"><c r="M1469" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1470" spans="13:13" customFormat="false"><c r="M1470" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1471" spans="13:13" customFormat="false"><c r="M1471" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1472" spans="13:13" customFormat="false"><c r="M1472" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1473" spans="13:13" customFormat="false"><c r="M1473" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1474" spans="13:13" customFormat="false"><c r="M1474" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1475" spans="13:13" customFormat="false"><c r="M1475" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1476" spans="13:13" customFormat="false"><c r="M1476" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1477" spans="13:13" customFormat="false"><c r="M1477" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1478" spans="13:13" customFormat="false"><c r="M1478" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1479" spans="13:13" customFormat="false"><c r="M1479" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1480" spans="13:13" customFormat="false"><c r="M1480" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1481" spans="13:13" customFormat="false"><c r="M1481" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1482" spans="13:13" customFormat="false"><c r="M1482" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1483" spans="13:13" customFormat="false"><c r="M1483" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1484" spans="13:13" customFormat="false"><c r="M1484" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1485" spans="13:13" customFormat="false"><c r="M1485" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1486" spans="13:13" customFormat="false"><c r="M1486" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1487" spans="13:13" customFormat="false"><c r="M1487" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1488" spans="13:13" customFormat="false"><c r="M1488" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1489" spans="13:13" customFormat="false"><c r="M1489" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1490" spans="13:13" customFormat="false"><c r="M1490" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1491" spans="13:13" customFormat="false"><c r="M1491" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1492" spans="13:13" customFormat="false"><c r="M1492" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1493" spans="13:13" customFormat="false"><c r="M1493" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1494" spans="13:13" customFormat="false"><c r="M1494" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1495" spans="13:13" customFormat="false"><c r="M1495" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1496" spans="13:13" customFormat="false"><c r="M1496" s="1" t="str"><f t="shared" si="7"/><v>Nee</v></c></row><row r="1497" spans="13:13" customFormat="false"><c r="M1497" s="1" t="str"><f t="shared" ref="M515:M578" si="8">IF(L515&gt;0,"Ja","Nee")</f><v>Nee</v></c></row><row r="1498" spans="13:13" customFormat="false"><c r="M1498" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1499" spans="13:13" customFormat="false"><c r="M1499" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1500" spans="13:13" customFormat="false"><c r="M1500" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1501" spans="13:13" customFormat="false"><c r="M1501" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1502" spans="13:13" customFormat="false"><c r="M1502" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1503" spans="13:13" customFormat="false"><c r="M1503" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1504" spans="13:13" customFormat="false"><c r="M1504" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1505" spans="13:13" customFormat="false"><c r="M1505" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1506" spans="13:13" customFormat="false"><c r="M1506" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1507" spans="13:13" customFormat="false"><c r="M1507" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1508" spans="13:13" customFormat="false"><c r="M1508" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1509" spans="13:13" customFormat="false"><c r="M1509" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1510" spans="13:13" customFormat="false"><c r="M1510" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1511" spans="13:13" customFormat="false"><c r="M1511" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1512" spans="13:13" customFormat="false"><c r="M1512" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1513" spans="13:13" customFormat="false"><c r="M1513" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1514" spans="13:13" customFormat="false"><c r="M1514" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1515" spans="13:13" customFormat="false"><c r="M1515" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1516" spans="13:13" customFormat="false"><c r="M1516" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1517" spans="13:13" customFormat="false"><c r="M1517" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1518" spans="13:13" customFormat="false"><c r="M1518" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1519" spans="13:13" customFormat="false"><c r="M1519" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1520" spans="13:13" customFormat="false"><c r="M1520" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1521" spans="13:13" customFormat="false"><c r="M1521" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1522" spans="13:13" customFormat="false"><c r="M1522" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1523" spans="13:13" customFormat="false"><c r="M1523" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1524" spans="13:13" customFormat="false"><c r="M1524" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1525" spans="13:13" customFormat="false"><c r="M1525" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1526" spans="13:13" customFormat="false"><c r="M1526" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1527" spans="13:13" customFormat="false"><c r="M1527" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1528" spans="13:13" customFormat="false"><c r="M1528" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1529" spans="13:13" customFormat="false"><c r="M1529" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1530" spans="13:13" customFormat="false"><c r="M1530" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1531" spans="13:13" customFormat="false"><c r="M1531" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1532" spans="13:13" customFormat="false"><c r="M1532" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1533" spans="13:13" customFormat="false"><c r="M1533" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1534" spans="13:13" customFormat="false"><c r="M1534" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1535" spans="13:13" customFormat="false"><c r="M1535" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1536" spans="13:13" customFormat="false"><c r="M1536" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1537" spans="13:13" customFormat="false"><c r="M1537" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1538" spans="13:13" customFormat="false"><c r="M1538" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1539" spans="13:13" customFormat="false"><c r="M1539" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1540" spans="13:13" customFormat="false"><c r="M1540" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1541" spans="13:13" customFormat="false"><c r="M1541" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1542" spans="13:13" customFormat="false"><c r="M1542" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1543" spans="13:13" customFormat="false"><c r="M1543" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1544" spans="13:13" customFormat="false"><c r="M1544" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1545" spans="13:13" customFormat="false"><c r="M1545" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1546" spans="13:13" customFormat="false"><c r="M1546" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1547" spans="13:13" customFormat="false"><c r="M1547" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1548" spans="13:13" customFormat="false"><c r="M1548" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1549" spans="13:13" customFormat="false"><c r="M1549" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1550" spans="13:13" customFormat="false"><c r="M1550" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1551" spans="13:13" customFormat="false"><c r="M1551" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1552" spans="13:13" customFormat="false"><c r="M1552" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1553" spans="13:13" customFormat="false"><c r="M1553" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1554" spans="13:13" customFormat="false"><c r="M1554" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1555" spans="13:13" customFormat="false"><c r="M1555" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1556" spans="13:13" customFormat="false"><c r="M1556" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1557" spans="13:13" customFormat="false"><c r="M1557" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1558" spans="13:13" customFormat="false"><c r="M1558" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1559" spans="13:13" customFormat="false"><c r="M1559" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1560" spans="13:13" customFormat="false"><c r="M1560" s="1" t="str"><f t="shared" si="8"/><v>Nee</v></c></row><row r="1561" spans="13:13" customFormat="false"><c r="M1561" s="1" t="str"><f t="shared" ref="M579:M642" si="9">IF(L579&gt;0,"Ja","Nee")</f><v>Nee</v></c></row><row r="1562" spans="13:13" customFormat="false"><c r="M1562" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1563" spans="13:13" customFormat="false"><c r="M1563" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1564" spans="13:13" customFormat="false"><c r="M1564" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1565" spans="13:13" customFormat="false"><c r="M1565" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1566" spans="13:13" customFormat="false"><c r="M1566" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1567" spans="13:13" customFormat="false"><c r="M1567" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1568" spans="13:13" customFormat="false"><c r="M1568" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1569" spans="13:13" customFormat="false"><c r="M1569" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1570" spans="13:13" customFormat="false"><c r="M1570" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1571" spans="13:13" customFormat="false"><c r="M1571" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1572" spans="13:13" customFormat="false"><c r="M1572" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1573" spans="13:13" customFormat="false"><c r="M1573" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1574" spans="13:13" customFormat="false"><c r="M1574" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1575" spans="13:13" customFormat="false"><c r="M1575" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1576" spans="13:13" customFormat="false"><c r="M1576" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1577" spans="13:13" customFormat="false"><c r="M1577" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1578" spans="13:13" customFormat="false"><c r="M1578" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1579" spans="13:13" customFormat="false"><c r="M1579" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1580" spans="13:13" customFormat="false"><c r="M1580" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1581" spans="13:13" customFormat="false"><c r="M1581" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1582" spans="13:13" customFormat="false"><c r="M1582" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1583" spans="13:13" customFormat="false"><c r="M1583" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1584" spans="13:13" customFormat="false"><c r="M1584" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1585" spans="13:13" customFormat="false"><c r="M1585" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1586" spans="13:13" customFormat="false"><c r="M1586" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1587" spans="13:13" customFormat="false"><c r="M1587" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1588" spans="13:13" customFormat="false"><c r="M1588" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1589" spans="13:13" customFormat="false"><c r="M1589" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1590" spans="13:13" customFormat="false"><c r="M1590" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1591" spans="13:13" customFormat="false"><c r="M1591" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1592" spans="13:13" customFormat="false"><c r="M1592" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1593" spans="13:13" customFormat="false"><c r="M1593" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1594" spans="13:13" customFormat="false"><c r="M1594" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1595" spans="13:13" customFormat="false"><c r="M1595" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1596" spans="13:13" customFormat="false"><c r="M1596" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1597" spans="13:13" customFormat="false"><c r="M1597" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1598" spans="13:13" customFormat="false"><c r="M1598" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1599" spans="13:13" customFormat="false"><c r="M1599" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1600" spans="13:13" customFormat="false"><c r="M1600" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1601" spans="13:13" customFormat="false"><c r="M1601" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1602" spans="13:13" customFormat="false"><c r="M1602" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1603" spans="13:13" customFormat="false"><c r="M1603" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1604" spans="13:13" customFormat="false"><c r="M1604" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1605" spans="13:13" customFormat="false"><c r="M1605" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1606" spans="13:13" customFormat="false"><c r="M1606" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1607" spans="13:13" customFormat="false"><c r="M1607" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1608" spans="13:13" customFormat="false"><c r="M1608" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1609" spans="13:13" customFormat="false"><c r="M1609" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1610" spans="13:13" customFormat="false"><c r="M1610" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1611" spans="13:13" customFormat="false"><c r="M1611" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1612" spans="13:13" customFormat="false"><c r="M1612" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1613" spans="13:13" customFormat="false"><c r="M1613" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1614" spans="13:13" customFormat="false"><c r="M1614" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1615" spans="13:13" customFormat="false"><c r="M1615" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1616" spans="13:13" customFormat="false"><c r="M1616" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1617" spans="13:13" customFormat="false"><c r="M1617" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1618" spans="13:13" customFormat="false"><c r="M1618" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1619" spans="13:13" customFormat="false"><c r="M1619" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1620" spans="13:13" customFormat="false"><c r="M1620" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1621" spans="13:13" customFormat="false"><c r="M1621" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1622" spans="13:13" customFormat="false"><c r="M1622" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1623" spans="13:13" customFormat="false"><c r="M1623" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1624" spans="13:13" customFormat="false"><c r="M1624" s="1" t="str"><f t="shared" si="9"/><v>Nee</v></c></row><row r="1625" spans="13:13" customFormat="false"><c r="M1625" s="1" t="str"><f t="shared" ref="M643:M706" si="10">IF(L643&gt;0,"Ja","Nee")</f><v>Nee</v></c></row><row r="1626" spans="13:13" customFormat="false"><c r="M1626" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1627" spans="13:13" customFormat="false"><c r="M1627" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1628" spans="13:13" customFormat="false"><c r="M1628" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1629" spans="13:13" customFormat="false"><c r="M1629" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1630" spans="13:13" customFormat="false"><c r="M1630" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1631" spans="13:13" customFormat="false"><c r="M1631" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1632" spans="13:13" customFormat="false"><c r="M1632" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1633" spans="13:13" customFormat="false"><c r="M1633" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1634" spans="13:13" customFormat="false"><c r="M1634" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1635" spans="13:13" customFormat="false"><c r="M1635" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1636" spans="13:13" customFormat="false"><c r="M1636" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1637" spans="13:13" customFormat="false"><c r="M1637" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1638" spans="13:13" customFormat="false"><c r="M1638" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1639" spans="13:13" customFormat="false"><c r="M1639" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1640" spans="13:13" customFormat="false"><c r="M1640" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1641" spans="13:13" customFormat="false"><c r="M1641" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1642" spans="13:13" customFormat="false"><c r="M1642" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1643" spans="13:13" customFormat="false"><c r="M1643" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1644" spans="13:13" customFormat="false"><c r="M1644" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1645" spans="13:13" customFormat="false"><c r="M1645" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1646" spans="13:13" customFormat="false"><c r="M1646" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1647" spans="13:13" customFormat="false"><c r="M1647" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1648" spans="13:13" customFormat="false"><c r="M1648" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1649" spans="13:13" customFormat="false"><c r="M1649" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1650" spans="13:13" customFormat="false"><c r="M1650" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1651" spans="13:13" customFormat="false"><c r="M1651" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1652" spans="13:13" customFormat="false"><c r="M1652" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1653" spans="13:13" customFormat="false"><c r="M1653" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1654" spans="13:13" customFormat="false"><c r="M1654" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1655" spans="13:13" customFormat="false"><c r="M1655" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1656" spans="13:13" customFormat="false"><c r="M1656" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1657" spans="13:13" customFormat="false"><c r="M1657" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1658" spans="13:13" customFormat="false"><c r="M1658" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1659" spans="13:13" customFormat="false"><c r="M1659" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1660" spans="13:13" customFormat="false"><c r="M1660" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1661" spans="13:13" customFormat="false"><c r="M1661" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1662" spans="13:13" customFormat="false"><c r="M1662" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1663" spans="13:13" customFormat="false"><c r="M1663" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1664" spans="13:13" customFormat="false"><c r="M1664" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1665" spans="13:13" customFormat="false"><c r="M1665" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1666" spans="13:13" customFormat="false"><c r="M1666" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1667" spans="13:13" customFormat="false"><c r="M1667" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1668" spans="13:13" customFormat="false"><c r="M1668" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1669" spans="13:13" customFormat="false"><c r="M1669" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1670" spans="13:13" customFormat="false"><c r="M1670" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1671" spans="13:13" customFormat="false"><c r="M1671" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1672" spans="13:13" customFormat="false"><c r="M1672" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1673" spans="13:13" customFormat="false"><c r="M1673" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1674" spans="13:13" customFormat="false"><c r="M1674" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1675" spans="13:13" customFormat="false"><c r="M1675" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1676" spans="13:13" customFormat="false"><c r="M1676" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1677" spans="13:13" customFormat="false"><c r="M1677" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1678" spans="13:13" customFormat="false"><c r="M1678" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1679" spans="13:13" customFormat="false"><c r="M1679" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1680" spans="13:13" customFormat="false"><c r="M1680" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1681" spans="13:13" customFormat="false"><c r="M1681" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1682" spans="13:13" customFormat="false"><c r="M1682" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1683" spans="13:13" customFormat="false"><c r="M1683" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1684" spans="13:13" customFormat="false"><c r="M1684" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1685" spans="13:13" customFormat="false"><c r="M1685" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1686" spans="13:13" customFormat="false"><c r="M1686" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1687" spans="13:13" customFormat="false"><c r="M1687" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1688" spans="13:13" customFormat="false"><c r="M1688" s="1" t="str"><f t="shared" si="10"/><v>Nee</v></c></row><row r="1689" spans="13:13" customFormat="false"><c r="M1689" s="1" t="str"><f t="shared" ref="M707:M770" si="11">IF(L707&gt;0,"Ja","Nee")</f><v>Nee</v></c></row><row r="1690" spans="13:13" customFormat="false"><c r="M1690" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1691" spans="13:13" customFormat="false"><c r="M1691" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1692" spans="13:13" customFormat="false"><c r="M1692" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1693" spans="13:13" customFormat="false"><c r="M1693" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1694" spans="13:13" customFormat="false"><c r="M1694" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1695" spans="13:13" customFormat="false"><c r="M1695" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1696" spans="13:13" customFormat="false"><c r="M1696" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1697" spans="13:13" customFormat="false"><c r="M1697" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1698" spans="13:13" customFormat="false"><c r="M1698" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1699" spans="13:13" customFormat="false"><c r="M1699" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1700" spans="13:13" customFormat="false"><c r="M1700" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1701" spans="13:13" customFormat="false"><c r="M1701" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1702" spans="13:13" customFormat="false"><c r="M1702" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1703" spans="13:13" customFormat="false"><c r="M1703" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1704" spans="13:13" customFormat="false"><c r="M1704" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1705" spans="13:13" customFormat="false"><c r="M1705" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1706" spans="13:13" customFormat="false"><c r="M1706" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1707" spans="13:13" customFormat="false"><c r="M1707" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1708" spans="13:13" customFormat="false"><c r="M1708" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1709" spans="13:13" customFormat="false"><c r="M1709" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1710" spans="13:13" customFormat="false"><c r="M1710" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1711" spans="13:13" customFormat="false"><c r="M1711" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1712" spans="13:13" customFormat="false"><c r="M1712" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1713" spans="13:13" customFormat="false"><c r="M1713" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1714" spans="13:13" customFormat="false"><c r="M1714" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1715" spans="13:13" customFormat="false"><c r="M1715" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1716" spans="13:13" customFormat="false"><c r="M1716" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1717" spans="13:13" customFormat="false"><c r="M1717" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1718" spans="13:13" customFormat="false"><c r="M1718" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1719" spans="13:13" customFormat="false"><c r="M1719" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1720" spans="13:13" customFormat="false"><c r="M1720" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1721" spans="13:13" customFormat="false"><c r="M1721" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1722" spans="13:13" customFormat="false"><c r="M1722" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1723" spans="13:13" customFormat="false"><c r="M1723" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1724" spans="13:13" customFormat="false"><c r="M1724" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1725" spans="13:13" customFormat="false"><c r="M1725" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1726" spans="13:13" customFormat="false"><c r="M1726" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1727" spans="13:13" customFormat="false"><c r="M1727" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1728" spans="13:13" customFormat="false"><c r="M1728" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1729" spans="13:13" customFormat="false"><c r="M1729" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1730" spans="13:13" customFormat="false"><c r="M1730" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1731" spans="13:13" customFormat="false"><c r="M1731" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1732" spans="13:13" customFormat="false"><c r="M1732" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1733" spans="13:13" customFormat="false"><c r="M1733" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1734" spans="13:13" customFormat="false"><c r="M1734" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1735" spans="13:13" customFormat="false"><c r="M1735" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1736" spans="13:13" customFormat="false"><c r="M1736" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1737" spans="13:13" customFormat="false"><c r="M1737" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1738" spans="13:13" customFormat="false"><c r="M1738" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1739" spans="13:13" customFormat="false"><c r="M1739" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1740" spans="13:13" customFormat="false"><c r="M1740" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1741" spans="13:13" customFormat="false"><c r="M1741" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1742" spans="13:13" customFormat="false"><c r="M1742" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1743" spans="13:13" customFormat="false"><c r="M1743" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1744" spans="13:13" customFormat="false"><c r="M1744" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1745" spans="13:13" customFormat="false"><c r="M1745" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1746" spans="13:13" customFormat="false"><c r="M1746" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1747" spans="13:13" customFormat="false"><c r="M1747" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1748" spans="13:13" customFormat="false"><c r="M1748" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1749" spans="13:13" customFormat="false"><c r="M1749" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1750" spans="13:13" customFormat="false"><c r="M1750" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1751" spans="13:13" customFormat="false"><c r="M1751" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1752" spans="13:13" customFormat="false"><c r="M1752" s="1" t="str"><f t="shared" si="11"/><v>Nee</v></c></row><row r="1753" spans="13:13" customFormat="false"><c r="M1753" s="1" t="str"><f t="shared" ref="M771:M834" si="12">IF(L771&gt;0,"Ja","Nee")</f><v>Nee</v></c></row><row r="1754" spans="13:13" customFormat="false"><c r="M1754" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1755" spans="13:13" customFormat="false"><c r="M1755" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1756" spans="13:13" customFormat="false"><c r="M1756" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1757" spans="13:13" customFormat="false"><c r="M1757" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1758" spans="13:13" customFormat="false"><c r="M1758" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1759" spans="13:13" customFormat="false"><c r="M1759" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1760" spans="13:13" customFormat="false"><c r="M1760" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1761" spans="13:13" customFormat="false"><c r="M1761" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1762" spans="13:13" customFormat="false"><c r="M1762" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1763" spans="13:13" customFormat="false"><c r="M1763" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1764" spans="13:13" customFormat="false"><c r="M1764" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1765" spans="13:13" customFormat="false"><c r="M1765" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1766" spans="13:13" customFormat="false"><c r="M1766" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1767" spans="13:13" customFormat="false"><c r="M1767" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1768" spans="13:13" customFormat="false"><c r="M1768" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1769" spans="13:13" customFormat="false"><c r="M1769" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1770" spans="13:13" customFormat="false"><c r="M1770" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1771" spans="13:13" customFormat="false"><c r="M1771" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1772" spans="13:13" customFormat="false"><c r="M1772" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1773" spans="13:13" customFormat="false"><c r="M1773" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1774" spans="13:13" customFormat="false"><c r="M1774" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1775" spans="13:13" customFormat="false"><c r="M1775" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1776" spans="13:13" customFormat="false"><c r="M1776" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1777" spans="13:13" customFormat="false"><c r="M1777" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1778" spans="13:13" customFormat="false"><c r="M1778" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1779" spans="13:13" customFormat="false"><c r="M1779" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1780" spans="13:13" customFormat="false"><c r="M1780" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1781" spans="13:13" customFormat="false"><c r="M1781" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1782" spans="13:13" customFormat="false"><c r="M1782" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1783" spans="13:13" customFormat="false"><c r="M1783" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1784" spans="13:13" customFormat="false"><c r="M1784" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1785" spans="13:13" customFormat="false"><c r="M1785" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1786" spans="13:13" customFormat="false"><c r="M1786" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1787" spans="13:13" customFormat="false"><c r="M1787" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1788" spans="13:13" customFormat="false"><c r="M1788" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1789" spans="13:13" customFormat="false"><c r="M1789" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1790" spans="13:13" customFormat="false"><c r="M1790" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1791" spans="13:13" customFormat="false"><c r="M1791" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1792" spans="13:13" customFormat="false"><c r="M1792" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1793" spans="13:13" customFormat="false"><c r="M1793" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1794" spans="13:13" customFormat="false"><c r="M1794" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1795" spans="13:13" customFormat="false"><c r="M1795" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1796" spans="13:13" customFormat="false"><c r="M1796" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1797" spans="13:13" customFormat="false"><c r="M1797" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1798" spans="13:13" customFormat="false"><c r="M1798" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1799" spans="13:13" customFormat="false"><c r="M1799" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1800" spans="13:13" customFormat="false"><c r="M1800" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1801" spans="13:13" customFormat="false"><c r="M1801" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1802" spans="13:13" customFormat="false"><c r="M1802" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1803" spans="13:13" customFormat="false"><c r="M1803" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1804" spans="13:13" customFormat="false"><c r="M1804" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1805" spans="13:13" customFormat="false"><c r="M1805" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1806" spans="13:13" customFormat="false"><c r="M1806" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1807" spans="13:13" customFormat="false"><c r="M1807" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1808" spans="13:13" customFormat="false"><c r="M1808" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1809" spans="13:13" customFormat="false"><c r="M1809" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1810" spans="13:13" customFormat="false"><c r="M1810" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1811" spans="13:13" customFormat="false"><c r="M1811" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1812" spans="13:13" customFormat="false"><c r="M1812" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1813" spans="13:13" customFormat="false"><c r="M1813" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1814" spans="13:13" customFormat="false"><c r="M1814" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1815" spans="13:13" customFormat="false"><c r="M1815" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1816" spans="13:13" customFormat="false"><c r="M1816" s="1" t="str"><f t="shared" si="12"/><v>Nee</v></c></row><row r="1817" spans="13:13" customFormat="false"><c r="M1817" s="1" t="str"><f t="shared" ref="M835:M898" si="13">IF(L835&gt;0,"Ja","Nee")</f><v>Nee</v></c></row><row r="1818" spans="13:13" customFormat="false"><c r="M1818" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1819" spans="13:13" customFormat="false"><c r="M1819" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1820" spans="13:13" customFormat="false"><c r="M1820" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1821" spans="13:13" customFormat="false"><c r="M1821" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1822" spans="13:13" customFormat="false"><c r="M1822" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1823" spans="13:13" customFormat="false"><c r="M1823" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1824" spans="13:13" customFormat="false"><c r="M1824" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1825" spans="13:13" customFormat="false"><c r="M1825" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1826" spans="13:13" customFormat="false"><c r="M1826" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1827" spans="13:13" customFormat="false"><c r="M1827" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1828" spans="13:13" customFormat="false"><c r="M1828" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1829" spans="13:13" customFormat="false"><c r="M1829" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1830" spans="13:13" customFormat="false"><c r="M1830" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1831" spans="13:13" customFormat="false"><c r="M1831" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1832" spans="13:13" customFormat="false"><c r="M1832" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1833" spans="13:13" customFormat="false"><c r="M1833" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1834" spans="13:13" customFormat="false"><c r="M1834" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1835" spans="13:13" customFormat="false"><c r="M1835" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1836" spans="13:13" customFormat="false"><c r="M1836" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1837" spans="13:13" customFormat="false"><c r="M1837" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1838" spans="13:13" customFormat="false"><c r="M1838" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1839" spans="13:13" customFormat="false"><c r="M1839" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1840" spans="13:13" customFormat="false"><c r="M1840" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1841" spans="13:13" customFormat="false"><c r="M1841" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1842" spans="13:13" customFormat="false"><c r="M1842" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1843" spans="13:13" customFormat="false"><c r="M1843" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1844" spans="13:13" customFormat="false"><c r="M1844" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1845" spans="13:13" customFormat="false"><c r="M1845" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1846" spans="13:13" customFormat="false"><c r="M1846" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1847" spans="13:13" customFormat="false"><c r="M1847" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1848" spans="13:13" customFormat="false"><c r="M1848" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1849" spans="13:13" customFormat="false"><c r="M1849" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1850" spans="13:13" customFormat="false"><c r="M1850" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1851" spans="13:13" customFormat="false"><c r="M1851" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1852" spans="13:13" customFormat="false"><c r="M1852" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1853" spans="13:13" customFormat="false"><c r="M1853" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1854" spans="13:13" customFormat="false"><c r="M1854" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1855" spans="13:13" customFormat="false"><c r="M1855" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1856" spans="13:13" customFormat="false"><c r="M1856" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1857" spans="13:13" customFormat="false"><c r="M1857" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1858" spans="13:13" customFormat="false"><c r="M1858" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1859" spans="13:13" customFormat="false"><c r="M1859" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1860" spans="13:13" customFormat="false"><c r="M1860" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1861" spans="13:13" customFormat="false"><c r="M1861" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1862" spans="13:13" customFormat="false"><c r="M1862" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1863" spans="13:13" customFormat="false"><c r="M1863" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1864" spans="13:13" customFormat="false"><c r="M1864" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1865" spans="13:13" customFormat="false"><c r="M1865" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1866" spans="13:13" customFormat="false"><c r="M1866" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1867" spans="13:13" customFormat="false"><c r="M1867" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1868" spans="13:13" customFormat="false"><c r="M1868" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1869" spans="13:13" customFormat="false"><c r="M1869" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1870" spans="13:13" customFormat="false"><c r="M1870" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1871" spans="13:13" customFormat="false"><c r="M1871" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1872" spans="13:13" customFormat="false"><c r="M1872" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1873" spans="13:13" customFormat="false"><c r="M1873" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1874" spans="13:13" customFormat="false"><c r="M1874" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1875" spans="13:13" customFormat="false"><c r="M1875" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1876" spans="13:13" customFormat="false"><c r="M1876" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1877" spans="13:13" customFormat="false"><c r="M1877" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1878" spans="13:13" customFormat="false"><c r="M1878" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1879" spans="13:13" customFormat="false"><c r="M1879" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1880" spans="13:13" customFormat="false"><c r="M1880" s="1" t="str"><f t="shared" si="13"/><v>Nee</v></c></row><row r="1881" spans="13:13" customFormat="false"><c r="M1881" s="1" t="str"><f t="shared" ref="M899:M962" si="14">IF(L899&gt;0,"Ja","Nee")</f><v>Nee</v></c></row><row r="1882" spans="13:13" customFormat="false"><c r="M1882" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1883" spans="13:13" customFormat="false"><c r="M1883" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1884" spans="13:13" customFormat="false"><c r="M1884" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1885" spans="13:13" customFormat="false"><c r="M1885" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1886" spans="13:13" customFormat="false"><c r="M1886" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1887" spans="13:13" customFormat="false"><c r="M1887" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1888" spans="13:13" customFormat="false"><c r="M1888" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1889" spans="13:13" customFormat="false"><c r="M1889" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1890" spans="13:13" customFormat="false"><c r="M1890" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1891" spans="13:13" customFormat="false"><c r="M1891" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1892" spans="13:13" customFormat="false"><c r="M1892" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1893" spans="13:13" customFormat="false"><c r="M1893" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1894" spans="13:13" customFormat="false"><c r="M1894" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1895" spans="13:13" customFormat="false"><c r="M1895" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1896" spans="13:13" customFormat="false"><c r="M1896" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1897" spans="13:13" customFormat="false"><c r="M1897" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1898" spans="13:13" customFormat="false"><c r="M1898" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1899" spans="13:13" customFormat="false"><c r="M1899" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1900" spans="13:13" customFormat="false"><c r="M1900" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1901" spans="13:13" customFormat="false"><c r="M1901" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1902" spans="13:13" customFormat="false"><c r="M1902" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1903" spans="13:13" customFormat="false"><c r="M1903" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1904" spans="13:13" customFormat="false"><c r="M1904" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1905" spans="13:13" customFormat="false"><c r="M1905" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1906" spans="13:13" customFormat="false"><c r="M1906" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1907" spans="13:13" customFormat="false"><c r="M1907" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1908" spans="13:13" customFormat="false"><c r="M1908" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1909" spans="13:13" customFormat="false"><c r="M1909" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1910" spans="13:13" customFormat="false"><c r="M1910" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1911" spans="13:13" customFormat="false"><c r="M1911" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1912" spans="13:13" customFormat="false"><c r="M1912" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1913" spans="13:13" customFormat="false"><c r="M1913" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1914" spans="13:13" customFormat="false"><c r="M1914" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1915" spans="13:13" customFormat="false"><c r="M1915" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1916" spans="13:13" customFormat="false"><c r="M1916" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1917" spans="13:13" customFormat="false"><c r="M1917" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1918" spans="13:13" customFormat="false"><c r="M1918" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1919" spans="13:13" customFormat="false"><c r="M1919" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1920" spans="13:13" customFormat="false"><c r="M1920" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1921" spans="13:13" customFormat="false"><c r="M1921" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1922" spans="13:13" customFormat="false"><c r="M1922" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1923" spans="13:13" customFormat="false"><c r="M1923" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1924" spans="13:13" customFormat="false"><c r="M1924" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1925" spans="13:13" customFormat="false"><c r="M1925" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1926" spans="13:13" customFormat="false"><c r="M1926" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1927" spans="13:13" customFormat="false"><c r="M1927" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1928" spans="13:13" customFormat="false"><c r="M1928" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1929" spans="13:13" customFormat="false"><c r="M1929" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1930" spans="13:13" customFormat="false"><c r="M1930" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1931" spans="13:13" customFormat="false"><c r="M1931" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1932" spans="13:13" customFormat="false"><c r="M1932" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1933" spans="13:13" customFormat="false"><c r="M1933" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1934" spans="13:13" customFormat="false"><c r="M1934" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1935" spans="13:13" customFormat="false"><c r="M1935" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1936" spans="13:13" customFormat="false"><c r="M1936" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1937" spans="13:13" customFormat="false"><c r="M1937" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1938" spans="13:13" customFormat="false"><c r="M1938" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1939" spans="13:13" customFormat="false"><c r="M1939" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1940" spans="13:13" customFormat="false"><c r="M1940" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1941" spans="13:13" customFormat="false"><c r="M1941" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1942" spans="13:13" customFormat="false"><c r="M1942" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1943" spans="13:13" customFormat="false"><c r="M1943" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1944" spans="13:13" customFormat="false"><c r="M1944" s="1" t="str"><f t="shared" si="14"/><v>Nee</v></c></row><row r="1945" spans="13:13" customFormat="false"><c r="M1945" s="1" t="str"><f t="shared" ref="M963:M1026" si="15">IF(L963&gt;0,"Ja","Nee")</f><v>Nee</v></c></row><row r="1946" spans="13:13" customFormat="false"><c r="M1946" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1947" spans="13:13" customFormat="false"><c r="M1947" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1948" spans="13:13" customFormat="false"><c r="M1948" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1949" spans="13:13" customFormat="false"><c r="M1949" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1950" spans="13:13" customFormat="false"><c r="M1950" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1951" spans="13:13" customFormat="false"><c r="M1951" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1952" spans="13:13" customFormat="false"><c r="M1952" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1953" spans="13:13" customFormat="false"><c r="M1953" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1954" spans="13:13" customFormat="false"><c r="M1954" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1955" spans="13:13" customFormat="false"><c r="M1955" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1956" spans="13:13" customFormat="false"><c r="M1956" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1957" spans="13:13" customFormat="false"><c r="M1957" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1958" spans="13:13" customFormat="false"><c r="M1958" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1959" spans="13:13" customFormat="false"><c r="M1959" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1960" spans="13:13" customFormat="false"><c r="M1960" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1961" spans="13:13" customFormat="false"><c r="M1961" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1962" spans="13:13" customFormat="false"><c r="M1962" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1963" spans="13:13" customFormat="false"><c r="M1963" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1964" spans="13:13" customFormat="false"><c r="M1964" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1965" spans="13:13" customFormat="false"><c r="M1965" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1966" spans="13:13" customFormat="false"><c r="M1966" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1967" spans="13:13" customFormat="false"><c r="M1967" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1968" spans="13:13" customFormat="false"><c r="M1968" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1969" spans="13:13" customFormat="false"><c r="M1969" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1970" spans="13:13" customFormat="false"><c r="M1970" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1971" spans="13:13" customFormat="false"><c r="M1971" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1972" spans="13:13" customFormat="false"><c r="M1972" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1973" spans="13:13" customFormat="false"><c r="M1973" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1974" spans="13:13" customFormat="false"><c r="M1974" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1975" spans="13:13" customFormat="false"><c r="M1975" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1976" spans="13:13" customFormat="false"><c r="M1976" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1977" spans="13:13" customFormat="false"><c r="M1977" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1978" spans="13:13" customFormat="false"><c r="M1978" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1979" spans="13:13" customFormat="false"><c r="M1979" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1980" spans="13:13" customFormat="false"><c r="M1980" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1981" spans="13:13" customFormat="false"><c r="M1981" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1982" spans="13:13" customFormat="false"><c r="M1982" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1983" spans="13:13" customFormat="false"><c r="M1983" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1984" spans="13:13" customFormat="false"><c r="M1984" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1985" spans="13:13" customFormat="false"><c r="M1985" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1986" spans="13:13" customFormat="false"><c r="M1986" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1987" spans="13:13" customFormat="false"><c r="M1987" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1988" spans="13:13" customFormat="false"><c r="M1988" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1989" spans="13:13" customFormat="false"><c r="M1989" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1990" spans="13:13" customFormat="false"><c r="M1990" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1991" spans="13:13" customFormat="false"><c r="M1991" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1992" spans="13:13" customFormat="false"><c r="M1992" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1993" spans="13:13" customFormat="false"><c r="M1993" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1994" spans="13:13" customFormat="false"><c r="M1994" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1995" spans="13:13" customFormat="false"><c r="M1995" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1996" spans="13:13" customFormat="false"><c r="M1996" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1997" spans="13:13" customFormat="false"><c r="M1997" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1998" spans="13:13" customFormat="false"><c r="M1998" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="1999" spans="13:13" customFormat="false"><c r="M1999" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="2000" spans="13:13" customFormat="false"><c r="M2000" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="2001" spans="13:13" customFormat="false"><c r="M2001" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="2002" spans="13:13" customFormat="false"><c r="M2002" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="2003" spans="13:13" customFormat="false"><c r="M2003" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="2004" spans="13:13" customFormat="false"><c r="M2004" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="2005" spans="13:13" customFormat="false"><c r="M2005" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="2006" spans="13:13" customFormat="false"><c r="M2006" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="2007" spans="13:13" customFormat="false"><c r="M2007" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="2008" spans="13:13" customFormat="false"><c r="M2008" s="1" t="str"><f t="shared" si="15"/><v>Nee</v></c></row><row r="2009" spans="13:13" customFormat="false"><c r="M2009" s="1" t="str"><f t="shared" ref="M1027:M1090" si="16">IF(L1027&gt;0,"Ja","Nee")</f><v>Nee</v></c></row><row r="2010" spans="13:13" customFormat="false"><c r="M2010" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2011" spans="13:13" customFormat="false"><c r="M2011" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2012" spans="13:13" customFormat="false"><c r="M2012" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2013" spans="13:13" customFormat="false"><c r="M2013" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2014" spans="13:13" customFormat="false"><c r="M2014" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2015" spans="13:13" customFormat="false"><c r="M2015" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2016" spans="13:13" customFormat="false"><c r="M2016" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2017" spans="13:13" customFormat="false"><c r="M2017" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2018" spans="13:13" customFormat="false"><c r="M2018" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2019" spans="13:13" customFormat="false"><c r="M2019" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2020" spans="13:13" customFormat="false"><c r="M2020" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2021" spans="13:13" customFormat="false"><c r="M2021" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2022" spans="13:13" customFormat="false"><c r="M2022" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2023" spans="13:13" customFormat="false"><c r="M2023" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2024" spans="13:13" customFormat="false"><c r="M2024" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2025" spans="13:13" customFormat="false"><c r="M2025" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2026" spans="13:13" customFormat="false"><c r="M2026" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2027" spans="13:13" customFormat="false"><c r="M2027" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2028" spans="13:13" customFormat="false"><c r="M2028" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2029" spans="13:13" customFormat="false"><c r="M2029" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2030" spans="13:13" customFormat="false"><c r="M2030" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2031" spans="13:13" customFormat="false"><c r="M2031" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2032" spans="13:13" customFormat="false"><c r="M2032" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2033" spans="13:13" customFormat="false"><c r="M2033" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2034" spans="13:13" customFormat="false"><c r="M2034" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2035" spans="13:13" customFormat="false"><c r="M2035" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2036" spans="13:13" customFormat="false"><c r="M2036" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2037" spans="13:13" customFormat="false"><c r="M2037" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2038" spans="13:13" customFormat="false"><c r="M2038" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2039" spans="13:13" customFormat="false"><c r="M2039" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2040" spans="13:13" customFormat="false"><c r="M2040" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2041" spans="13:13" customFormat="false"><c r="M2041" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2042" spans="13:13" customFormat="false"><c r="M2042" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2043" spans="13:13" customFormat="false"><c r="M2043" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2044" spans="13:13" customFormat="false"><c r="M2044" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2045" spans="13:13" customFormat="false"><c r="M2045" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2046" spans="13:13" customFormat="false"><c r="M2046" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2047" spans="13:13" customFormat="false"><c r="M2047" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2048" spans="13:13" customFormat="false"><c r="M2048" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2049" spans="13:13" customFormat="false"><c r="M2049" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2050" spans="13:13" customFormat="false"><c r="M2050" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2051" spans="13:13" customFormat="false"><c r="M2051" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2052" spans="13:13" customFormat="false"><c r="M2052" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2053" spans="13:13" customFormat="false"><c r="M2053" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2054" spans="13:13" customFormat="false"><c r="M2054" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2055" spans="13:13" customFormat="false"><c r="M2055" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2056" spans="13:13" customFormat="false"><c r="M2056" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2057" spans="13:13" customFormat="false"><c r="M2057" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2058" spans="13:13" customFormat="false"><c r="M2058" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2059" spans="13:13" customFormat="false"><c r="M2059" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2060" spans="13:13" customFormat="false"><c r="M2060" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2061" spans="13:13" customFormat="false"><c r="M2061" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2062" spans="13:13" customFormat="false"><c r="M2062" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2063" spans="13:13" customFormat="false"><c r="M2063" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2064" spans="13:13" customFormat="false"><c r="M2064" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2065" spans="13:13" customFormat="false"><c r="M2065" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2066" spans="13:13" customFormat="false"><c r="M2066" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2067" spans="13:13" customFormat="false"><c r="M2067" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2068" spans="13:13" customFormat="false"><c r="M2068" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2069" spans="13:13" customFormat="false"><c r="M2069" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2070" spans="13:13" customFormat="false"><c r="M2070" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2071" spans="13:13" customFormat="false"><c r="M2071" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2072" spans="13:13" customFormat="false"><c r="M2072" s="1" t="str"><f t="shared" si="16"/><v>Nee</v></c></row><row r="2073" spans="13:13" customFormat="false"><c r="M2073" s="1" t="str"><f t="shared" ref="M1091:M1097" si="17">IF(L1091&gt;0,"Ja","Nee")</f><v>Nee</v></c></row><row r="2074" spans="13:13" customFormat="false"><c r="M2074" s="1" t="str"><f t="shared" si="17"/><v>Nee</v></c></row><row r="2075" spans="13:13" customFormat="false"><c r="M2075" s="1" t="str"><f t="shared" si="17"/><v>Nee</v></c></row><row r="2076" spans="13:13" customFormat="false"><c r="M2076" s="1" t="str"><f t="shared" si="17"/><v>Nee</v></c></row><row r="2077" spans="13:13" customFormat="false"><c r="M2077" s="1" t="str"><f t="shared" si="17"/><v>Nee</v></c></row><row r="2078" spans="13:13" customFormat="false"><c r="M2078" s="1" t="str"><f t="shared" si="17"/><v>Nee</v></c></row><row r="2079" spans="13:13" customFormat="false"><c r="M2079" s="1" t="str"><f t="shared" si="17"/><v>Nee</v></c></row></sheetData><printOptions horizontalCentered="1" gridLines="1"/><pageMargins left="0.315277777777778" right="0.315277777777778" top="0.551388888888889" bottom="0.551388888888889" header="0.511805555555555" footer="0.315277777777778"/><pageSetup paperSize="0" scale="0" firstPageNumber="0" fitToHeight="0" orientation="portrait" usePrinterDefaults="false" horizontalDpi="0" verticalDpi="0" copies="0"/><headerFooter><oddFooter>&amp;R&amp;10LTA (geprint op &amp;D)</oddFooter></headerFooter></worksheet>
 
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:mv="urn:schemas-microsoft-com:mac:vml">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1025" width="8.5703125"/>
   </cols>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.511805555555555" footer="0.511805555555555"/>
   <pageSetup paperSize="0" scale="0" firstPageNumber="0" orientation="portrait" usePrinterDefaults="false" horizontalDpi="0" verticalDpi="0" copies="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:mv="urn:schemas-microsoft-com:mac:vml">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>